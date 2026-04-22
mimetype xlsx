--- v2 (2026-03-07)
+++ v3 (2026-04-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="INTERVENÇÕES VIÁRIAS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2113" uniqueCount="1020">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2215" uniqueCount="1056">
   <si>
     <t>CÓDIGO</t>
   </si>
   <si>
     <t>TIPO</t>
   </si>
   <si>
     <t>COMPLEMENTO</t>
   </si>
   <si>
     <t>CONCESSIONÁRIA(S)</t>
   </si>
   <si>
     <t>MUNICÍPIO(S)</t>
   </si>
   <si>
     <t>RODOVIA</t>
   </si>
   <si>
     <t>M.Q. INICIAL</t>
   </si>
   <si>
     <t>M.Q. FINAL</t>
   </si>
   <si>
@@ -72,3158 +72,3262 @@
   <si>
     <t>PISTA</t>
   </si>
   <si>
     <t>SENTIDO</t>
   </si>
   <si>
     <t>SINALIZAÇÃO</t>
   </si>
   <si>
     <t>RECURSOS</t>
   </si>
   <si>
     <t>AÇÕES OP.</t>
   </si>
   <si>
     <t>DESVIOS</t>
   </si>
   <si>
     <t>ATUALIZAÇÕES</t>
   </si>
   <si>
     <t>OBSERVAÇÕES</t>
   </si>
   <si>
-    <t>OB637</t>
-[...2 lines deleted...]
-    <t>OB663</t>
+    <t>OB727</t>
+  </si>
+  <si>
+    <t>OB726</t>
+  </si>
+  <si>
+    <t>OB725</t>
+  </si>
+  <si>
+    <t>OB724</t>
+  </si>
+  <si>
+    <t>OB723</t>
+  </si>
+  <si>
+    <t>OB322</t>
+  </si>
+  <si>
+    <t>OB722</t>
+  </si>
+  <si>
+    <t>OB721</t>
+  </si>
+  <si>
+    <t>OB645</t>
+  </si>
+  <si>
+    <t>OB720</t>
   </si>
   <si>
     <t>OB662</t>
   </si>
   <si>
-    <t>OB661</t>
+    <t>OB719</t>
+  </si>
+  <si>
+    <t>OB718</t>
+  </si>
+  <si>
+    <t>OB255</t>
+  </si>
+  <si>
+    <t>OB309</t>
+  </si>
+  <si>
+    <t>OB512</t>
+  </si>
+  <si>
+    <t>OB693</t>
+  </si>
+  <si>
+    <t>OB717</t>
+  </si>
+  <si>
+    <t>OB715</t>
+  </si>
+  <si>
+    <t>OB675</t>
+  </si>
+  <si>
+    <t>OB676</t>
+  </si>
+  <si>
+    <t>OB373</t>
+  </si>
+  <si>
+    <t>OB349</t>
+  </si>
+  <si>
+    <t>OB714</t>
+  </si>
+  <si>
+    <t>OB499</t>
+  </si>
+  <si>
+    <t>OB674</t>
+  </si>
+  <si>
+    <t>OB632</t>
+  </si>
+  <si>
+    <t>OB485</t>
+  </si>
+  <si>
+    <t>OB486</t>
+  </si>
+  <si>
+    <t>OB418</t>
+  </si>
+  <si>
+    <t>OB711</t>
+  </si>
+  <si>
+    <t>OB266</t>
   </si>
   <si>
     <t>OB211</t>
   </si>
   <si>
+    <t>OB79</t>
+  </si>
+  <si>
+    <t>OB293</t>
+  </si>
+  <si>
+    <t>OB606</t>
+  </si>
+  <si>
+    <t>OB705</t>
+  </si>
+  <si>
+    <t>OB708</t>
+  </si>
+  <si>
+    <t>OB368</t>
+  </si>
+  <si>
+    <t>OB367</t>
+  </si>
+  <si>
+    <t>OB372</t>
+  </si>
+  <si>
+    <t>OB190</t>
+  </si>
+  <si>
+    <t>OB700</t>
+  </si>
+  <si>
+    <t>OB702</t>
+  </si>
+  <si>
+    <t>OB698</t>
+  </si>
+  <si>
+    <t>OB694</t>
+  </si>
+  <si>
+    <t>OB689</t>
+  </si>
+  <si>
+    <t>OB688</t>
+  </si>
+  <si>
+    <t>OB687</t>
+  </si>
+  <si>
+    <t>OB686</t>
+  </si>
+  <si>
+    <t>OB685</t>
+  </si>
+  <si>
+    <t>OB684</t>
+  </si>
+  <si>
+    <t>OB683</t>
+  </si>
+  <si>
+    <t>OB267</t>
+  </si>
+  <si>
+    <t>OB682</t>
+  </si>
+  <si>
+    <t>OB681</t>
+  </si>
+  <si>
+    <t>OB678</t>
+  </si>
+  <si>
+    <t>OB680</t>
+  </si>
+  <si>
+    <t>OB679</t>
+  </si>
+  <si>
+    <t>OB406</t>
+  </si>
+  <si>
+    <t>OB672</t>
+  </si>
+  <si>
+    <t>OB664</t>
+  </si>
+  <si>
+    <t>OB670</t>
+  </si>
+  <si>
+    <t>OB669</t>
+  </si>
+  <si>
+    <t>OB666</t>
+  </si>
+  <si>
     <t>OB410</t>
   </si>
   <si>
-    <t>OB623</t>
-[...4 lines deleted...]
-  <si>
     <t>OB660</t>
   </si>
   <si>
     <t>OB599</t>
   </si>
   <si>
     <t>OB284</t>
   </si>
   <si>
-    <t>OB549</t>
-[...1 lines deleted...]
-  <si>
     <t>OB659</t>
   </si>
   <si>
-    <t>OB655</t>
-[...1 lines deleted...]
-  <si>
     <t>OB416</t>
   </si>
   <si>
-    <t>OB658</t>
-[...1 lines deleted...]
-  <si>
     <t>OB495</t>
   </si>
   <si>
     <t>OB497</t>
   </si>
   <si>
     <t>OB496</t>
   </si>
   <si>
     <t>OB482</t>
   </si>
   <si>
     <t>OB481</t>
   </si>
   <si>
     <t>OB437</t>
   </si>
   <si>
     <t>OB436</t>
   </si>
   <si>
     <t>OB587</t>
   </si>
   <si>
     <t>OB654</t>
   </si>
   <si>
     <t>OB653</t>
   </si>
   <si>
     <t>OB652</t>
   </si>
   <si>
     <t>OB651</t>
   </si>
   <si>
-    <t>OB531</t>
-[...1 lines deleted...]
-  <si>
     <t>OB650</t>
   </si>
   <si>
     <t>OB649</t>
   </si>
   <si>
-    <t>OB435</t>
-[...4 lines deleted...]
-  <si>
     <t>OB647</t>
   </si>
   <si>
-    <t>OB645</t>
-[...1 lines deleted...]
-  <si>
     <t>OB585</t>
   </si>
   <si>
-    <t>OB373</t>
-[...1 lines deleted...]
-  <si>
     <t>OB642</t>
   </si>
   <si>
     <t>OB640</t>
   </si>
   <si>
-    <t>OB293</t>
-[...1 lines deleted...]
-  <si>
     <t>OB546</t>
   </si>
   <si>
     <t>OB310</t>
   </si>
   <si>
     <t>OB425</t>
   </si>
   <si>
     <t>OB465</t>
   </si>
   <si>
     <t>OB636</t>
   </si>
   <si>
-    <t>OB634</t>
-[...10 lines deleted...]
-  <si>
     <t>OB630</t>
   </si>
   <si>
-    <t>OB486</t>
-[...4 lines deleted...]
-  <si>
     <t>OB248</t>
   </si>
   <si>
     <t>OB621</t>
   </si>
   <si>
     <t>OB619</t>
   </si>
   <si>
     <t>OB615</t>
   </si>
   <si>
     <t>OB421</t>
   </si>
   <si>
     <t>OB614</t>
   </si>
   <si>
-    <t>OB597</t>
-[...1 lines deleted...]
-  <si>
     <t>OB457</t>
   </si>
   <si>
     <t>OB607</t>
   </si>
   <si>
-    <t>OB606</t>
-[...1 lines deleted...]
-  <si>
     <t>OB605</t>
   </si>
   <si>
     <t>OB538</t>
   </si>
   <si>
-    <t>OB512</t>
-[...1 lines deleted...]
-  <si>
     <t>OB289</t>
   </si>
   <si>
-    <t>OB389</t>
-[...16 lines deleted...]
-  <si>
     <t>OB360</t>
   </si>
   <si>
     <t>OB361</t>
   </si>
   <si>
     <t>OB358</t>
   </si>
   <si>
     <t>OB359</t>
   </si>
   <si>
     <t>OB363</t>
   </si>
   <si>
     <t>OB362</t>
   </si>
   <si>
-    <t>OB187</t>
-[...28 lines deleted...]
-  <si>
     <t>OB461</t>
   </si>
   <si>
     <t>OB427</t>
   </si>
   <si>
     <t>OB350</t>
   </si>
   <si>
     <t>OB424</t>
   </si>
   <si>
-    <t>OB322</t>
-[...1 lines deleted...]
-  <si>
     <t>OB458</t>
   </si>
   <si>
-    <t>OB408</t>
-[...4 lines deleted...]
-  <si>
     <t>OB570</t>
   </si>
   <si>
     <t>OB559</t>
   </si>
   <si>
-    <t>OB79</t>
-[...1 lines deleted...]
-  <si>
     <t>OB200</t>
   </si>
   <si>
     <t>OB163</t>
   </si>
   <si>
     <t>OB428</t>
   </si>
   <si>
     <t>OB476</t>
   </si>
   <si>
-    <t>OB471</t>
-[...10 lines deleted...]
-  <si>
     <t>OB456</t>
   </si>
   <si>
     <t>OB252</t>
   </si>
   <si>
     <t>OB449</t>
   </si>
   <si>
     <t>OB417</t>
   </si>
   <si>
     <t>OB441</t>
   </si>
   <si>
     <t>OB311</t>
   </si>
   <si>
     <t>OB312</t>
   </si>
   <si>
-    <t>OB406</t>
-[...1 lines deleted...]
-  <si>
     <t>OB390</t>
   </si>
   <si>
-    <t>OB423</t>
-[...10 lines deleted...]
-  <si>
     <t>OB443</t>
   </si>
   <si>
     <t>OB442</t>
   </si>
   <si>
-    <t>OB440</t>
-[...1 lines deleted...]
-  <si>
     <t>OB192</t>
   </si>
   <si>
     <t>OB371</t>
   </si>
   <si>
     <t>OB374</t>
   </si>
   <si>
     <t>OB191</t>
   </si>
   <si>
-    <t>OB340</t>
-[...1 lines deleted...]
-  <si>
     <t>OB346</t>
   </si>
   <si>
-    <t>OB255</t>
-[...8 lines deleted...]
-    <t>REPARO DE PISTA.</t>
+    <t>REPARO NO PAVIMENTO</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE FAIXA ADICIONAL</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE PÓRTICO DE SACRIFÍCIO.</t>
+  </si>
+  <si>
+    <t>IÇAMENTO DE PÓRTICO DE GABARITO</t>
+  </si>
+  <si>
+    <t>REPARO EM EROSÃO</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE PÓRTICOS DE SACRIFÍCIO</t>
+  </si>
+  <si>
+    <t>SUBSTITUIÇÃO DE PONTE</t>
+  </si>
+  <si>
+    <t>DUPLICAÇÃO DO TRECHO</t>
   </si>
   <si>
     <t>TRAVESSIA DE CABOS DE REDE DE ENERGIA</t>
   </si>
   <si>
+    <t>REPARO NO PAVIMENTO LAJE E PRÉ-LAJE NA OAE</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO NO PAVIMENTO</t>
+  </si>
+  <si>
+    <t>ADEQUAÇÃO DO SISTEMA DE DRENAGEM</t>
+  </si>
+  <si>
+    <t>DESMONTE DE ROCHA</t>
+  </si>
+  <si>
+    <t>MOBILIZAÇÃO/IMPLANTAÇÃO DE BARREIRAS E EXECUÇÃO DE CANALETA</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE PLACA DE PAVIMENTO RÍGIDO</t>
+  </si>
+  <si>
+    <t>ADEQUAÇÃO DA ALÇA DE ACESSO</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE ALÇAS</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DA TERCEIRA FAIXA.</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE SENSORES DOS SAT</t>
+  </si>
+  <si>
+    <t>DESVIO DE TRÁFEGO</t>
+  </si>
+  <si>
+    <t>MONITORAMENTO DO PAVIMENTO</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE BASE SAU</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DOS NOVOS DISPOSITIVOS</t>
+  </si>
+  <si>
+    <t>DESVIO DE EIXO.</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE DISPOSITIVO</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE PMV</t>
+  </si>
+  <si>
+    <t>TRECHO 12</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DA VIA MARGINAL</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE MARQUISE PRAÇA DE PEDÁGIO</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE PISTA MARGINAL</t>
+  </si>
+  <si>
+    <t>EXPLORAÇÃO DE JAZIDA</t>
+  </si>
+  <si>
+    <t>REPARO JUNTA DE DILATAÇÃO</t>
+  </si>
+  <si>
+    <t>ILUMINAÇÃO VIÁRIA</t>
+  </si>
+  <si>
+    <t>DUPLICAÇÃO, REMODELAGEM E IMPLANTAÇÃO DE NOVO DISPOSITIVOS</t>
+  </si>
+  <si>
+    <t>SUPRESSÃO DE INDIVÍDUOS ARBÓREOS</t>
+  </si>
+  <si>
+    <t>EROSÃO DE GRANDE PORTE</t>
+  </si>
+  <si>
+    <t>HIDROJATEAMENTO, PINTURA DE FAIXAS E INSTALAÇÃO DE BARREIRAS</t>
+  </si>
+  <si>
+    <t>CONSERVAÇÃO ESPECIAL NO PAVIMENTO</t>
+  </si>
+  <si>
+    <t>REPARO EM PAVIMENTO</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE BASE POLICIAL</t>
+  </si>
+  <si>
+    <t>TRECHO 02</t>
+  </si>
+  <si>
+    <t>REPARO EM PAVIMENTO FLEXÍVEL</t>
+  </si>
+  <si>
+    <t>DESOBSTRUÇÃO DE DUTOS E LANÇAMENTO DE CABOS</t>
+  </si>
+  <si>
+    <t>INTERVENÇÕES</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO 3ª FAIXA DE ROLAMENTO</t>
+  </si>
+  <si>
+    <t>DUPLICAÇÃO DE RODOVIA</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE ACESSO PROVISÓRIO</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE DRENAGEM.</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DA ILUMINAÇÃO</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE DRENAGEM</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO PARA BALANÇA ELETRÔNICA (HSWIN)</t>
+  </si>
+  <si>
+    <t>ADEQUAÇÃO DE GABARITO</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE DISPOSITIVO DE RETORNO</t>
+  </si>
+  <si>
+    <t>REPARO EM PAVIMENTO RIGIDO</t>
+  </si>
+  <si>
+    <t>CONSERVAÇÃO E MELHORIAS</t>
+  </si>
+  <si>
+    <t>FRESAGEM E RECOMPOSIÇÃO</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE FAIXA 03ª DE ROLAMENTO.</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DO VIÁRIO DA BASE OPERACIONAL</t>
+  </si>
+  <si>
+    <t>DESMONTAGEM PRAÇA DE PEDÁGIO</t>
+  </si>
+  <si>
+    <t>REVITALIZAÇÃO DE TÚNEIS</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE EQUIPAMENTOS DE COMBATE A INCÊNDIO</t>
+  </si>
+  <si>
+    <t>READEQUAÇÃO NA SINALIZAÇÃO HORIZONTA</t>
+  </si>
+  <si>
+    <t>CORREÇÃO DAS CURVAS</t>
+  </si>
+  <si>
+    <t>TRAVESSIA DE CABOS</t>
+  </si>
+  <si>
+    <t>ALARGAMENTO DE OAE</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE MARGINAL NO DISPOSITIVO</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO E CONSERVAÇÃO</t>
+  </si>
+  <si>
+    <t>DESLOCAMENTO DE EIXO PARA ALARGAMENTO DE OAE</t>
+  </si>
+  <si>
+    <t>EROSÃO</t>
+  </si>
+  <si>
+    <t>IÇAMENTO DE TRELIÇA E SALAS TÉCNICAS</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE DISPOSITIVO</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE CAIXAS DE PRODUTOS PERIGOSOS</t>
+  </si>
+  <si>
+    <t>TRICAS E RACHADURA</t>
+  </si>
+  <si>
+    <t>REPARO NO PAVIMENTO, CONSERVAÇÃO EM GERAL, RECUPERAÇÃO DE OAE</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE ACESSO A VIAS MARGINAIS, PASSEIOS E CICLOVIAS EM PARALELO A RODOVIA</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE 03ª FAIXA</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DAS VIAS MARGINAIS</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DA ÁREA DE ESCAPE</t>
+  </si>
+  <si>
     <t>LANÇAMENTO DE VIGAS</t>
   </si>
   <si>
-    <t>TRECHO 12</t>
-[...199 lines deleted...]
-  <si>
     <t>DUPLICAÇÃO, IMPLANTAÇÃO DE DISPOSITIVOS E ADEQUAÇÃO DE OAE</t>
   </si>
   <si>
     <t>CONCRETAGEM DAS FUNDAÇÕES DA NOVA PONTE POR MEIO DA PONTE EXISTENTE</t>
   </si>
   <si>
-    <t>DUPLICAÇÃO DE RODOVIA</t>
-[...1 lines deleted...]
-  <si>
     <t>IMPLANTAÇÃO DA 5ª FAIXA</t>
   </si>
   <si>
-    <t>CONSTRUÇÃO DE BASE SAU 17.</t>
-[...7 lines deleted...]
-  <si>
     <t>DESVIO DE TRÁFEGO PARA REPARO EM PAVIMENTO FLEXÍVEL.</t>
   </si>
   <si>
     <t>MANUTENÇÃO CORRETIVA DA ILUMINAÇÃO VIÁRIA</t>
   </si>
   <si>
-    <t>INTERVENÇÃO NA OAE</t>
+    <t>AUTOBAN</t>
+  </si>
+  <si>
+    <t>ENTREVIAS</t>
+  </si>
+  <si>
+    <t>ECOVIAS IMIGRANTES</t>
+  </si>
+  <si>
+    <t>SOROCABANA</t>
+  </si>
+  <si>
+    <t>VIARONDON</t>
+  </si>
+  <si>
+    <t>VIAPAULISTA</t>
+  </si>
+  <si>
+    <t>RODOANEL</t>
+  </si>
+  <si>
+    <t>RAPOSO CASTELLO</t>
+  </si>
+  <si>
+    <t>ECOVIAS LESTE PAULISTA</t>
+  </si>
+  <si>
+    <t>ROTA DAS BANDEIRAS</t>
+  </si>
+  <si>
+    <t>ECOVIAS NOROESTE</t>
   </si>
   <si>
     <t>SPVIAS</t>
   </si>
   <si>
+    <t>SPMAR</t>
+  </si>
+  <si>
+    <t>NOVO LITORAL</t>
+  </si>
+  <si>
     <t>EIXO SP</t>
   </si>
   <si>
-    <t>VIAPAULISTA</t>
-[...2 lines deleted...]
-    <t>ENTREVIAS</t>
+    <t>COLINAS</t>
   </si>
   <si>
     <t>INTERVIAS</t>
   </si>
   <si>
-    <t>SPMAR</t>
-[...28 lines deleted...]
-  <si>
     <t>CART</t>
   </si>
   <si>
     <t>TAMOIOS</t>
   </si>
   <si>
     <t>RODOVIAS DO TIETÊ</t>
   </si>
   <si>
-    <t>AVARÉ, ITAÍ</t>
-[...2 lines deleted...]
-    <t>SANTA MARIA DA SERRA</t>
+    <t>JUNDIAÍ</t>
+  </si>
+  <si>
+    <t>PONGAÍ</t>
+  </si>
+  <si>
+    <t>SÃO BERNARDO DO CAMPO</t>
+  </si>
+  <si>
+    <t>SALTO DE PIRAPORA</t>
+  </si>
+  <si>
+    <t>TAPIRAÍ</t>
+  </si>
+  <si>
+    <t>BAURU</t>
+  </si>
+  <si>
+    <t>PENÁPOLIS</t>
+  </si>
+  <si>
+    <t>AVARÉ, BOTUCATU, IGARAÇU DO TIETÊ, SÃO MANUEL, PRATÂNIA</t>
   </si>
   <si>
     <t>ITAPORANGA</t>
   </si>
   <si>
-    <t>PARAGUAÇU PAULISTA</t>
-[...8 lines deleted...]
-    <t>CRAVINHOS</t>
+    <t>OSASCO</t>
+  </si>
+  <si>
+    <t>VALINHOS, CAMPINAS</t>
+  </si>
+  <si>
+    <t>JUNDIAÍ, LOUVEIRA</t>
+  </si>
+  <si>
+    <t>CAMPINAS</t>
+  </si>
+  <si>
+    <t>ARAÇARIGUAMA</t>
+  </si>
+  <si>
+    <t>BARUERI</t>
+  </si>
+  <si>
+    <t>SÃO VICENTE, CUBATÃO, SÃO BERNARDO DO CAMPO</t>
+  </si>
+  <si>
+    <t>ITAQUAQUECETUBA</t>
+  </si>
+  <si>
+    <t>ATIBAIA</t>
+  </si>
+  <si>
+    <t>MIRASSOL</t>
+  </si>
+  <si>
+    <t>ITAPEVI</t>
+  </si>
+  <si>
+    <t>SÃO ROQUE</t>
+  </si>
+  <si>
+    <t>GUARULHOS</t>
   </si>
   <si>
     <t>ITARARÉ</t>
   </si>
   <si>
+    <t>GUARANTÃ</t>
+  </si>
+  <si>
+    <t>SÃO PAULO</t>
+  </si>
+  <si>
+    <t>FLORÍNIA</t>
+  </si>
+  <si>
+    <t>FLORÍNIA, TARUMÃ</t>
+  </si>
+  <si>
+    <t>POÁ, SUZANO</t>
+  </si>
+  <si>
+    <t>BIRIGUI</t>
+  </si>
+  <si>
+    <t>SÃO CARLOS</t>
+  </si>
+  <si>
+    <t>COTIA, SÃO PAULO, OSASCO</t>
+  </si>
+  <si>
+    <t>SANTANA DE PARNAÍBA, ARAÇARIGUAMA, JANDIRA, SÃO PAULO, OSASCO, ITAPEVI, BARUERI</t>
+  </si>
+  <si>
+    <t>ITAPEVI, COTIA, JANDIRA</t>
+  </si>
+  <si>
+    <t>SÃO CARLOS, RINCÃO, AMÉRICO BRASILIENSE, SANTA LÚCIA</t>
+  </si>
+  <si>
+    <t>RIBEIRÃO PRETO</t>
+  </si>
+  <si>
+    <t>ECHAPORÃ</t>
+  </si>
+  <si>
+    <t>SOROCABA, ARAÇOIABA DA SERRA</t>
+  </si>
+  <si>
+    <t>CAJAMAR</t>
+  </si>
+  <si>
+    <t>TATUÍ</t>
+  </si>
+  <si>
+    <t>JUNDIAÍ, SÃO PAULO, CAJAMAR</t>
+  </si>
+  <si>
+    <t>BATATAIS, RESTINGA, RIBEIRÃO PRETO, BRODOWSKI, FRANCA, JARDINÓPOLIS</t>
+  </si>
+  <si>
+    <t>ITANHAÉM</t>
+  </si>
+  <si>
+    <t>BERTIOGA</t>
+  </si>
+  <si>
+    <t>CAFELÂNDIA, GUARANTÃ, PONGAÍ</t>
+  </si>
+  <si>
+    <t>ITAPEVI, JANDIRA, SANTANA DE PARNAÍBA, SÃO PAULO, OSASCO, BARUERI</t>
+  </si>
+  <si>
+    <t>TORRINHA</t>
+  </si>
+  <si>
+    <t>SÃO JOSÉ DO RIO PRETO</t>
+  </si>
+  <si>
+    <t>SÃO PEDRO, SANTA MARIA DA SERRA</t>
+  </si>
+  <si>
+    <t>ITU</t>
+  </si>
+  <si>
+    <t>ARAÇOIABA DA SERRA</t>
+  </si>
+  <si>
+    <t>SANTOS</t>
+  </si>
+  <si>
+    <t>MAIRINQUE, ALUMÍNIO</t>
+  </si>
+  <si>
+    <t>CORDEIRÓPOLIS, ARARAS, PORTO FERREIRA, LEME, SANTA RITA DO PASSA QUATRO, PIRASSUNUNGA, SANTA CRUZ DA CONCEIÇÃO</t>
+  </si>
+  <si>
     <t>IARAS</t>
   </si>
   <si>
-    <t>PONGAÍ</t>
-[...2 lines deleted...]
-    <t>ITAPECERICA DA SERRA, SÃO PAULO</t>
+    <t>SÃO PAULO, ITAPECERICA DA SERRA</t>
+  </si>
+  <si>
+    <t>ITAPIRA</t>
+  </si>
+  <si>
+    <t>BORBOREMA, ITÁPOLIS</t>
+  </si>
+  <si>
+    <t>JABOTICABAL, TAQUARITINGA</t>
+  </si>
+  <si>
+    <t>SÃO CARLOS, ARARAQUARA, IBATÉ</t>
+  </si>
+  <si>
+    <t>SÃO JOSÉ DO RIO PRETO, MIRASSOL</t>
+  </si>
+  <si>
+    <t>PIEDADE</t>
+  </si>
+  <si>
+    <t>VOTORANTIM</t>
+  </si>
+  <si>
+    <t>MATÃO</t>
+  </si>
+  <si>
+    <t>JACAREÍ</t>
+  </si>
+  <si>
+    <t>TAIÚVA</t>
+  </si>
+  <si>
+    <t>CUBATÃO, SÃO BERNARDO DO CAMPO</t>
+  </si>
+  <si>
+    <t>BARRA BONITA</t>
+  </si>
+  <si>
+    <t>SÃO BERNARDO DO CAMPO, SANTO ANDRÉ</t>
+  </si>
+  <si>
+    <t>LUÍS ANTÔNIO, AMÉRICO BRASILIENSE, RINCÃO, GUATAPARÁ, ARARAQUARA, RIBEIRÃO PRETO, SANTA LÚCIA, CRAVINHOS</t>
+  </si>
+  <si>
+    <t>CRAVINHOS, SÃO SIMÃO, RIBEIRÃO PRETO, SANTA RITA DO PASSA QUATRO</t>
+  </si>
+  <si>
+    <t>RIO CLARO</t>
+  </si>
+  <si>
+    <t>SANTA CRUZ DO RIO PARDO</t>
+  </si>
+  <si>
+    <t>SÃO PAULO, OSASCO</t>
+  </si>
+  <si>
+    <t>CARAGUATATUBA</t>
+  </si>
+  <si>
+    <t>CORDEIRÓPOLIS</t>
+  </si>
+  <si>
+    <t>SÃO PAULO, OSASCO, ITAPEVI, BARUERI, SANTANA DE PARNAÍBA, JANDIRA, ARAÇARIGUAMA</t>
+  </si>
+  <si>
+    <t>PIRACICABA</t>
+  </si>
+  <si>
+    <t>AMERICANA, LIMEIRA</t>
+  </si>
+  <si>
+    <t>FRANCO DA ROCHA, CAJAMAR</t>
+  </si>
+  <si>
+    <t>IGARAPAVA</t>
+  </si>
+  <si>
+    <t>SOROCABA, JUQUIÁ, PIEDADE, TAPIRAÍ, VOTORANTIM</t>
+  </si>
+  <si>
+    <t>IBIÚNA, PIEDADE, PILAR DO SUL, SÃO MIGUEL ARCANJO</t>
+  </si>
+  <si>
+    <t>SÃO MIGUEL ARCANJO, PILAR DO SUL</t>
+  </si>
+  <si>
+    <t>SALTO DE PIRAPORA, PILAR DO SUL</t>
+  </si>
+  <si>
+    <t>BARRETOS</t>
+  </si>
+  <si>
+    <t>PAULÍNIA, CAMPINAS</t>
   </si>
   <si>
     <t>CUBATÃO</t>
   </si>
   <si>
-    <t>GUARANTÃ</t>
-[...161 lines deleted...]
-    <t>LARANJAL PAULISTA, ANHEMBI, BOFETE, PEREIRAS, CONCHAS</t>
+    <t>BOFETE, CONCHAS, PEREIRAS, LARANJAL PAULISTA, ANHEMBI</t>
   </si>
   <si>
     <t>CORDEIRÓPOLIS, CORUMBATAÍ, RIO CLARO, SANTA GERTRUDES</t>
   </si>
   <si>
     <t>SUMARÉ, CAMPINAS</t>
   </si>
   <si>
-    <t>SÃO PAULO, OSASCO, ARAÇARIGUAMA, JANDIRA, SANTANA DE PARNAÍBA, BARUERI, ITAPEVI</t>
-[...17 lines deleted...]
-    <t>JUNDIAÍ</t>
+    <t>RANCHARIA, PARAGUAÇU PAULISTA, JOÃO RAMALHO, ASSIS, MARTINÓPOLIS, QUATÁ</t>
+  </si>
+  <si>
+    <t>PONGAÍ, NOVO HORIZONTE</t>
   </si>
   <si>
     <t>RIO CLARO, ARARAS</t>
   </si>
   <si>
-    <t>JAÚ, BOA ESPERANÇA DO SUL, BOCAINA, DOURADO, ARARAQUARA</t>
-[...35 lines deleted...]
-    <t>JUNDIAÍ, LOUVEIRA</t>
+    <t>BOA ESPERANÇA DO SUL, JAÚ, DOURADO, BOCAINA, ARARAQUARA</t>
+  </si>
+  <si>
+    <t>IGARAÇU DO TIETÊ, BARRA BONITA, BOTUCATU, AVARÉ, SÃO MANUEL, PRATÂNIA, JAÚ</t>
+  </si>
+  <si>
+    <t>TAQUARITUBA, CORONEL MACEDO, ITAÍ, ITAPORANGA</t>
+  </si>
+  <si>
+    <t>NOVA ODESSA, SÃO PAULO, AMERICANA, LIMEIRA, CAMPINAS, LOUVEIRA, VALINHOS, CORDEIRÓPOLIS, SUMARÉ, JUNDIAÍ, CAJAMAR, VINHEDO, OSASCO</t>
+  </si>
+  <si>
+    <t>CAMPINAS, LIMEIRA, JUNDIAÍ, CAJAMAR, ITUPEVA, SÃO PAULO, LOUVEIRA, HORTOLÂNDIA, FRANCO DA ROCHA, VINHEDO, SANTA BÁRBARA D'OESTE, CAIEIRAS, SUMARÉ, CORDEIRÓPOLIS</t>
+  </si>
+  <si>
+    <t>SP 330</t>
+  </si>
+  <si>
+    <t>SP 333</t>
+  </si>
+  <si>
+    <t>SP 150</t>
+  </si>
+  <si>
+    <t>SP 264</t>
+  </si>
+  <si>
+    <t>SP 079</t>
+  </si>
+  <si>
+    <t>SP 160</t>
+  </si>
+  <si>
+    <t>SP 300</t>
   </si>
   <si>
     <t>SP 255</t>
   </si>
   <si>
+    <t>SP 021</t>
+  </si>
+  <si>
+    <t>SPD 086/330</t>
+  </si>
+  <si>
+    <t>SP 280</t>
+  </si>
+  <si>
+    <t>SPD 036/070</t>
+  </si>
+  <si>
+    <t>SP 070</t>
+  </si>
+  <si>
+    <t>SP 065</t>
+  </si>
+  <si>
+    <t>SP 310</t>
+  </si>
+  <si>
+    <t>SP 270</t>
+  </si>
+  <si>
+    <t>SPD 002/019</t>
+  </si>
+  <si>
+    <t>SP 258</t>
+  </si>
+  <si>
+    <t>SPD 516/300</t>
+  </si>
+  <si>
+    <t>SP 318</t>
+  </si>
+  <si>
+    <t>SP 029</t>
+  </si>
+  <si>
+    <t>SP 328</t>
+  </si>
+  <si>
+    <t>SPD 110/127</t>
+  </si>
+  <si>
+    <t>SP 334</t>
+  </si>
+  <si>
+    <t>SPD 012/330</t>
+  </si>
+  <si>
+    <t>SP 055</t>
+  </si>
+  <si>
+    <t>SP 098</t>
+  </si>
+  <si>
+    <t>SPD 025/330</t>
+  </si>
+  <si>
+    <t>SPD 098/330</t>
+  </si>
+  <si>
+    <t>SP 197</t>
+  </si>
+  <si>
     <t>SP 304</t>
   </si>
   <si>
+    <t>SPA 248/055</t>
+  </si>
+  <si>
+    <t>SPD 283/280</t>
+  </si>
+  <si>
+    <t>SPD 417/300</t>
+  </si>
+  <si>
+    <t>SP 352</t>
+  </si>
+  <si>
+    <t>SPM 280 E</t>
+  </si>
+  <si>
+    <t>SP 326</t>
+  </si>
+  <si>
+    <t>SPD 177/310</t>
+  </si>
+  <si>
+    <t>SP 327</t>
+  </si>
+  <si>
+    <t>SPI 065/099</t>
+  </si>
+  <si>
+    <t>SP 250</t>
+  </si>
+  <si>
+    <t>SP 348</t>
+  </si>
+  <si>
+    <t>SPA 103/079</t>
+  </si>
+  <si>
+    <t>SPA 160/250</t>
+  </si>
+  <si>
+    <t>SPA 104/079</t>
+  </si>
+  <si>
+    <t>SPD 092/330</t>
+  </si>
+  <si>
+    <t>SP 332</t>
+  </si>
+  <si>
+    <t>SPI 097/055</t>
+  </si>
+  <si>
     <t>SP 284</t>
   </si>
   <si>
-    <t>SP 333</t>
-[...95 lines deleted...]
-    <t>SP 332</t>
+    <t>SPD 050/348</t>
   </si>
   <si>
     <t>SP 191</t>
   </si>
   <si>
-    <t>SPI 097/055</t>
-[...16 lines deleted...]
-  <si>
     <t>SPI 102/330</t>
   </si>
   <si>
-    <t>278.000</t>
-[...2 lines deleted...]
-    <t>236.000</t>
+    <t>53.310</t>
+  </si>
+  <si>
+    <t>58.645</t>
+  </si>
+  <si>
+    <t>239.900</t>
+  </si>
+  <si>
+    <t>33.900</t>
+  </si>
+  <si>
+    <t>111.630</t>
+  </si>
+  <si>
+    <t>167.700</t>
+  </si>
+  <si>
+    <t>29.200</t>
+  </si>
+  <si>
+    <t>343.830</t>
+  </si>
+  <si>
+    <t>483.750</t>
+  </si>
+  <si>
+    <t>180.000</t>
   </si>
   <si>
     <t>353.000</t>
   </si>
   <si>
-    <t>464.130</t>
+    <t>24.400</t>
+  </si>
+  <si>
+    <t>344.700</t>
+  </si>
+  <si>
+    <t>87.700</t>
+  </si>
+  <si>
+    <t>64.900</t>
+  </si>
+  <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>54.145</t>
+  </si>
+  <si>
+    <t>24.000</t>
+  </si>
+  <si>
+    <t>59.800</t>
+  </si>
+  <si>
+    <t>38.000</t>
+  </si>
+  <si>
+    <t>80.000</t>
+  </si>
+  <si>
+    <t>449.300</t>
+  </si>
+  <si>
+    <t>34.000</t>
+  </si>
+  <si>
+    <t>52.000</t>
+  </si>
+  <si>
+    <t>27.800</t>
+  </si>
+  <si>
+    <t>338.100</t>
+  </si>
+  <si>
+    <t>339.530</t>
+  </si>
+  <si>
+    <t>273.250</t>
+  </si>
+  <si>
+    <t>13.290</t>
+  </si>
+  <si>
+    <t>440.630</t>
   </si>
   <si>
     <t>432.000</t>
   </si>
   <si>
+    <t>50.000</t>
+  </si>
+  <si>
+    <t>114.150</t>
+  </si>
+  <si>
+    <t>236.500</t>
+  </si>
+  <si>
+    <t>10.940</t>
+  </si>
+  <si>
+    <t>32.580</t>
+  </si>
+  <si>
+    <t>247.000</t>
+  </si>
+  <si>
+    <t>307.600</t>
+  </si>
+  <si>
+    <t>378.000</t>
+  </si>
+  <si>
+    <t>113.971</t>
+  </si>
+  <si>
+    <t>44.000</t>
+  </si>
+  <si>
+    <t>29.100</t>
+  </si>
+  <si>
+    <t>318.000</t>
+  </si>
+  <si>
+    <t>56.000</t>
+  </si>
+  <si>
+    <t>325.920</t>
+  </si>
+  <si>
+    <t>95.500</t>
+  </si>
+  <si>
+    <t>245.000</t>
+  </si>
+  <si>
+    <t>14.000</t>
+  </si>
+  <si>
+    <t>17.600</t>
+  </si>
+  <si>
+    <t>444.750</t>
+  </si>
+  <si>
+    <t>199.000</t>
+  </si>
+  <si>
+    <t>84.300</t>
+  </si>
+  <si>
+    <t>124.100</t>
+  </si>
+  <si>
+    <t>73.000</t>
+  </si>
+  <si>
     <t>158.501</t>
   </si>
   <si>
-    <t>294.105</t>
-[...7 lines deleted...]
-  <si>
     <t>244.830</t>
   </si>
   <si>
     <t>43.000</t>
   </si>
   <si>
-    <t>294.739</t>
-[...1 lines deleted...]
-  <si>
     <t>162.540</t>
   </si>
   <si>
-    <t>16.000</t>
-[...1 lines deleted...]
-  <si>
     <t>428.800</t>
   </si>
   <si>
     <t>182.200</t>
   </si>
   <si>
     <t>119.000</t>
   </si>
   <si>
     <t>241.800</t>
   </si>
   <si>
-    <t>444.750</t>
-[...1 lines deleted...]
-  <si>
     <t>446.300</t>
   </si>
   <si>
     <t>446.000</t>
   </si>
   <si>
     <t>23.000</t>
   </si>
   <si>
     <t>140.300</t>
   </si>
   <si>
     <t>105.800</t>
   </si>
   <si>
     <t>123.600</t>
   </si>
   <si>
-    <t>307.600</t>
-[...1 lines deleted...]
-  <si>
     <t>74.000</t>
   </si>
   <si>
     <t>357.000</t>
   </si>
   <si>
-    <t>449.420</t>
-[...1 lines deleted...]
-  <si>
     <t>254.000</t>
   </si>
   <si>
-    <t>483.750</t>
-[...1 lines deleted...]
-  <si>
     <t>43.150</t>
   </si>
   <si>
-    <t>80.000</t>
-[...1 lines deleted...]
-  <si>
     <t>40.000</t>
   </si>
   <si>
     <t>175.500</t>
   </si>
   <si>
-    <t>50.000</t>
-[...1 lines deleted...]
-  <si>
     <t>76.000</t>
   </si>
   <si>
     <t>2.801</t>
   </si>
   <si>
     <t>240.501</t>
   </si>
   <si>
     <t>10.700</t>
   </si>
   <si>
-    <t>24.000</t>
-[...10 lines deleted...]
-  <si>
     <t>17.000</t>
   </si>
   <si>
-    <t>339.530</t>
-[...4 lines deleted...]
-  <si>
     <t>20.595</t>
   </si>
   <si>
     <t>158.820</t>
   </si>
   <si>
     <t>161.800</t>
   </si>
   <si>
-    <t>13.290</t>
-[...4 lines deleted...]
-  <si>
     <t>124.000</t>
   </si>
   <si>
-    <t>75.900</t>
-[...1 lines deleted...]
-  <si>
     <t>169.240</t>
   </si>
   <si>
     <t>128.400</t>
   </si>
   <si>
-    <t>114.150</t>
-[...1 lines deleted...]
-  <si>
     <t>118.000</t>
   </si>
   <si>
-    <t>38.000</t>
-[...1 lines deleted...]
-  <si>
     <t>475.000</t>
   </si>
   <si>
-    <t>67.200</t>
-[...13 lines deleted...]
-  <si>
     <t>97.950</t>
   </si>
   <si>
     <t>70.994</t>
   </si>
   <si>
     <t>119.900</t>
   </si>
   <si>
-    <t>76.150</t>
-[...28 lines deleted...]
-  <si>
     <t>420.000</t>
   </si>
   <si>
     <t>238.500</t>
   </si>
   <si>
-    <t>167.700</t>
-[...1 lines deleted...]
-  <si>
     <t>114.000</t>
   </si>
   <si>
-    <t>220.800</t>
-[...4 lines deleted...]
-  <si>
     <t>45.800</t>
   </si>
   <si>
     <t>176.200</t>
   </si>
   <si>
     <t>153.520</t>
   </si>
   <si>
     <t>231.830</t>
   </si>
   <si>
     <t>98.000</t>
   </si>
   <si>
-    <t>32.580</t>
-[...4 lines deleted...]
-  <si>
     <t>447.257</t>
   </si>
   <si>
     <t>229.000</t>
   </si>
   <si>
     <t>52.700</t>
   </si>
   <si>
     <t>83.200</t>
   </si>
   <si>
     <t>155.771</t>
   </si>
   <si>
     <t>288.191</t>
   </si>
   <si>
-    <t>199.000</t>
-[...1 lines deleted...]
-  <si>
     <t>3.500</t>
   </si>
   <si>
-    <t>252.000</t>
-[...10 lines deleted...]
-  <si>
     <t>48.700</t>
   </si>
   <si>
     <t>103.850</t>
   </si>
   <si>
-    <t>391.700</t>
-[...1 lines deleted...]
-  <si>
     <t>11.360</t>
   </si>
   <si>
     <t>62.000</t>
   </si>
   <si>
     <t>13.360</t>
   </si>
   <si>
-    <t>26.380</t>
-[...1 lines deleted...]
-  <si>
     <t>85.500</t>
   </si>
   <si>
-    <t>87.700</t>
-[...5 lines deleted...]
-    <t>279.000</t>
+    <t>243.200</t>
+  </si>
+  <si>
+    <t>33.500</t>
+  </si>
+  <si>
+    <t>112.200</t>
+  </si>
+  <si>
+    <t>167.350</t>
+  </si>
+  <si>
+    <t>29.500</t>
+  </si>
+  <si>
+    <t>343.100</t>
+  </si>
+  <si>
+    <t>482.550</t>
+  </si>
+  <si>
+    <t>237.430</t>
   </si>
   <si>
     <t>356.900</t>
   </si>
   <si>
+    <t>344.400</t>
+  </si>
+  <si>
+    <t>85.600</t>
+  </si>
+  <si>
+    <t>88.000</t>
+  </si>
+  <si>
+    <t>451.870</t>
+  </si>
+  <si>
+    <t>58.000</t>
+  </si>
+  <si>
+    <t>337.800</t>
+  </si>
+  <si>
+    <t>339.260</t>
+  </si>
+  <si>
     <t>436.000</t>
   </si>
   <si>
+    <t>24.500</t>
+  </si>
+  <si>
+    <t>114.850</t>
+  </si>
+  <si>
+    <t>34.064</t>
+  </si>
+  <si>
+    <t>54.139</t>
+  </si>
+  <si>
+    <t>43.700</t>
+  </si>
+  <si>
+    <t>280.000</t>
+  </si>
+  <si>
+    <t>308.200</t>
+  </si>
+  <si>
+    <t>109.271</t>
+  </si>
+  <si>
+    <t>48.000</t>
+  </si>
+  <si>
+    <t>406.000</t>
+  </si>
+  <si>
+    <t>57.000</t>
+  </si>
+  <si>
+    <t>273.160</t>
+  </si>
+  <si>
+    <t>39.173</t>
+  </si>
+  <si>
+    <t>20.020</t>
+  </si>
+  <si>
+    <t>442.730</t>
+  </si>
+  <si>
+    <t>231.000</t>
+  </si>
+  <si>
+    <t>8.000</t>
+  </si>
+  <si>
+    <t>71.000</t>
+  </si>
+  <si>
     <t>240.499</t>
   </si>
   <si>
-    <t>337.800</t>
-[...1 lines deleted...]
-  <si>
     <t>51.000</t>
   </si>
   <si>
-    <t>0.592</t>
-[...4 lines deleted...]
-  <si>
     <t>185.170</t>
   </si>
   <si>
-    <t>19.000</t>
-[...1 lines deleted...]
-  <si>
     <t>431.400</t>
   </si>
   <si>
     <t>212.449</t>
   </si>
   <si>
     <t>140.200</t>
   </si>
   <si>
     <t>267.700</t>
   </si>
   <si>
-    <t>451.870</t>
-[...1 lines deleted...]
-  <si>
     <t>140.900</t>
   </si>
   <si>
     <t>106.200</t>
   </si>
   <si>
     <t>123.000</t>
   </si>
   <si>
     <t>79.000</t>
   </si>
   <si>
     <t>255.000</t>
   </si>
   <si>
-    <t>482.550</t>
-[...1 lines deleted...]
-  <si>
     <t>44.100</t>
   </si>
   <si>
-    <t>88.000</t>
-[...1 lines deleted...]
-  <si>
     <t>54.000</t>
   </si>
   <si>
     <t>84.000</t>
   </si>
   <si>
     <t>318.499</t>
   </si>
   <si>
-    <t>273.160</t>
-[...1 lines deleted...]
-  <si>
     <t>12.000</t>
   </si>
   <si>
-    <t>339.260</t>
-[...1 lines deleted...]
-  <si>
     <t>0.001</t>
   </si>
   <si>
     <t>159.270</t>
   </si>
   <si>
     <t>162.200</t>
   </si>
   <si>
-    <t>54.139</t>
-[...4 lines deleted...]
-  <si>
     <t>171.360</t>
   </si>
   <si>
     <t>131.200</t>
   </si>
   <si>
-    <t>114.850</t>
-[...1 lines deleted...]
-  <si>
     <t>42.000</t>
   </si>
   <si>
-    <t>75.400</t>
-[...7 lines deleted...]
-  <si>
     <t>213.000</t>
   </si>
   <si>
     <t>2.495</t>
   </si>
   <si>
     <t>176.550</t>
   </si>
   <si>
     <t>15.900</t>
   </si>
   <si>
     <t>143.525</t>
   </si>
   <si>
     <t>11.800</t>
   </si>
   <si>
-    <t>58.000</t>
-[...4 lines deleted...]
-  <si>
     <t>425.000</t>
   </si>
   <si>
     <t>240.400</t>
   </si>
   <si>
-    <t>167.350</t>
-[...1 lines deleted...]
-  <si>
     <t>227.000</t>
   </si>
   <si>
-    <t>24.500</t>
-[...1 lines deleted...]
-  <si>
     <t>193.550</t>
   </si>
   <si>
     <t>33.000</t>
   </si>
   <si>
     <t>240.600</t>
   </si>
   <si>
-    <t>112.200</t>
-[...4 lines deleted...]
-  <si>
     <t>551.530</t>
   </si>
   <si>
     <t>233.000</t>
   </si>
   <si>
     <t>70.200</t>
   </si>
   <si>
     <t>147.300</t>
   </si>
   <si>
     <t>237.769</t>
   </si>
   <si>
     <t>357.430</t>
   </si>
   <si>
-    <t>231.000</t>
-[...1 lines deleted...]
-  <si>
     <t>5.930</t>
   </si>
   <si>
-    <t>251.000</t>
-[...10 lines deleted...]
-  <si>
     <t>158.500</t>
   </si>
   <si>
     <t>7.540</t>
   </si>
   <si>
     <t>64.600</t>
   </si>
   <si>
     <t>173.032</t>
   </si>
   <si>
     <t>87.850</t>
   </si>
   <si>
-    <t>85.600</t>
-[...8 lines deleted...]
-    <t>25/02/2026</t>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>26/08/2024</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>20/05/2024</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>07/05/2025</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
     <t>07/03/2026</t>
   </si>
   <si>
-    <t>26/08/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>20/06/2024</t>
   </si>
   <si>
-    <t>08/02/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>01/01/2026</t>
   </si>
   <si>
-    <t>03/02/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
-    <t>28/02/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
-    <t>13/10/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
-    <t>14/07/2025</t>
-[...10 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>15/02/2026</t>
   </si>
   <si>
-    <t>07/02/2026</t>
-[...13 lines deleted...]
-  <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>24/01/2026</t>
   </si>
   <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
-    <t>05/01/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
-    <t>13/11/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>24/10/2025</t>
   </si>
   <si>
-    <t>01/10/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
-    <t>16/06/2025</t>
-[...13 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
-    <t>27/03/2024</t>
-[...25 lines deleted...]
-  <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
     <t>15/11/2025</t>
   </si>
   <si>
-    <t>15/08/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2024</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
-    <t>07/05/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>20/06/2025</t>
   </si>
   <si>
-    <t>18/08/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
-    <t>17/12/2024</t>
-[...2 lines deleted...]
-    <t>13/03/2025</t>
+    <t>16/08/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>01/03/2027</t>
+  </si>
+  <si>
+    <t>29/09/2028</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>30/06/2027</t>
+  </si>
+  <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>21/11/2026</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>30/08/2026</t>
+  </si>
+  <si>
+    <t>21/11/2027</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>31/01/2027</t>
+  </si>
+  <si>
+    <t>30/04/2027</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
   </si>
   <si>
     <t>31/10/2026</t>
   </si>
   <si>
-    <t>30/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>20/06/2026</t>
   </si>
   <si>
-    <t>30/04/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
-    <t>30/06/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>30/12/2026</t>
   </si>
   <si>
-    <t>30/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>18/04/2026</t>
   </si>
   <si>
-    <t>18/05/2026</t>
-[...19 lines deleted...]
-  <si>
     <t>10/05/2026</t>
   </si>
   <si>
     <t>23/04/2026</t>
   </si>
   <si>
-    <t>15/04/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>22/09/2026</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
-    <t>31/07/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>31/12/2027</t>
   </si>
   <si>
-    <t>31/12/2025</t>
-[...7 lines deleted...]
-  <si>
     <t>16/11/2026</t>
   </si>
   <si>
-    <t>30/06/2027</t>
-[...7 lines deleted...]
-  <si>
     <t>01/07/2026</t>
   </si>
   <si>
-    <t>28/01/2026</t>
-[...10 lines deleted...]
-  <si>
     <t>NÃO</t>
   </si>
   <si>
     <t>CONCESSIONÁRIA</t>
   </si>
   <si>
+    <t>DISPOSITIVO</t>
+  </si>
+  <si>
     <t>SIMPLES</t>
   </si>
   <si>
-    <t>DISPOSITIVO</t>
-[...1 lines deleted...]
-  <si>
     <t>DUPLA</t>
   </si>
   <si>
+    <t>NORTE</t>
+  </si>
+  <si>
+    <t>SUL</t>
+  </si>
+  <si>
+    <t>OESTE</t>
+  </si>
+  <si>
     <t>NORTE/SUL</t>
   </si>
   <si>
     <t>LESTE</t>
   </si>
   <si>
     <t>LESTE/OESTE</t>
   </si>
   <si>
-    <t>OESTE</t>
+    <t>EXTERNO</t>
   </si>
   <si>
     <t>NÃO SE APLICA</t>
   </si>
   <si>
-    <t>EXTERNO</t>
-[...7 lines deleted...]
-  <si>
     <t>INTERNO</t>
   </si>
   <si>
+    <t>CONES REFLETIVOS, PLACAS RETRO REFLETIVAS DE ALTA</t>
+  </si>
+  <si>
+    <t>PLACAS, LAMELAS E SINALIZAÇÃO NOTURNA</t>
+  </si>
+  <si>
+    <t>PLACAS OPERACIONAIS, CONES BALIZADOR ALTO.</t>
+  </si>
+  <si>
     <t>NOTURNA, VIATURAS</t>
   </si>
   <si>
-    <t>PLACAS, LAMELAS E SINALIZAÇÃO NOTURNA</t>
-[...4 lines deleted...]
-  <si>
     <t>PLACAS, LAMELAS, SINALIZAÇÃO NOTURNA, ETC.</t>
   </si>
   <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA.</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, RESGATE, SUPERVISÃO DE TRÁFEGO</t>
+  </si>
+  <si>
+    <t>GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, INSPEÇÃO DE TRAFEGO.</t>
+  </si>
+  <si>
+    <t>AMBULÂNCIA, GUINCHO LEVE, GUINCHO PESADO, INSPEÇÃO DE TRAFEGO.</t>
+  </si>
+  <si>
+    <t>BASE SAU, INSPEÇÃO DE TRAFEGO, UNIDADE AVANÇADA, APREENSÃO DE ANIMAIS.</t>
+  </si>
+  <si>
+    <t>SAU, AMBULÂNCIA, GUINCHO PESADO, GUINCHO LEVE, INSPEÇÃO DE TRAFEGO</t>
+  </si>
+  <si>
+    <t>VEÍCULOS DE APOIO, SUPERVISÃO, E OPERADORES DE CCO</t>
+  </si>
+  <si>
+    <t>BASE OPERACIONAL, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, AMBULÂNCIA, CAMINHÃO PIPA, CFTV.</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO LEVE, RESGATE.</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO/GUINCHO LEVE, BASE OPERACIONAL SPP330 KM 082+000</t>
+  </si>
+  <si>
+    <t>BASE OPERACIONAL, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO IRRIGADEIRA, AMBULÂNCIA.</t>
+  </si>
+  <si>
+    <t>GUINCHO PESADO, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE</t>
+  </si>
+  <si>
+    <t>BASE OPERACIONAL, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO PIPA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, CAMINHÃO PIPA, GUINCHO LEVE, RESGATE.</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO IRRIGADEIRA</t>
+  </si>
+  <si>
     <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, RESGATE</t>
   </si>
   <si>
-    <t>VCI-3002, VCI-3003, GL-3006, GP-3002, IT-3004, IT-3005, IT-3008, GLA-3003, CONSERVAÇÃO</t>
-[...5 lines deleted...]
-    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, RESGATE, SUPERVISÃO DE TRÁFEGO</t>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE.</t>
+  </si>
+  <si>
+    <t>GUINCHO LEVE, AMBULÂNCIA, INSPEÇÃO DE TRAFEGO</t>
+  </si>
+  <si>
+    <t>GL-2801, AB-2802, IT-2801, AB-2801</t>
   </si>
   <si>
     <t>BASE SAU, UNIDADE DE RESGATE, GUINCHO LEVE, INSPEÇÃO DE TRÁFEGO</t>
   </si>
   <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, MOTO APH.</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>EQUIPE DEDICADA DO CCO, LOCALIZADO NO KM 28 DA RODOVIA DOS IMIGRANTES – SP/160, BASE OPERACIONAL LOCALIZADA NA SP280 KM 24+200, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO IRRIGADEIRA, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO IRRIGADEIRA, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>BASE OPERACIONAL LOCALIZADA NA SP255, KM 015+430 NORTE, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA</t>
+  </si>
+  <si>
+    <t>IT-2813R, GL-2802, CP-2801</t>
+  </si>
+  <si>
+    <t>GUINCHO LEVE, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, VIATURA OPERACIONAL, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO IRRIGADEIRA, RESGATE</t>
+  </si>
+  <si>
+    <t>GUINCHO LEVE, AMBULÂNCIA, INSPEÇÃO DE TRAFEGO, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>GUINCHO LEVE, INSPEÇÃO DE TRAFEGO, AMBULÂNCIA, CFTV, SAT</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, VIATURA OPERACIONAL, CAMINHÃO IRRIGADEIRA, AMBULÂNCIA, BASE OPERACIONAL SP330 KM 117+750</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA,</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>BASE OPERACIONAL, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA.</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHOS LEVES, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA</t>
+  </si>
+  <si>
+    <t>VIATURA OPERACIONAL, RESGATE</t>
+  </si>
+  <si>
     <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, RESGATE, CAMINHÃO IRRIGADEIRA</t>
   </si>
   <si>
     <t>GUINCHO LEVE, INSPEÇÃO DE TRÁFEGO, AMBULÂNCIA</t>
   </si>
   <si>
     <t>GUINCHO PESADO, GUINCHO LEVE, AMBULÂNCIA, INSPEÇÃO DE TRAFEGO</t>
   </si>
   <si>
+    <t>POSTOS SAU LOCALIZADOS NA SP-333 KM 100+260 OESTE, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA</t>
+  </si>
+  <si>
+    <t>POSTOS SAU LOCALIZADOS NA SP-333 KM 139+500 OESTE, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA</t>
+  </si>
+  <si>
+    <t>IT-3404R, VO-3401</t>
+  </si>
+  <si>
+    <t>BASE SAU KM 197, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA.</t>
+  </si>
+  <si>
+    <t>VEÍCULOS DE APOIO / SUPERVISÃO, OPERADORES DE CCO</t>
+  </si>
+  <si>
+    <t>BASE OPERACIONAL, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA.</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>GUINCHO PESADO, GUINCHO LEVE, RESGATE, CAMINHÃO PIPA, VIATURA DE INSPEÇÃO, POSTO SAU.</t>
+  </si>
+  <si>
+    <t>GUINCHO LEVE, GUINCHO PESADO, RESGATE, INSPEÇÃO DE TRÁFEGO</t>
+  </si>
+  <si>
+    <t>AMBULÂNCIA, GUINCHO LEVE, GUINCHO PESADO, INSPEÇÃO DE TRAFEGO, CAMINHÃO IRRIGADEIRA</t>
+  </si>
+  <si>
+    <t>VIATURA OPERACIONAL, AMBULÂNCIA, GUINCHO LEVE, GUINCHO PESADO</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, RESGATE, BASE OPERACIONAL LOCALIZADA NA SP348 KM 036+600</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRAFEGO</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, VIATURA OPERACIONAL, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO PIPA.</t>
+  </si>
+  <si>
+    <t>POSTO SAU, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, CAMINHÃO PIPA, GUINCHO LEVE, GUINCHO PESADO, RESGATE.</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, BASE OPERACIONAL LOCALIZADA NA SP160, KM 62 E BASE AVANÇADA LOCALIZADA NO KM 56/160 NORTE.</t>
+  </si>
+  <si>
     <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CONSERVAÇÃO</t>
   </si>
   <si>
-    <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA,</t>
-[...145 lines deleted...]
-  <si>
     <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, VIATURA OPERACIONAL, CAMINHÃO IRRIGADEIRA, AMBULÂNCIA, BASE OPERACIONAL SP330 KM 101+900</t>
   </si>
   <si>
     <t>AMBULÂNCIA, INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO</t>
   </si>
   <si>
     <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÃNCIA</t>
   </si>
   <si>
     <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, BASE 11</t>
   </si>
   <si>
     <t>BASE SAU, AMBULÂNCIA, INSPEÇÃO DE TRÁFEGO, CAMINHÃO IRRIGADEIRA</t>
   </si>
   <si>
     <t>INSPEÇÃO DE TRAFEGO, VIATURA OPERACIONAL, GUINCHO</t>
   </si>
   <si>
     <t>VIATURA OPERACIONAL, GUINCHO LEVE, AMBULÂNCIA</t>
   </si>
   <si>
-    <t>INSPEÇÃO DE TRAFEGO, RESGATE</t>
-[...1 lines deleted...]
-  <si>
     <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO LEVE, RESGATE</t>
   </si>
   <si>
-    <t>BASE OPERACIONAL, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, AMBULÂNCIA, CAMINHÃO PIPA, CFTV.</t>
-[...2 lines deleted...]
-    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO LEVE, RESGATE.</t>
+    <t>OPERAÇÃO PARE E SIGA</t>
+  </si>
+  <si>
+    <t>PARE E SIGA</t>
   </si>
   <si>
     <t>OPERAÇÃO PARE E SIGA.</t>
   </si>
   <si>
+    <t>TRÁFEGO DESVIADO PARA PISTA MARGINAL.</t>
+  </si>
+  <si>
+    <t>TRÁFEGO DESVIADO PARAA SP150.</t>
+  </si>
+  <si>
+    <t>BASE OPERACIONAL LOCALIZADA NA SP270 KM 078+600, LESTE</t>
+  </si>
+  <si>
     <t>PARA OS CLIENTES QUE DESEJAREM ACESSAR O DISPOSITIVO NO RAMO 600 SENTIDO LESTE PARA A CIDADE DE RIVERSUL DEVERÁ SEGUIR SENTIDO ITARARÉ E EFETUAR O RETORNO NO PRÓXIMO ACESSO</t>
   </si>
   <si>
     <t>DESVIO DO SENTIDO LESTE PELO KM 279+645 E SENTIDO OESTE PELO KM 287+745.</t>
   </si>
   <si>
-    <t>OPERAÇÃO PARE E SIGA</t>
-[...1 lines deleted...]
-  <si>
     <t>PMV MÓVEL NO LOCAL, INDICANDO PARA AS CARRETAS E CAMINHÕES ACESSAREM SAÍDA KM 22.</t>
   </si>
   <si>
     <t>OPERAÇÃO 5X3.</t>
   </si>
   <si>
     <t>OPERAÇÃO "PARE E SIGA"</t>
   </si>
   <si>
     <t>OPERAÇÃO PARE E SIGA NO SENTIDO SUL.</t>
   </si>
   <si>
-    <t>BASE OPERACIONAL LOCALIZADA NA SP270 KM 78+600, SENTIDO LESTE.</t>
-[...8 lines deleted...]
-    <t>TRÁFEGO DESVIADO PARA PISTA MARGINAL.</t>
+    <t>OS USUÁRIOS QUE DESEJAREM ACESSAR A AVENIDA NUNO DE ASSIS DEVERÃO SEGUIR ATÉ O PRÓXIMO ACESSO, NOKM 342+350 DA SP-300. APÓS ADENTRAR A VIA MARGINAL, DEVEM PROSSEGUIR ATÉ O RAMO A DO DISPOSITIVOOCALIZADO NO KM 341+300. EM SEGUIDA, ACESSAR A MARGINAL OESTE.</t>
   </si>
   <si>
     <t>OPERAÇÃO PARE E SIGA. | OPERAÇÃO PARE E SIGA.</t>
   </si>
   <si>
+    <t>ROTA ALTERNATIVA PELA PISTA INTERNA DO RODOANEL COM RETORNO NO DISPOSITIVO DA  PADROEIRA, KM 19.</t>
+  </si>
+  <si>
+    <t>DESVIO DE TRAFEGO PELOS OUTROS RAMOS DO PRÓPRIO DISPOSITIVO.</t>
+  </si>
+  <si>
+    <t>NÃO HÁ.</t>
+  </si>
+  <si>
     <t>NÃO HÁ. | NÃO HÁ.</t>
   </si>
   <si>
     <t>DESVIO DE EIXO DA PISTA LESTE PARA PISTA OESTE E DA PISTA OESTE PARA O ACOSTAMENTO DA PISTA OESTE COMO MEDIDAS DE SEGURANÇA</t>
   </si>
   <si>
+    <t>DESVIO PARA FAIXA 01 OESTE, TRÁFEGO OESTE PARA FAIXA 02.</t>
+  </si>
+  <si>
+    <t>TRÁFEGO DESVIADO PARA AS PISTAS AUTOMÁTICAS DO LADO ESQUERDO DA PRAÇA. | TRÁFEGO DESVIADO PARA AS PISTAS AUTOMÁTICAS DO LADO ESQUERDO DA PRAÇA. | TRÁFEGO DESVIADO PARA AS PISTAS AUTOMÁTICAS DO LADO ESQUERDO DA PRAÇA. | TRÁFEGO DESVIADO PARA AS PISTAS AUTOMÁTICAS DO LADO ESQUERDO DA PRAÇA. | TRÁFEGO DESVIADO PARA AS PISTAS AUTOMÁTICAS DO LADO ESQUERDO DA PRAÇA. | TRÁFEGO DESVIADO PARA AS PISTAS AUTOMÁTICAS DO LADO ESQUERDO DA PRAÇA.</t>
+  </si>
+  <si>
+    <t>RETORNO NO KM 53 | RETORNO NO KM 58+645</t>
+  </si>
+  <si>
+    <t>NÃO HÁ. | NÃO HÁ. | NÃO HÁ.</t>
+  </si>
+  <si>
+    <t>NO PRÓPRIO DISPOSITIVO. | DESVIO PELO RAMO H NO PRÓPRIO DISPOSITIVO E EFETUAR O PRÓXIMO RETORNO NA AVENIDA LIX DA CUNHA. | NO PRÓPRIO DISPOSITIVO.</t>
+  </si>
+  <si>
     <t>PELO RETORNO DO KM 279+645. | PELO RETORNO DO KM 287+747.</t>
   </si>
   <si>
     <t>NÃO HÁ. | NÃO HÁ. | NÃO HÁ. | NÃO HÁ.</t>
   </si>
   <si>
-    <t>NÃO HÁ.</t>
-[...1 lines deleted...]
-  <si>
     <t>DESVIO APENAS O TRAFEGO DE VEÍCULOS PESADOS PARA SAÍDA DO KM 22 , CARROS E MOTOS CONSEGUEM ESTAR ACESSANDO A ALÇA. | BLOQUEADO PARA TODOS OS VEÍCULOS.</t>
   </si>
   <si>
-    <t>USUÁRIOS QUE SEGUEM NA PISTA NORTE, SENTIDO INTERIOR DEVERÃO UTILIZAR O RETORNO NO DISPOSITIVO DO KM 190. | USUÁRIOS QUE SEGUEM NA PISTA SUL, SENTIDO CAPITAL DEVERÃO UTILIZAR O RETORNO NO DISPOSITIVO DO KM 184.</t>
-[...4 lines deleted...]
-  <si>
     <t>INTERDIÇÃO DE FAIXAS ALTERNADAS</t>
   </si>
   <si>
     <t>DESVIO DE TRAFEGO PELA PISTA MARGINAL.</t>
   </si>
   <si>
-    <t>DESVIO PARA FAIXA 01 OESTE, TRÁFEGO OESTE PARA FAIXA 02.</t>
-[...1 lines deleted...]
-  <si>
     <t>PELA PISTA SUL</t>
   </si>
   <si>
     <t>NÃO HÁ. | NÃO HÁ. | NÃO HÁ. | NÃO HÁ. | NÃO HÁ. | NÃO HÁ.</t>
   </si>
   <si>
-    <t>DESVIO DE TRAFEGO PELOS OUTROS RAMOS DO PRÓPRIO DISPOSITIVO.</t>
-[...1 lines deleted...]
-  <si>
     <t>PELO KM 450 DA SP330</t>
   </si>
   <si>
-    <t>DESVIO DE FLUXO DA VIA PARA ESTRADA VICINAL MARIO COVAS.</t>
-[...11 lines deleted...]
-    <t>DESVIO NO KM 114 PARA ACESSAR A AV. ALBINO J.B. DE OLIVEIRA, ESTRADA DA RHODIA, AV. DR. ROBERTO MOREIRA NA RODOVIA ZEFERINO VAZ NO KM 125 NORTE. | DESVIO NO KM 121 ACESSAR A ESTRADA MUNICIPAL PLAN. 381, SEGUIR ATÉ A RUA JOSÉ BENCOME E ACESSAR A RODOVIA ZEFERINO VAZ SP 332 NO KM 119 SUL.</t>
+    <t>DESVIO NO KM 121 ACESSAR A ESTRADA MUNICIPAL PLAN. 381, SEGUIR ATÉ A RUA JOSÉ BENCOME E ACESSAR A RODOVIA ZEFERINO VAZ SP 332 NO KM 119 SUL. | DESVIO NO KM 114 PARA ACESSAR A AV. ALBINO J.B. DE OLIVEIRA, ESTRADA DA RHODIA, AV. DR. ROBERTO MOREIRA NA RODOVIA ZEFERINO VAZ NO KM 125 NORTE.</t>
   </si>
   <si>
     <t>PELO KM 189 | PELO KM 227</t>
   </si>
   <si>
     <t>NO PERÍODO DE FECHAMENTO PARA AS OBRAS DO CONTORNO NORTE (SENTIDO UBATUBA), OS USUÁRIOS DEVERÃO UTILIZAR O TRECHO ATUALMENTE PERCORRIDO E CONHECIDO, DENTRO DO MUNICÍPIO DE CARAGUATATUBA (SP-055). | NO PERÍODO DE FECHAMENTO PARA AS OBRAS DO CONTORNO NORTE (SENTIDO UBATUBA), OS USUÁRIOS DEVERÃO UTILIZAR O TRECHO ATUALMENTE PERCORRIDO E CONHECIDO, DENTRO DO MUNICÍPIO DE CARAGUATATUBA (SP-055).</t>
   </si>
   <si>
     <t>PELA PISTA MARGINAL</t>
   </si>
   <si>
     <t>TRÁFEGO SERÁ DESVIADO PARA A PISTA MARGINAL</t>
   </si>
   <si>
     <t>DESVIO PARA PISTA MARGINAL</t>
   </si>
   <si>
-    <t>[02/07/2026] ENVIADO E-MAIL PARA A CONCESSIONÁRIA EM 07/02 ÀS 06H10 SOLICITANDO ATUALIZAÇÃO DA DATA PREVISTA PARA O TÉRMINO DA OBRA. | [02/09/2026] CONFORME E-MAIL RECEBIDO EM 06/02 ÁS 17H17, OBRA PRORROGADA DE 06/02 PARA 12/02. | [02/14/2026] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 12/02/2026 ÀS 16H10. | ÀS 12H07 DO DIA 13/02/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A INTERVENÇÃO FOI PRORROGADA PARA 27/02/2026. | [02/28/2026] CONFORME E-MAIL RECEBIDO EM 27/02 ÁS 21H48, OBRA PRORROGADA DE 27/02 PARA 06/03. | [03/06/2026] CONFORME E-MAIL RECEBIDO EM 06/03 ÁS 11H51, OBRA PRORROGADA DE 06/03 PARA 27/03.</t>
-[...14 lines deleted...]
-    <t>[10/13/2024] EM 13/10/2024 ÀS 11H10MIN FOI ENVIADO E-MAIL À CONCESSIONÁRIA SOLICITANDO FOTOS ATUALIZADAS. | [10/13/2024] 13/10/2024 ÀS 12H29MIN - RECEBIDO FOTOS ATUALIZADAS DA OBRA. | [12/01/2024] ENVIADO E-MAIL PARA CONCESSIONÁRIA EM 01/12 ÁS 11H12MIN SOLICITANDO ATUALIZAÇÃO DO CENÁRIO. | [12/09/2024] ÀS 10H41MIN DO DIA 04/12, A CONCESSIONÁRIA INFORMOU QUE NO MOMENTO NÃO EXISTEM ATIVIDADES SENDO REALIZADAS NO LOCAL EM QUESTÃO. EM MOMENTO OPORTUNO, UM NOVO PLANO OPERACIONAL SERÁ ENVIADO QUANDO HOUVER MOBILIZAÇÃO DE EQUIPES PARA CONSTRUÇÃO DO DISPOSITIVO PREVISTO NO KM 433. | [03/18/2025] CONFORME E-MAIL RECEBIDO EM 06/03 ÁS 11H15MIN, AS OBRAS FORAM RETOMADAS. | [12/08/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/08/2025] CONFORME E-MAIL RECEBIDO ÀS 16H40MIN OBRA FOI PRORROGADA PARA FEVEREIRO DE 2026. | [03/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [03/05/2026] CONFORME E-MAIL RECEBIDO EM 02/03 ÀS 15H59MIN OBRA FOI PRORROGADA DE 28/02 PARA PARA 31/03.</t>
+    <t>[09/26/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [10/09/2025] ÀS 16H16MIN DO DIA 10/09/2025, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A OBRA CONTINUA EM EXECUÇÃO, SENDO QUE ESTÁ PREVISTO PARA CONCLUSÃO NO DIA 15/12/2025. | [12/16/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/17/2025] CONFORME E-MAIL RECEBIDO EM 15/12/2025, ÀS 18H37MIN, OBRA PRORROGADA DE 07/12/2025, PARA 30/03/2026. | [04/07/2026] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 07/04 ÀS 07H18. | [04/17/2026] CONFORME E-MAIL RECEBIDO EM 17/04/2026, ÀS 16H20MIN, OBRA PRORROGADA DE 30/03/2026, PARA 30/07/2026.</t>
+  </si>
+  <si>
+    <t>[04/17/2026] ÀS 10H39MIN DO DIA 17/04/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A OBRA ESTA PREVISTA PARA ACONTECER ATÉ 01/03/2027.</t>
+  </si>
+  <si>
+    <t>[03/23/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [03/23/2026] EVENTO PRORROGADO, CONFORME E-MAIL DA CONCESSIONÁRIA. | [04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/15/2026] A CONCESSIONÁRIA RESPONDEU O E-MAIL NO DIA 14/04 ÀS 16H29MIN. A OBRA FOI PRORROGADA PARA O DIA 15/04.</t>
+  </si>
+  <si>
+    <t>[04/01/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/07/2025] CONFORME E-MAIL RECEBIDO EM 07/04 ÁS 15H53MIN DE 31/03/2025 PARA 31/03/2026. | [04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/14/2026] CONFORME E-MAIL RECEBIDO EM 13/04 ÀS 19H28 OBRA PRORROGADA DE 17/12/2024 PARA 16/08/2026.</t>
+  </si>
+  <si>
+    <t>[04/07/2026] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 07/04 ÀS 06H44. | [04/14/2026] CONFORME E-MAIL RECEBIDO EM 13/04 ÀS 18H20 OBRA PRORROGADA DE 30/03/2026 PARA 16/08/2026.</t>
+  </si>
+  <si>
+    <t>[11/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [11/14/2025] CONFORME E-MAIL RECEBIDO EM 14/11 ÁS 16H30MIN, CONCESSIONÁRIA INFORMOU QUE AS ATIVIDADES FORAM PRORROGADAS PARA 31/12/2025. | [12/29/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/14/2026] CONFORME E-MAIL RECEBIDO EM 14/01 ÁS 12H51 OBRA PRORROGADA DE 31/12/2025 PARA 31/03/2026. | [04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/13/2026] CONFORME E-MAIL RECEBIDO EM 13/04 ÁS 17H33 OBRA PRORROGADA DE 31/03/2026 PARA 30/05/2026.</t>
+  </si>
+  <si>
+    <t>[04/09/2026] ÀS 16H27MIN DO DIA 08/04/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE O PRAZO FOI ALTERADO PARA A 06/2027.</t>
+  </si>
+  <si>
+    <t>[08/19/2025] INSERIDAS FOTOS ATUALIZADAS DA OBRA. | [02/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [02/12/2026] ENVIADO E-MAIL AO RESPONSÁVEL PELO POE, SOLICITANDO ATUALIZAÇÃO EM 12/02/2026 ÀS 15H57. | [02/12/2026] CONFORME E-MAIL RECEBIDO EM 12/02 ÁS 16H37MIN OBRA PRORROGADA DE 31/01 PARA 30/03/2026. | [04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/07/2026] CONFORME E-MAIL RECEBIDO EM 06/04 ÁS 17H38MIN OBRA PRORROGADA PARA 31/05/2026.</t>
+  </si>
+  <si>
+    <t>[09/02/2025] CONFORME INFORMAÇÃO RECEBIDA VIA WHATSAPP, OBRA FOI PRORROGADA DE 28/08 PARA 31/12. | [01/08/2026] EM CONTATO COM O RESPONSÁVEL PELAS OBRAS INFORMOU QUE A CONCESSIONÁRIA IRA SOLICITAR PRORROGAÇÃO A ARTESP POR MAIS 120 DIAS. | [04/02/2026] CONFORME INFORMAÇÃO RECEBIDA PELOS RESPONSÁVEIS OBRA PRORROGADA DE 31/12/2025 PARA 30/04.</t>
+  </si>
+  <si>
+    <t>[04/07/2026] ÀS 10H31MIN DO DIA 07/04/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE AS ATIVIDADES SERÃO REALIZADAS ENTRE OS DIAS 06/04/2026 E 08/05/2026.</t>
+  </si>
+  <si>
+    <t>[12/29/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/12/2026] CONFORME E-MAIL, DATA DE ENCERRAMENTO POSTERGADA, DO DIA 31/12/2025 PARA 31/03/2026. | [04/07/2026] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 07/04 ÀS 09H47.</t>
+  </si>
+  <si>
+    <t>[04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/03/2026] ÀS 14H38MIN DO DIA 02/04/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A OBRA FOI POSTERGADA PARA 31/08/2026.</t>
+  </si>
+  <si>
+    <t>[04/03/2026] ÀS 15H49MIN DO DIA 02/04/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A OBRA FOI POSTERGADA PARA 30/04/2026.</t>
+  </si>
+  <si>
+    <t>[01/20/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/30/2026] A CONCESSIONÁRIA RESPONDEU O E-MAIL ENVIADO NO DIA 30/01 ÀS 16H59MIN. A DATA DE TÉRMINO FOI PRORROGADA PARA O DIA 28/02/2026. | [03/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [03/04/2026] CONFORME O CONTATO POR E-MAIL EM 04/03 ÀS 18H28, INFORMAÇÃO QUE A OBRA FOI PRORROGADA DO 28/02 PARA O DIA 30/03. | [04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES.</t>
+  </si>
+  <si>
+    <t>[01/20/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/30/2026] A CONCESSIONÁRIA RESPONDEU O E-MAIL NO DIA 30/01 ÀS 16H01MIN. A DATA DE TÉRMINO FOI PRORROGADA PARA O DIA 27/03. | [04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES.</t>
+  </si>
+  <si>
+    <t>[12/30/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | CONFORME E-MAIL RECEBIDO EM 30/12/2025 ÁS 10H12MIN, OBRA PRORROGADA DE 31/12 PARA 31/03/2026. | [04/02/2026] CONFORME E-MAIL RECEBIDO EM 01/04/2026 ÁS 07H49MIN, OBRA PRORROGADA DE 31/03 PARA 30/06/2026.</t>
+  </si>
+  <si>
+    <t>[07/10/2025] ÀS 09H31MIN DO DIA 04/07 FOI ENCAMINHADO A RESPOSTA DA CONCESSIONÁRIA ATUALIZANDO O FIM DA OBRA, PREVISÃO DE TÉRMINO PARA O DIA 30/09. | [10/01/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [10/01/2025] CONFORME E-MAIL RECEBIDO EM 01/10 ÁS 12H02MIN OBRA PRORROGADA DE 30/09 PARA 31/12/2025. | [12/29/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/30/2025] CONFORME E-MAIL RECEBIDO EM 30/12 ÁS 08H42MIN OBRA PRORROGADA DE 31/12 PARA 31/03/2026. | [03/30/2026] CONFORME E-MAIL RECEBIDO EM 30/03 ÁS 16H21MIN OBRA PRORROGADA DE 31/03/2026 PARA 30/06/2026.</t>
+  </si>
+  <si>
+    <t>[10/13/2024] EM 13/10/2024 ÀS 11H10MIN FOI ENVIADO E-MAIL À CONCESSIONÁRIA SOLICITANDO FOTOS ATUALIZADAS. | [10/13/2024] 13/10/2024 ÀS 12H29MIN - RECEBIDO FOTOS ATUALIZADAS DA OBRA. | [12/01/2024] ENVIADO E-MAIL PARA CONCESSIONÁRIA EM 01/12 ÁS 11H12MIN SOLICITANDO ATUALIZAÇÃO DO CENÁRIO. | [12/09/2024] ÀS 10H41MIN DO DIA 04/12, A CONCESSIONÁRIA INFORMOU QUE NO MOMENTO NÃO EXISTEM ATIVIDADES SENDO REALIZADAS NO LOCAL EM QUESTÃO. EM MOMENTO OPORTUNO, UM NOVO PLANO OPERACIONAL SERÁ ENVIADO QUANDO HOUVER MOBILIZAÇÃO DE EQUIPES PARA CONSTRUÇÃO DO DISPOSITIVO PREVISTO NO KM 433. | [03/18/2025] CONFORME E-MAIL RECEBIDO EM 06/03 ÁS 11H15MIN, AS OBRAS FORAM RETOMADAS. | [12/08/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/08/2025] CONFORME E-MAIL RECEBIDO ÀS 16H40MIN OBRA FOI PRORROGADA PARA FEVEREIRO DE 2026. | [03/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [03/05/2026] CONFORME E-MAIL RECEBIDO EM 02/03 ÀS 15H59MIN OBRA FOI PRORROGADA DE 28/02 PARA PARA 31/03. | [03/30/2026] CONFORME E-MAIL RECEBIDO EM 30/03 ÀS 16H08MIN OBRA ESTÁ NA RETA FINAL, MAS POR CONTA DO PERÍODO DE CHUVA CONSIDERAR ENCERRAMENTO EM JUN/2026.</t>
+  </si>
+  <si>
+    <t>[10/27/2024] EM 27/10 ÁS 21H03MIN ENVIADO E-MAIL SOLICITANDO FOTOS ATUALIZADAS. | [10/28/2024] DIA 28/10/2024 ÀS 09H06MIN, RECEBIDO AS FOTOS SOLICITADAS VIA E-MAIL. | [04/09/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES EM 07/04 ÁS 23H57MIN. | PARECER DA CCR RODOVIAS ÀS 15H44MIN DO DIA 08/04: "EM RAZÃO DO TÉRMINO DA CONCESSÃO DA VIAOESTE, INFORMAMOS QUE A CONTINUIDADE DESTE POE FOI TRANSFERIDA PARA A CONCESSIONARIA ECOVIAS RAPOSO CASTELLO A QUAL NOS INFORMOU QUE IRÁ PROTOCOLAR JUNTO A ARTESP". | [04/09/2025] CONFORME E-MAIL RECEBIDO EM 09/04 ÁS 17H34 DA CONCESSIONÁRIA ECOVIAS RAPOSO CASTELLO, OBRA PRORROGADA PARA 23/07/2026. | [11/07/2025] EM 07/11 PISTA MARGINAL SENTIDO LESTE ENTRES OS KMS 24 AO KM 22 LIBERADA AO TRAFEGO. | [03/10/2026] EM 07/03 PISTA MARGINAL SENTIDO OESTE ENTRES OS KMS 24 AO KM 25+500 LIBERADA AO TRAFEGO.</t>
+  </si>
+  <si>
+    <t>[03/09/2025] INCLUÍDA FOTOS ATUALIZADAS. | [04/01/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/06/2025] CONFORME E-MAIL RECEBIDO EM 03/04 ÁS 16H49MIN OBRA FOI PRORROGADA DE 03/04 PARA 30/05. | [05/31/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [06/12/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [06/14/2025] CONFORME E-MAIL RECEBIDO EM 13/06 ÁS 08H00MIN OBRA FOI PRORROGADA DE 30/05 PARA 31/10. | [11/03/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [11/04/2025] ÀS 10H33MIN DO DIA 03/11/2025, A CONCESSIONÁRIA INFORMOU QUE CONTINUA EM EXECUÇÃO, IRÃO ATUALIZAR O POE. | [11/11/2025] CONFORME E-MAIL RECEBIDO EM 11/11 ÁS 14H39MIN OBRA FOI PRORROGADA DE 31/10 PARA 30/11. | [12/08/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/08/2025] CONFORME E-MAIL RECEBIDO EM 08/12 ÁS 11H44MIN OBRA FOI PRORROGADA DE 30/11 PARA 30/01/2026. | [02/02/2026] ÀS 10H12MIN, SOLICITADO UM PARECER DA CONCESSIONÁRIA QUANTO A RECUPERAÇÃO DA MARQUISE. | [02/09/2026] CONFORME RECEBIDO VIA SEI, POE PRORROGADO DE 30/01/2026 PARA 20/03/2026. | [03/27/2026] CONFORME INFORMAÇÃO RECEBIDA OBRA PRORROGADA DE 20/06 PARA 30/06.</t>
+  </si>
+  <si>
+    <t>[03/16/2026] INSERIDA FOTOS ATUALIZADAS DA OBRA. | [03/20/2026] ÀS 09H19MIN, A CONCESSIONÁRIA FORNECER FOTOS ATUALIZADAS DA OBRA EM ANDAMENTO. | [03/26/2026] CONFORME POE RECEBIDO EM 24/03 OBRA PRORROGADA DE 13/03 PARA 31/07.</t>
+  </si>
+  <si>
+    <t>[06/13/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 13/06 ÀS 14H21. | [08/26/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 26/08 ÀS 07H23. | CONFORME E-MAIL RECEBIDO EM 26/08 ÁS 09H46 OBRA PRORROGADA PARA 29/08. | [09/03/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 03/09 ÀS 06H56MIN. | [09/05/2025] CONFORME INFORMAÇÃO RECEBIDA VIA WHATSAPP OBRA PRORROGADA DE 29/08 PARA 05/09. | [09/09/2025] CONFORME INFORMAÇÃO RECEBIDA VIA E-MAIL, A OBRA FOI PRORROGADA DE 08/09 PARA 12/09. | [09/16/2025] CONFORME E-MAIL RECEBIDO EM 15/09 ÁS 17H08MIN, A OBRA FOI PRORROGADA DE 12/09 PARA 19/09. | [09/22/2025] CONFORME INFORMAÇÃO RECEBIDA EM 22/09, OBRA FOI PRORROGADA DE 19/09 PARA 28/09. | [10/01/2025] CONFORME INFORMAÇÃO RECEBIDA VIA E-MAIL EM 01/10 ÁS 11H09MIN, OBRA FOI PRORROGADA DE 28/09 PARA 05/10. | [10/07/2025] CONFORME E-MAIL RECEBIDO EM 06/10 ÁS 17H51MIN OBRA FOI PRORROGADA PARA 12/10/2025. | [10/13/2025] CONFORME E-MAIL RECEBIDO EM 13/10 ÁS 11H21MIN OBRA FOI PRORROGADA DE 12/10 PARA 19/10. | [10/21/2025] CONFORME E-MAIL RECEBIDO EM 21/10 ÁS 14H18MIN OBRA FOI PRORROGADA DE 19/10 PARA 26/10. | [10/29/2025] CONFORME E-MAIL RECEBIDO EM 29/10 ÁS 09H58MIN OBRA FOI PRORROGADA DE 26/10 PARA 03/11. | [11/04/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 04/11 ÀS 09H06MIN. | [11/11/2025] CONFORME E-MAIL RECEBIDO EM 11/11 ÁS 12H10MIN OBRA FOI PRORROGADA DE 03/11 PARA 16/11.</t>
+  </si>
+  <si>
+    <t>[08/05/2025] CONFORME E-MAIL RECEBIDO EM 04/08 ÁS 10H55 OBRA PRORROGADA DE 05/08 PARA 09/08. | [08/26/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 26/08 ÀS 07H23. | CONFORME E-MAIL RECEBIDO EM 26/08 ÁS 09H46 OBRA PRORROGADA PARA 29/08. | [09/03/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 03/09 ÀS 06H56MIN. | [09/05/2025] CONFORME INFORMAÇÃO RECEBIDA VIA WHATSAPP OBRA PRORROGADA DE 29/08 PARA 05/09. | [09/09/2025] CONFORME INFORMAÇÃO RECEBIDA VIA E-MAIL, A OBRA FOI PRORROGADA DE 08/09 PARA 12/09. | [09/16/2025] CONFORME E-MAIL RECEBIDO EM 15/09 ÁS 17H08MIN, A OBRA FOI PRORROGADA DE 12/09 PARA 19/09. | [09/22/2025] CONFORME INFORMAÇÃO RECEBIDA EM 22/09, OBRA FOI PRORROGADA DE 19/09 PARA 28/09. | [10/01/2025] CONFORME INFORMAÇÃO RECEBIDA VIA E-MAIL EM 01/10 ÁS 11H09MIN, OBRA FOI PRORROGADA DE 28/09 PARA 05/10. | [10/07/2025] CONFORME E-MAIL RECEBIDO EM 06/10 ÁS 17H51MIN OBRA FOI PRORROGADA PARA 12/10/2025. | [10/13/2025] CONFORME E-MAIL RECEBIDO EM 13/10 ÁS 11H21MIN OBRA FOI PRORROGADA DE 12/10 PARA 19/10. | [10/21/2025] CONFORME E-MAIL RECEBIDO EM 21/10 ÁS 14H18MIN OBRA FOI PRORROGADA DE 19/10 PARA 26/10. | [10/29/2025] CONFORME E-MAIL RECEBIDO EM 29/10 ÁS 09H58MIN OBRA FOI PRORROGADA DE 26/10 PARA 03/11. | [11/04/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 04/11 ÀS 09H06MIN. | [11/11/2025] CONFORME E-MAIL RECEBIDO EM 11/11 ÁS 12H10MIN OBRA FOI PRORROGADA DE 03/11 PARA 16/11.</t>
+  </si>
+  <si>
+    <t>[08/06/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [08/26/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 26/08 ÀS 07H23. | CONFORME E-MAIL RECEBIDO EM 26/08 ÁS 09H46 OBRA PRORROGADA PARA 29/08. | [09/03/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 03/09 ÀS 06H56MIN. | [09/05/2025] CONFORME INFORMAÇÃO RECEBIDA VIA WHATSAPP OBRA PRORROGADA DE 29/08 PARA 05/09. | [09/09/2025] CONFORME INFORMAÇÃO RECEBIDA VIA E-MAIL, A OBRA FOI PRORROGADA DE 08/09 PARA 12/09. | [09/16/2025] CONFORME E-MAIL RECEBIDO EM 15/09 ÁS 17H08MIN, A OBRA FOI PRORROGADA DE 12/09 PARA 19/09. | [09/22/2025] CONFORME INFORMAÇÃO RECEBIDA EM 22/09, OBRA FOI PRORROGADA DE 19/09 PARA 28/09. | [10/01/2025] CONFORME INFORMAÇÃO RECEBIDA VIA E-MAIL EM 01/10 ÁS 11H09MIN, OBRA FOI PRORROGADA DE 28/09 PARA 05/10. | [10/07/2025] CONFORME E-MAIL RECEBIDO EM 06/10 ÁS 17H51MIN OBRA FOI PRORROGADA PARA 12/10/2025. | [10/13/2025] CONFORME E-MAIL RECEBIDO EM 13/10 ÁS 11H21MIN OBRA FOI PRORROGADA DE 12/10 PARA 19/10. | [10/21/2025] CONFORME E-MAIL RECEBIDO EM 21/10 ÁS 14H18MIN OBRA FOI PRORROGADA DE 19/10 PARA 26/10. | [10/29/2025] CONFORME E-MAIL RECEBIDO EM 29/10 ÁS 09H58MIN OBRA FOI PRORROGADA DE 26/10 PARA 03/11. | [11/04/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 04/11 ÀS 09H06MIN. | [11/11/2025] CONFORME E-MAIL RECEBIDO EM 11/11 ÁS 12H10MIN OBRA FOI PRORROGADA DE 03/11 PARA 16/11.</t>
+  </si>
+  <si>
+    <t>[10/11/2024] EM 11/10/2024 ÀS 12H41MIN FOI ENVIADO E-MAIL À CONCESSIONÁRIA SOLICITANDO FOTOS ATUALIZADAS. | [10/17/2024] INSERIDA FOTOS ATUALIZADAS DA OBRA. | [04/19/2025] 17/04/2025 - DESVIO DO KM 248+600 AO KM 252+000. ACESSO ALTERNATIVO KM 248+900. | [08/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO FOTOS. | [03/23/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [03/26/2026] CONFORME E-MAIL RECEBIDO EM 24/03 ÁS 14H48MIN OBRA PRORROGADA DE 20/03 PARA 21/11.</t>
+  </si>
+  <si>
+    <t>[03/24/2026] CONFORME E-MAIL RECEBIDO EM 23/03 ÁS 16H51MIN OBRA PRORROGADA DE 05/04 PARA 12/04.</t>
+  </si>
+  <si>
+    <t>[03/22/2026] ACIONADO A ÁREA DE CONSERVAÇÃO A QUAL IRÁ DESLOCAR UMA EQUIPE PELA MANHÃ PARA AVALIAÇÃO DO LOCAL E TOMAR AS MEDIDAS CABÍVEIS. | [03/23/2026] CRISTIANE CCO, ENTROU EM CONTATO POR TELEFONE INFORMANDO QUE O REPARO DO PAVIMENTO FOI REALIZADO. PORÉM AGUARDANDO ÁREA DA ENGENHARIA PARA AVALIAÇÃO.</t>
+  </si>
+  <si>
+    <t>[02/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | ÀS 14H07MIN, A CONCESSIONÁRIA SOLICITOU PRORROGAÇÃO PARA 31/03/2026. | [03/16/2026] ÀS 16H44MIN, A CONCESSIONÁRIA INFORMOU QUE A OBRA SERÁ PRORROGADA ATÉ MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>[03/16/2026] RAMOS 400, 500 E 900 – ALTERNATIVA DE DESVIO:_x000D_
+DURANTE A EXECUÇÃO DOS SERVIÇOS, HAVERÁ INTERDIÇÃO TOTAL DAS ALÇAS, PORÉM DE FORMA INTERCALADAS ENTRE ELAS. COMO ROTA ALTERNATIVA, OS USUÁRIOS DEVERÃO UTILIZAR O RETORNO NO DISPOSITIVO LOCALIZADO NO KM 018+000 DA RODOVIA SP-330.</t>
+  </si>
+  <si>
+    <t>[03/16/2026] RAMO A: DURANTE A EXECUÇÃO DOS SERVIÇOS, HAVERÁ INTERDIÇÃO TOTAL DAS ALÇAS, COMO ROTA ALTERNATIVA, OS CLIENTES DEVERÃO UTILIZAR O PRÓPRIO DISPOSITIVO._x000D_
+RAMO H: DURANTE A EXECUÇÃO DOS SERVIÇOS, HAVERÁ INTERDIÇÃO TOTAL DAS ALÇAS, COMO ROTA ALTERNATIVA, OS CLIENTES DEVERÃO UTILIZAR O DISPOSITIVO LOCALIZADO NO KM 095+540._x000D_
+RAMO J: DURANTE A EXECUÇÃO DOS SERVIÇOS, HAVERÁ INTERDIÇÃO TOTAL DAS ALÇAS, COMO ROTA ALTERNATIVA, OS CLIENTES DEVERÃO UTILIZAR O RAMO H NO PRÓPRIO DISPOSITIVO E EFETUAR O PRÓXIMO RETORNO NA AVENIDA LIX DA CUNHA.</t>
+  </si>
+  <si>
+    <t>[07/18/2025] CONFORME E-MAIL RECEBIDO EM 18/07 ÁS 12H45MIN INCLUÍDO PREVISÃO DE TÉRMINO DA OBRA. | [03/13/2026] CONFORME NOVO POE RECEBIDO OBRA PRORROGADA DE 28/02/2026 PARA 30/04/2027.</t>
   </si>
   <si>
     <t>[08/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO FOTOS DA OBRA. | [08/19/2025] ÀS 16H06, A CONCESSIONÁRIA NOS ENCAMINHOU POR E-MAIL ATUALIZAÇÃO DAS IMAGENS DA OBRA. | [03/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [03/05/2026] CONFORME E-MAIL RECEBIDO EM 04/03 ÁS 09H56MIN OBRA PRORROGADA DE 28/02 PARA 31/10/2026.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[01/20/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/30/2026] A CONCESSIONÁRIA RESPONDEU O E-MAIL ENVIADO NO DIA 30/01 ÀS 16H59MIN. A DATA DE TÉRMINO FOI PRORROGADA PARA O DIA 28/02/2026. | [03/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [03/04/2026] CONFORME O CONTATO POR E-MAIL EM 04/03 ÀS 18H28, INFORMAÇÃO QUE A OBRA FOI PRORROGADA DO 28/02 PARA O DIA 30/03.</t>
   </si>
   <si>
     <t>[03/01/2025] CONFORME E-MAIL RECEBIDO EM 28/02 ÁS 16H15, OBRA PRORROGADA DE 03/03 PARA 31/03. | [04/01/2025] CONFORME E-MAIL RECEBIDO EM 01/04 ÁS 15H33MIN OBRA PRORROGADA DE 31/03 PARA 05/05, ALTERADO O TRECHO DE OBRA DE KM 43 AO KM 46 PARA KM 43 PARA KM 49. | [04/18/2025] CONFORME E-MAIL RECEBIDO EM 17/04 ÁS 18H38MIN OBRA PRORROGADA DE 05/05 PARA 02/06, ALTERADO O TRECHO DE OBRA DE KM 43 AO KM 49 PARA KM 43 PARA KM 51 EM AMBO OS SENTIDOS. | [06/04/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO. | [06/08/2025] CONFORME E-MAIL RECEBIDO EM 05/06 ÁS 12H55, OBRA PRORROGADA DE 02/06 PARA 15/06. | [06/16/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO. | [06/19/2025] CONFORME E-MAIL RECEBIDO EM 18/06 ÁS 18H21 A CONCESSIONÁRIA ESTÁ PROVIDENCIANDO NOVO POE DE PRORROGAÇÃO DA OBRA. | [06/30/2025] CONFORME E-MAIL RECEBIDO EM 30/06 ÁS 18H08, OBRA FOI FINALIZADA E SERÁ RETOMADA EM BREVE._x000D_
 O POE APRESENTADOS ANTERIORMENTE, FORAM PARA AVALIAÇÃO DA TÉCNICA DE REABILITAÇÃO DO PAVIMENTO FATC (FRAÇÃO ASFÁLTICA TRATADA COM CIMENTO) E POSTERIOR DEFINIÇÃO DO PROJETO._x000D_
 AS ETAPAS DE TESTES PARA DEFINIÇÃO DO PROJETO FORAM CONCLUÍDAS, DESTA FORMA INFORMAMOS QUE SERÁ ELABORADO NOVO POE PARA A EFETIVA OBRA DE RECUPERAÇÃO DO PAVIMENTO RÍGIDO, ENTRE KM 43+200 AO KM 51+000, PISTA INTERNA E EXTERNA. | [10/31/2025] CONFORME E-MAIL RECEBIDO EM 31/10 ÁS 15H25MIN OBRA RETOMADA. | [12/08/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/08/2025] CONFORME E-MAIL RECEBIDO EM 08/12 ÁS 10H36MIN, OBRA FOI PRORROGADA PARA 17/12/2025. | [12/18/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/13/2026] CONFORME POE RECEBIDO VIA SEI, OBRA FOI RETOMADA AS ATIVIDADES. | [03/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [03/02/2026] OBRA PRORROGADA DE 28/02 PARA 31/05.</t>
   </si>
   <si>
-    <t>[12/23/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/23/2025] CONFORME ORIENTAÇÃO VIA E-MAIL, EM 23/12 ÀS 11H06MIN, OBRA PRORROGADA DE 23/12/2025 PARA 31/12/2025. | [01/08/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/17/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | ÀS 16H48MIN DO DIA 16/01/2026, A CONCESSIONÁRIA SOLICITOU POSTERGAÇÃO DO PRAZO PARA 28/02/2026. | [03/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [03/02/2026] ÀS 13H45MIN DO DIA 02/03/2026, A CONCESSIONÁRIA INFORMOU QUE A OBRA PRORROGADA PARA 31/03/2026.</t>
-[...4 lines deleted...]
-  <si>
     <t>[08/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO FOTOS DA OBRA. | [08/18/2025] ÀS 16H03, A CONCESSIONÁRIA NOS ENCAMINHOU POR E-MAIL ATUALIZAÇÃO DAS IMAGENS DA OBRA. | [03/02/2026] CONFORME E-MAIL RECEBIDO EM 27/02 ÁS 11H19MIN, OBRA PRORROGADA DE 28/02 PARA 31/10.</t>
   </si>
   <si>
     <t>[02/26/2026] CONFORME E-MAIL RECEBIDO EM 26/02 ÁS 12H04MIN OBRA PRORROGADA DE 22/01/2026 PARA 30/06/2026.</t>
   </si>
   <si>
     <t>[01/08/2026] EM CONTATO COM O RESPONSÁVEL PELAS OBRAS INFORMOU QUE A CONCESSIONÁRIA IRA SOLICITAR PRORROGAÇÃO A ARTESP POR MAIS 120 DIAS. | [02/26/2026] CONFORME E-MAIL RECEBIDO EM 26/02 ÁS 12H04MIN OBRA PRORROGADA DE 31/12/2025 PARA 30/04/2026.</t>
   </si>
   <si>
     <t>[01/08/2026] EM CONTATO COM O RESPONSÁVEL PELAS OBRAS INFORMOU QUE A CONCESSIONÁRIA IRA SOLICITAR PRORROGAÇÃO A ARTESP POR MAIS 120 DIAS. | [02/26/2026] CONFORME E-MAIL RECEBIDO EM 26/02 ÁS 12H04MIN OBRA PRORROGADA DE 31/12/2025 PARA 30/12/2026.</t>
   </si>
   <si>
     <t>[12/28/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 28/12 ÀS 06H50MIN. | [01/08/2026] EM CONTATO COM O RESPONSÁVEL PELAS OBRAS INFORMOU QUE A CONCESSIONÁRIA IRA SOLICITAR PRORROGAÇÃO A ARTESP POR MAIS 120 DIAS. | [02/26/2026] CONFORME E-MAIL RECEBIDO EM 26/02 ÁS 12H04MIN OBRA PRORROGADA DE 25/12/2025 PARA 30/06/2026.</t>
   </si>
   <si>
     <t>[01/08/2026] EM CONTATO COM O RESPONSÁVEL PELAS OBRAS INFORMOU QUE A CONCESSIONÁRIA IRA SOLICITAR PRORROGAÇÃO A ARTESP POR MAIS 120 DIAS. | [02/26/2026] CONFORME E-MAIL RECEBIDO EM 26/02 ÁS 12H04MIN OBRA PRORROGADA DE 31/12/2025 PARA 30/06/2026.</t>
   </si>
   <si>
     <t>[12/10/2025] ÀS 13H00MIN, FEITO DESVIO PARA RUA PARALELA “RUA BAHIA” E ORIENTADO AOS USUÁRIOS ACESSAR SAÍDA KM 22._x000D_
 ÀS 14H00MIN, FOI DESVIADO APENAS O TRÁFEGO DE VEÍCULOS PESADOS PARA SAÍDA DO KM 22, CARROS E MOTOS CONSEGUEM ESTAR ACESSANDO A ALÇA. | [12/10/2025] O LOCAL NÃO ESTÁ GERANDO CONGESTIONAMENTO, PORÉM A ALÇA PERMANECERÁ BLOQUEADA PELO PERÍODO ESTIMADO DE 05 DIAS. | [12/12/2025] ÀS 12H47MIN, DO DIA 12/12/2025, ALÇA DE DESVIO PARA A VIA PARALELA (RUA BAHIA) ENCONTRA-SE TOTALMENTE BLOQUEADA, DEVIDO À INTENSA MOVIMENTAÇÃO DE VEÍCULOS NO LOCAL, O TALUDE ESTÁ SE DESPRENDENDO E HÁ RISCO DE DESLIZAMENTO. NÃO HÁ PREVISÃO DE LIBERAÇÃO. A ORIENTAÇÃO AOS USUÁRIOS ESTÁ SENDO REALIZADA POR MEIOS DO PMV DO KM 29+500 LESTE, DO PMV MÓVEL NO KM 24+200 LESTE E PELA URA. | [12/12/2025] ÀS 14H44MIN, A ALÇA DE DESVIO PARA VIA PARALELA FOI LIBERADA, EQUIPE DE OBRA NO LOCAL, REALIZOU UM PALIATIVO NO TALUDE. | [12/12/2025] A EQUIPE RETIFICOU A INFORMAÇÃO DE QUE O DESVIO PARA VIA PARALELA TENHA SIDO LIBERADO, A ALÇA DE DESVIO PARA A VIA PARALELA (RUA BAHIA) PERMANECE FECHADA, E PISTA MARGINAL. O TRÁFEGO ESTÁ SENDO DESVIADO PARA VIA PARALELA (RUA SÃO PAULO). | [02/23/2026] CONCESSIONÁRIA REALIZOU UMA ATUALIZAÇÃO EM 23/02/2026 ÁS 09H22, INFORMANDO QUE O LOCAL PERMANECE EM OBRA E ENCAMINHOU FOTOS ATUALIZADAS.</t>
   </si>
   <si>
-    <t>[02/20/2026] CONFORME POE RECEBIDO VIA SEI, OBRA PRORROGADA DE 13/02 PARA 31/03.</t>
-[...4 lines deleted...]
-  <si>
     <t>[02/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [02/14/2026] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 12/02/2026 ÀS 16H06. | ÀS 11H32 DO DIA 13/02/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A INTERVENÇÃO FOI PRORROGADA PARA 30/04/2026.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[03/09/2025] INCLUÍDA FOTOS ATUALIZADAS. | [04/01/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/06/2025] CONFORME E-MAIL RECEBIDO EM 03/04 ÁS 16H49MIN OBRA FOI PRORROGADA DE 03/04 PARA 30/05. | [05/31/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [06/12/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [06/14/2025] CONFORME E-MAIL RECEBIDO EM 13/06 ÁS 08H00MIN OBRA FOI PRORROGADA DE 30/05 PARA 31/10. | [11/03/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [11/04/2025] ÀS 10H33MIN DO DIA 03/11/2025, A CONCESSIONÁRIA INFORMOU QUE CONTINUA EM EXECUÇÃO, IRÃO ATUALIZAR O POE. | [11/11/2025] CONFORME E-MAIL RECEBIDO EM 11/11 ÁS 14H39MIN OBRA FOI PRORROGADA DE 31/10 PARA 30/11. | [12/08/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/08/2025] CONFORME E-MAIL RECEBIDO EM 08/12 ÁS 11H44MIN OBRA FOI PRORROGADA DE 30/11 PARA 30/01/2026. | [02/02/2026] ÀS 10H12MIN, SOLICITADO UM PARECER DA CONCESSIONÁRIA QUANTO A RECUPERAÇÃO DA MARQUISE. | [02/09/2026] CONFORME RECEBIDO VIA SEI, POE PRORROGADO DE 30/01/2026 PARA 20/03/2026.</t>
   </si>
   <si>
     <t>[12/08/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/08/2025] CONFORME E-MAIL RECEBIDO EM 08/12 ÁS 10H36MIN, OBRA FOI PRORROGADA PARA 17/12/2025. | [12/18/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/13/2026] CONFORME POE RECEBIDO VIA SEI, OBRA FOI RETOMADA AS ATIVIDADES. | [02/06/2026] CONFORME POE RECEBIDO VIA SEI, EM DECORRÊNCIA A CONTINUIDADE DAS OBRAS DE RECUPERAÇÃO DO PAVIMENTO RÍGIDO, NO PERÍODO ENTRE 02/02/2026 E 30/04/2026. _x000D_
 CONFORME DETALHADO NO POE, AS OBRAS ESTÃO PROGRAMADAS PARA SEREM EXECUTADAS ENTRE OS KM 84+000 AO KM 76+000 – PISTA INTERNA, E NA IMPOSSIBILIDADE DE FECHAMENTO DA PISTA INTERNA, COMO PLANO DE CONTINGÊNCIA, A OBRA SERÁ EXECUTADA ENTRE OS KM 76+000 AO KM 84+000 – PISTA EXTERNA, AMBOS SEGUIMENTOS DA RODOVIA SP-021 RODOANEL MARIO COVAS – TRECHO SUL.</t>
   </si>
   <si>
     <t>[08/18/2025] INSERIDO FOTOS ATUALIZADAS DA OBRA. | [12/06/2025] A CONCESSIONÁRIA ENVIOU E-MAIL NO DIA 03/12 ÀS 14H23MIN INFORMANDO SOBRE INTERDIÇÃO NO TRECHO DA SP 255 DO KM 002,800 AO 48,100 KM, INTERDIÇÃO DE FAIXAS E ALÇAS NO DIA 01/12 AO 20/12.</t>
   </si>
   <si>
     <t>[08/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO FOTOS. | [08/13/2025] ADICIONADO FOTOS ATUALIZADAS DA OBRA. | [08/30/2025] ÀS 12H12MIN FOI ENVIADA VIA E-MAIL A PRORROGAÇÃO DA OBRA ATÉ O DIA 30/09/2025. | [09/29/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 29/09 ÀS 10H06. | [10/01/2025] CONFORME E-MAIL RECEBIDO EM 30/09 ÁS 15H29MIN OBRA FOI PRORROGADA PARA 31/10/2025. | [11/03/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [11/04/2025] CONFORME E-MAIL RECEBIDO EM 03/11 ÁS 15H53MIN OBRA FOI PRORROGADA PARA 30/11/2025. | [12/06/2025] A CONCESSIONÁRIA ENVIOU O E-MAIL NO DIA 03/12 ÀS 14H23MIN COM A DATA DE PRORROGAÇÃO DA OBRA. SERÁ EXECUTADO NO DIA 01/12 ATÉ 20/12. | [12/23/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/29/2025] A CONCESSIONÁRIA ENVIOU O E-MAIL NO DIA 29/12 ÀS 08H51MIN COM A DATA DE PRORROGAÇÃO DA OBRA. SERÁ EXECUTADO NO DIA 20/12 ATÉ 19/04/2026. | [02/07/2026] CONFORME O CONTATO POR E-MAIL EM 06/02 ÀS 09H13, INFORMAÇÃO QUE A OBRA FOI PRORROGADA DO 19/04 PARA O DIA 10/05.</t>
   </si>
   <si>
     <t>[11/03/2025] CONFORME POE RECEBIDO VIA WHATSAPP EM 03/11 ÁS 11H05 DO CCO DA CONCESSIONÁRIA, OBRA PRORROGADA DE 23/10 PARA 23/04/2026. | [02/06/2026] CONFORME POE RECEBIDO PELO SEI, EM DECORRÊNCIA A RODOVIA RECEBERÁ A INTERDIÇÃO DA FAIXA 01 DE ROLAMENTO EXISTENTE, NO SENTIDO NORTE, ENTRE O KM 175 E O KM 177._x000D_
 ESTE ESTREITAMENTO VIABILIZARÁ A MOVIMENTAÇÃO DOS VEÍCULOS DE CARGA DAS VIGAS. AS VIGAS PRÉ-MOLDADAS SERÃO CARREGADAS NO PÁTIO EM QUE FORAM EXECUTADAS E COLOCADAS NOS PARA O TRANSPORTE. ESTES VEÍCULOS TRANSITARÃO PELA FAIXA 01 DE ROLAMENTO INTERDITADA, ATÉ O PONTO DE DESCARREGAMENTO JUNTO A OAE E LÁ PERMANECERÃO ESTACIONADOS. | [02/06/2026] O GUINDASTE QUE FARÁ O IÇAMENTO ESTARÁ PATOLADO NA PASSAGEM INFERIOR DA OAE, QUE ESTARÁ DESDE O INÍCIO DA OPERAÇÃO, INTERDITADA PARA O FLUXO VIÁRIO EM AMBOS OS SENTIDOS CENTRO-BAIRRO-CENTRO. ATÉ O TÉRMINO DA OPERAÇÃO, PREVISTO PARA O FINAL DO SEGUNDO DIA DE ATIVIDADES, O FLUXO VIÁRIO PERMANECERÁ INTERDITADO. O FLUXO PEDONAL SERÁ PERMITIDO ATRAVÉS DOS PASSEIOS EXISTENTES, APENAS NOS MOMENTOS EM QUE NÃO OCORRER IÇAMENTO DAS VIGAS PRÉ-MOLDADAS OU MOVIMENTAÇÃO DOS VEÍCULOS PESADOS. | [02/06/2026] TODA A SINALIZAÇÃO VIÁRIA DE OBRAS ESTARÁ IMPLANTADA CONFORME O MANUAL E PADRÕES JÁ ESTABELECIDOS, DE ACORDO COM PROJETO DE SINALIZAÇÃO QUE SEGUE EM ANEXO. PARA MAIOR SEGURANÇA DOS USUÁRIOS, JUNTO A ALÇA DE ACESSO PARA A RODOVIA, HAVERÁ SINALIZAÇÃO POR CONES DELIMITANDO O FLUXO VIÁRIO ENTRE A ALÇA DE ACELERAÇÃO E OS VEÍCULOS JÁ EM TRÂNSITO NA RODOVIA E, LOGO APÓS, ESTARÁ O TÉRMINO DA INTERDIÇÃO DA FAIXA 1, LIBERANDO O FLUXO PARA O TRÂNSITO NORMAL. | [02/06/2026] AS DATAS PRETENDIDAS PARA EXECUÇÃO DO LANÇAMENTO DAS VIGAS SERÃO NOS DIAS 07/02/2026 E 08/02/2026, DURANTE TODO O PERÍODO, A DEPENDER DAS CONDIÇÕES CLIMÁTICAS FAVORÁVEIS, PODENDO SER POSTERGADA PARA NOVAS DATAS, CASO NECESSÁRIO, SEGUINDO AS MESMAS CONDIÇÕES AQUI DESCRITAS.</t>
   </si>
   <si>
-    <t>[02/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | ÀS 14H07MIN, A CONCESSIONÁRIA SOLICITOU PRORROGAÇÃO PARA 31/03/2026.</t>
-[...7 lines deleted...]
-  <si>
     <t>[08/18/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [08/27/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [09/03/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 03/09 ÀS 07H03MIN. | [09/05/2025] CONFORME INFORMAÇÃO RECEBIDA VIA WHATSAPP OBRA PRORROGADA DE 16/08 PARA 30/09. | [10/01/2025] CONFORME E-MAIL RECEBIDO EM 01/10 ÁS 11H50MIN OBRA FOI PRORROGADA PARA 04/10/2025. | [10/04/2025] CONFORME E-MAIL RECEBIDO EM 03/10 AS 17H30 A OBRA FOI PRORROGADA PARA 11/10/2025. | [10/11/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 11/10 ÀS 12H08MIN. | [10/13/2025] CONFORME E-MAIL RECEBIDO EM 13/10 ÁS 16H59MIN OBRA FOI PRORROGADA PARA 18/10/2025.</t>
   </si>
   <si>
     <t>[01/12/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/16/2026] CONFORME E-MAIL RECEBIDO EM 15/01 ÁS 17H55 OBRA FOI PRORROGADA DE 10/01 PARA 31/07/2026.</t>
   </si>
   <si>
     <t>[12/29/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/14/2026] DATA PREVISTA PARA O TÉRMINO ALTERADA, DO DIA 31/12/2025 PARA 31/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>[11/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [11/14/2025] CONFORME E-MAIL RECEBIDO EM 14/11 ÁS 16H30MIN, CONCESSIONÁRIA INFORMOU QUE AS ATIVIDADES FORAM PRORROGADAS PARA 31/12/2025. | [12/29/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/14/2026] CONFORME E-MAIL RECEBIDO EM 14/01 ÁS 12H51 OBRA PRORROGADA DE 31/12/2025 PARA 31/03/2026.</t>
   </si>
   <si>
     <t>[02/06/2025] PREVISÃO QUE DURANTE A SEMANA SERÁ REALIZADA NOVA AVALIAÇÃO DO LOCAL. | [04/04/2025] NO DIA 03/04/2025, A CONCESSIONÁRIA CONTATOU A ENGENHARIA DA PREFEITURA DE IGARAPAVA, INFORMOU QUE O PROCESSO DE REPARO DA PONTE PODERÁ SE ESTENDER POR UM PERÍODO SUPERIOR A 06 MESES. A QUESTÃO JÁ FOI RESOLVIDA JUDICIALMENTE, UMA VEZ QUE O DER E A PREFEITURA POSSUEM OPINIÕES DIVERGENTES QUANTO A RESPONSABILIDADE PELA RESTAURAÇÃO DA OAE. DE ACORDO COM E-MAIL RECEBIDO ÀS 10H21MIN DO DIA 04/04/2025, CONFORME ALINHADO COM A SUPERVISÃO DO CCI, SERÁ CONCLUÍDO O ENVIO DE ATUALIZAÇÃO DIÁRIA, SOMENTE QUANDO HOUVER NOVAS INFORMAÇÕES RELEVANTES SERÃO RETOMADAS AS NOTIFICAÇÕES. | [08/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [08/12/2025] A EMPRESA TERCEIRIZADA DE OBRAS A SERVIÇO DA ENTREVIAS, REALIZOU UMA RECUPERAÇÃO DE BARREIRA RÍGIDA KM 475+690 NORTE DA SP328, ALÉM DE INSTALAÇÃO DE DEFENSA METÁLICA NO ACESSO DELIMITADO NA FAIXA DE DOMÍNIO._x000D_
 LOCAL SEGUE INTERDITADO SEM PREVISÃO DE LIBERAÇÃO. | [12/08/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/13/2026] ÀS 16H12MIN, INCLUÍDAS FOTOS ATUALIZADAS DO LOCAL.</t>
   </si>
   <si>
-    <t>[08/26/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 26/08 ÀS 07H13. | [08/30/2025] A CONCESSIONÁRIA ENVIOU A RESPOSTA DIA 29/08 ÀS 19H46MIN, OBRA PRORROGADA ATÉ O DIA 22/09/2025. | [09/26/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [10/08/2025] A CONCESSIONÁRIA ENVIOU A RESPOSTA DIA 08/10 ÀS 14H49MIN, OBRA PRORROGADA DE 22/09 PARA 31.12/2025. | [12/29/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/13/2026] CONFORME E-MAIL RECEBIDO EM 13/01 ÁS 13H00 OBRA PRORROGADA PARA 31/03/2026.</t>
-[...17 lines deleted...]
-  <si>
     <t>[01/12/2026] CONFORME E-MAIL RECEBIDO EM 12/01 ÁS 16H59 OBRA PRORROGADA PARA 31/07/2026.</t>
   </si>
   <si>
     <t>[12/29/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/12/2026] CONFORME E-MAIL RECEBIDO EM 12/01 ÁS 16H59 OBRA PRORROGADA PARA 31/07/2026.</t>
   </si>
   <si>
-    <t>[09/03/2024] ENVIADO E-MAIL PARA CONCESSIONÁRIA EM 03/09, SOLICITANDO ATUALIZAÇÃO DO CENÁRIO. | [10/11/2024] INCLUÍDA FOTOS ATUALIZADAS DA OBRA. | [01/06/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 06/01 ÀS 10H19. | [01/16/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 15/01 ÀS 22H12MIN. | ÀS 15H36 DO DIA 16/01/2025, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A OBRA FOI PRORROGADA PARA 29/03/2025. | [03/28/2025] CONFORME E-MAIL RECEBIDO EM 28/03 ÁS 17H32MIN, OBRA PRORROGADA DE 29/03 PARA 30/04. PLANO OPERACIONAL ESPECÍFICO INICIADO NA CONCESSIONARIA CCR VIAOESTE QUE SE MANTERÁ NA CONCESSIONÁRIA CCR SOROCABANA. | [04/01/2025] CONCESSIONÁRIA ATUALIZOU A PREVISÃO DE ENCERRAMENTO DE ABRIL PARA DEZEMBRO DE 2025. SR-PCO-0022/2025 - PLANO OPERACIONAL ESPECÍFICO - SP270 KM 076+150 LESTE OESTE (01/04/2025 08H31). | [07/24/2025] SOLICITADO A CONCESSIONÁRIA FOTOS ATUALIZADAS DA OBRA. | [08/14/2025] INSERIDA FOTOS ATUALIZADAS. | [12/29/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/12/2026] CONFORME E-MAIL RECEBIDO EM 12/01 ÁS 16H58 OBRA PRORROGADA DE 31/12 PARA 31/03/2026.</t>
-[...25 lines deleted...]
-  <si>
     <t>[10/27/2025] ÀS 16H02MIN DE 27/10/2025 A CONCESSIONÁRIA INFORMOU VIA E-MAIL, CONFORME ORIENTAÇÃO DO ENGENHEIRO RESPONSÁVEL PELA OBRA QUE A OBRA FOI PRORROGADA PARA 20/12/2025. | [12/22/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 22/12 ÀS 14H18. | [12/23/2025] SOLICITADO ATUALIZAÇÕES A CONCESSIONÁRIA VIA WHATSAPP. | [12/23/2025] CONFORME ORIENTAÇÃO VIA WHATSAPP RECEBIDA EM 23/12 ÀS 10H01MIN OBRA PRORROGADA DE 20/12 PARA 20/04/2026.</t>
   </si>
   <si>
     <t>[07/18/2025] ENVIADO E-MAIL PARA A CONCESSIONÁRIA EM 18/07 ÀS 00H38 SOLICITANDO ATUALIZAÇÃO DA DATA PREVISTA PARA O TÉRMINO DA OBRA. | [07/26/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/16/2025] ENCAMINHADO E-MAIL SOLICITANDO ATUALIZAÇÕES. | [12/23/2025] SOLICITADO ATUALIZAÇÕES A CONCESSIONÁRIA VIA WHATSAPP. | [12/23/2025] CONFORME ORIENTAÇÃO VIA WHATSAPP RECEBIDA EM 23/12 ÀS 10H01MIN OBRA PRORROGADA DE 14/12 PARA 14/04/2026.</t>
   </si>
   <si>
     <t>[12/16/2025] ENCAMINHADO E-MAIL A CONCESSIONARIA SOLICITANDO ATUALIZAÇÕES. | [12/23/2025] SOLICITADO ATUALIZAÇÕES A CONCESSIONÁRIA VIA WHATSAPP. | [12/23/2025] CONFORME ORIENTAÇÃO VIA WHATSAPP RECEBIDA EM 23/12 ÀS 10H01MIN OBRA PRORROGADA DE 14/12 PARA 14/04/2026.</t>
   </si>
   <si>
-    <t>[09/26/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [10/09/2025] ÀS 16H16MIN DO DIA 10/09/2025, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A OBRA CONTINUA EM EXECUÇÃO, SENDO QUE ESTÁ PREVISTO PARA CONCLUSÃO NO DIA 15/12/2025. | [12/16/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/17/2025] CONFORME E-MAIL RECEBIDO EM 15/12/2025, ÀS 18H37MIN, OBRA PRORROGADA DE 07/12/2025, PARA 30/03/2026.</t>
-[...7 lines deleted...]
-  <si>
     <t>[10/29/2025] CONFORME E-MAIL RECEBIDO EM 24/10 ÁS 17H35MIN OBRA PRORROGADA DE 03/06/2026 PARA 30/06/2027.</t>
   </si>
   <si>
     <t>[10/13/2024] EM 13/10/2024 ÀS 11H13MIN FOI ENVIADO E-MAIL À CONCESSIONÁRIA SOLICITANDO FOTOS ATUALIZADAS. | [10/13/2024] INSERIDA FOTOS ATUALIZADAS. | [12/01/2024] ENVIADO E-MAIL PARA CONCESSIONÁRIA EM 01/12 ÁS 11H08MIN SOLICITANDO ATUALIZAÇÃO DO CENÁRIO.</t>
   </si>
   <si>
     <t>[09/16/2025] CONFORME E-MAIL RECEBIDO EM 15/09 ÁS 17H05MIN, A OBRA ESTENDIDA DO KM 234 AO KM 240+600 E PRORROGADO PRAZO DE 15/09 PARA 15/05/2026.</t>
   </si>
   <si>
     <t>[08/26/2025] ÀS 16H07MIN, ADICIONADAS FOTOS ATUALIZADAS DA OBRA EM ANDAMENTO.</t>
   </si>
   <si>
     <t>[08/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO FOTOS DA OBRA. | [08/19/2025] ÀS 16H07, A CONCESSIONÁRIA NOS ENCAMINHOU POR E-MAIL ATUALIZAÇÃO DAS IMAGENS DA OBRA.</t>
   </si>
   <si>
     <t>[08/18/2025] INSERIDO FOTOS ATUALIZADAS DA OBRA.</t>
   </si>
   <si>
-    <t>[07/18/2025] CONFORME E-MAIL RECEBIDO EM 18/07 ÁS 12H45MIN INCLUÍDO PREVISÃO DE TÉRMINO DA OBRA.</t>
-[...4 lines deleted...]
-  <si>
     <t>[10/15/2024] INSERIDAS FOTOS DA OBRA. | [05/19/2025] CONFORME E-MAIL RECEBIDO EM 19/05/2025 ÁS 15H23MIN OBRA FOI PRORROGADA DE 15/03/2026 PARA 15/04/2026.</t>
   </si>
   <si>
     <t>[10/15/2024] INSERIDA FOTOS ATUALIZADAS DA OBRA. | [10/26/2024] INSERIDA FOTO DA OBRA EM ANDAMENTO. | [04/12/2025] ÀS 10H23MIN DO DIA 11/04/2025, INICIADO REPARO PELA EMPRESA DE SANEAMENTO BÁSICO. | [05/19/2025] CONFORME E-MAIL RECEBIDO EM 19/05/2025 ÁS 15H23MIN OBRA FOI PRORROGADA DE 15/03/2026 PARA 15/04/2026.</t>
   </si>
   <si>
-    <t>[05/11/2025] SEGUNDO INFORMAÇÕES DA PMRV, FOI REPORTADO UM DESMORONAMENTO NO CANTEIRO DE OBRAS DA CCR. AO CHEGAREM AO LOCAL, OS RECURSOS CONSTATARAM QUE UMA TUBULAÇÃO DE ÁGUA SE ROMPEU, E O GRANDE VOLUME DE ÁGUA ESTÁ TRAZENDO RISCO DE DESMORONAMENTO PARA O TALUDE. HOUVE A NECESSIDADE DE INTERDIÇÃO DA FAIXA 04. | [05/11/2025] CONGESTIONAMENTO DO KM 20 AO KM 26 EM PISTA EXPRESSA E DO KM 20 AO KM 24 EM PISTA MARGINAL. | [05/11/2025] ÀS 19H37MIN TRAFEGO NORMALIZADO NA PISTA MARGINAL. | [05/11/2025] ÀS 20H42MIN TRAFEGO NORMALIZADO NA PISTA EXPRESSA. | [05/11/2025] ÀS 18H50MIN REGISTRO DE ÁGUA FECHADO._x000D_
-[...9 lines deleted...]
-    <t>LOCALIZADO EROSÃO NA FAIXA DE ROLAMENTO PELO KM CITADO, COM RISCO EVIDENTE DE ACIDENTE.</t>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE REPARO NO PAVIMENTO FLEXÍVEL NO RAMO 200 E 400 LOCALIZADO NO QUILÔMETRO 053+310, SENTIDO NORTE DA RODOVIA ANHANGUERA – SP330.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE REPARO NO PAVIMENTO FLEXÍVEL NO RAMO 600 LOCALIZADO NO QUILÔMETRO 058+645, SENTIDO SUL DA RODOVIA ANHANGUERA – SP330.</t>
+  </si>
+  <si>
+    <t>RECONFIGURAÇÃO SINALIZAÇÃO E INTERDIÇÃO DE FAIXA ADICIONAL SENTIDO OESTE ENTRE OS KMS 239+900 E 242+200.</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE PÓRTICO DE SACRIFÍCIO, PARA A REALIZAÇÃO DE OBRA COM BLOQUEIO DE FAIXAS E COMBOIO PARA BLOQUEIO PARCIAL NO TRECHO ENTRE OS KM 33+900 E O KM 33+500 NA SP 150 — RODOVIA ANCHIETA SENTIDO NORTE E SUL.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA OPERAÇÃO PARA IÇAMENTO DE PÓRTICOS DE GABARITO NOS QUILÔMETROS 112+200 E 111+630, NORTE E SUL DA RODOVIA JOÃO LEME DOS SANTOS – SP264._x000D_
+A ATIVIDADE ESTÁ PREVISTA PARA SER REALIZADA ENTRE OS DIAS 20/04/2026 E 18/05/2026 DAS 06H00 ÀS 14H00._x000D_
+A PARTIR DAS 06H00, HAVERÁ FECHAMENTO DO ACOSTAMENTO E FAIXA 2 DA PISTA SUL PARA POSICIONAMENTO E MONTAGEM DO GUINDASTE RESPONSÁVEL PELO IÇAMENTO DOS PÓRTICOS._x000D_
+DURANTE OS IÇAMENTOS OCORRERÃO, COM APOIO DA POLÍCIA MILITAR RODOVIÁRIA, BLOQUEIO TOTAL DO TRÁFEGO EM AMBOS OS SENTIDOS DA RODOVIA ÀS 09H30 (KM 111+630) E 12H00 (KM 112+200), AMBOS _x000D_
+COM PARALISAÇÕES DE APROXIMADAMENTE VINTE MINUTOS CADA. APÓS OS IÇAMENTOS, A FAIXA 2 E ACOSTAMENTO DA PISTA SUL PERMANECERÁ FECHADA ATÉ ÀS 14H00MIN.</t>
+  </si>
+  <si>
+    <t>INTERDIÇÃO DA FAIXA 1 ENTRE OS QUILÔMETROS 167+350 AO KM 167+700 DA PISTA SUL. TAL INTERDIÇÃO COM OPERAÇÃO PARE E SIGA É NECESSÁRIA PARA VIABILIZAR OBRA DE RECUPERAÇÃO DE TALUDE E REPARO EM PAVIMENTO FLEXÍVEL NA RODOVIA TENENTE CELESTINO AMÉRICO – SP079.</t>
+  </si>
+  <si>
+    <t>INTERDIÇÃO DO TRECHO PARA INTERVENÇÃO EM PAVIMENTO PARA CORTES E INSTALAÇÃO DE PÓRTICOS DE SACRIFÍCIO._x000D_
+_x000D_
+PARA A REALIZAÇÃO DAS INTERVENÇÕES NA RODOVIA DOS IMIGRANTES SENTIDO NORTE ENTRE OS KM 29+200 E 29+500, OS BLOQUEIOS DE FAIXAS SERÃO PARCIAS MANTENDO 2 DAS FAIXAS LIVRE PARA O TRÁFEGO._x000D_
+AS ATIVIDADES OCORRERÃO PREFERENCIALMENTE NO PERÍODO NORTURNO EM HORARIOS DE BAIXO FLUXO, COM O OBJETIVO DE MINIMIZAR OS IMPACTOS AO TRÁFEGO. _x000D_
+_x000D_
+O FECHAMENTO OCORRERA PRIMEIRAMENTE EM 28/04/2026 NAS FAIXAS 3 E 4 ENTRE O TRECHO CITADO, NO PERÍODO DE INÍCIO ÀS 20H00 ÀS 01H00 PARA PREPARAÇÃO E MONTAGEM DOS EQUIPAMENTOS E POSICIONAMENTO DO GUINDASTE. O BLOQUEIO TOTAL ATRAVÉS DE FALSO COMBOIO OCORRERÁ DAS 01H00 ÀS 1H40MIN, PARA IÇAMENTO E FIXAÇÃO DA TRELIÇA DO PÓRTICO DE SACRIFÍCIO, COM LIBERAÇÃO IMEDIATA DE 02 FAIXAS PARA O TRÁFEGO, MANTENDO FAIXAS 3 E 4 FECHADAS ATÉ O TÉRMINO DAS EXECUÇÕES E INTERVENÇÕES ÀS 4:00 DESTA DATA._x000D_
+_x000D_
+PARA A SEGUNDA DATA A INTERVENÇÃO OCORRERÁ NA RODOVIA DOS IMIGRANTES, SENTIDO NORTE ENTRE OS KM 29+500 E 29+200, O BLOQUEIO DE FAIXAS SERÃO PARCIAIS, MANTENDO 3 DAS FAIXAS LIVRES PARA O TRÁFEGO._x000D_
+_x000D_
+A CONCESSIONÁRIA ABRIU O EVENTO 388 PARA ATUALIZAÇÃO DA OBRA.</t>
+  </si>
+  <si>
+    <t>EM VIRTUDE DAS OBRAS DE CONSERVAÇÃO E MELHORIA DA RODOVIA MARECHAL RONDON - SP 300, INFORMO A INTERDIÇÃO PARCIAL DA ALÇA DE ACESSO À MARGINAL NO KM 343+830 LESTE. SERÁ NECESSÁRIO REALIZAR A INTERDIÇÃO DOS RAMOS/ALÇAS (ALÇA ENTRADA DA MARGINAL) QUE SE ENCONTRA NO SENTIDO LESTE, EM APENAS 1 (UM) DIA PARA REPAROS NO PAVIMENTO.</t>
+  </si>
+  <si>
+    <t>ESTE PLANO OPERACIONAL TEM COMO OBJETIVO VIABILIZAR A INTERDIÇÃO TOTAL DA RODOVIA SP-300 NO SENTIDO LESTE ENTRE OS KM 483+750 AO 482+550 DURANTE O PERÍODO DE EXECUÇÃO DAS OBRAS DE _x000D_
+SUBSTITUIÇÃO DA PONTE SOBRE O RIBEIRÃO LAJEADO LOCALIZADO NO MUNICÍPIO DE PENÁPOLIS. _x000D_
+A OBRA ESTA PREVISTA PARA ACONTECER ENTRE 15/03/2026 A 15/03/2027 TENDO INÍCIO COM A IMPLANTAÇÃO DO DESVIO NO LOCAL INDICADO CONFORME PROJETO ELABORADO COM BASE NAS NORMAS E _x000D_
+RECOMENDAÇÕES PREVISTAS NO MANUAL BRASILEIRO DE TRÂNSITO – CONTRAN, NO CÓDIGO DE TRÂNSITO BRASILEIRO - CTB E NO MANUAL DE SINALIZAÇÃO RODOVIÁRIA DO DER VLLL. TODAS AS PLACAS E SINALIZAÇÃO DA OBRA SEGUIRAM AS ESPECIFICAÇÕES PREVISTAS ABNT (ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS) E SERÁ MANTIDO DURANTE A EXECUÇÃO DA OBRA TODOS OS MATÉRIAS E EQUIPAMENTOS NECESSÁRIOS PARA GARANTIR A REPOSIÇÃO IMEDIATA DE QUALQUER ELEMENTO SEM QUE SEJA COMPROMETIDO O FUNCIONAMENTO DA SINALIZAÇÃO.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL PARA A INTERVENÇÃO NA PISTA E ACOSTAMENTO SENTIDOS NORTE E SUL, COM A UTILIZAÇÃO DE SINALIZAÇÃO DO TIPO “INTERVENÇÃO DE FAIXA” EVENTUAIS PARA A EXECUÇÃO DO SERVIÇO DE DUPLICAÇÃO DA RODOVIA SP- 225 ENTRE OS KM 180+000 AO KM 237+430. DISPOSITIVOS NOS KM 184+100, KM 187+800, KM 198+750, KM 203+650, KM 208+030, KM 214+330, KM 221+870, KM 225+840 E KM 231+050 E DISPOSITIVOS DE REMODELAÇÃO KM193+000 E KM 204+650.</t>
   </si>
   <si>
     <t>O EVENTO INTERDIÇÃO PARA TRAVESSIA DE CABOS DE REDE DE ENERGIA (CONCESSIONÁRIA DE ENERGIA) SERÁ REALIZADO NA RODOVIA JURANDIR SICILIANO – SP255 KM 356 AO KM 356+900, CRAVINHOS - SP, SENTIDO NORTE/SUL, NO MUNICÍPIO DE ITAPORANGA/SP, NO DIA 17 DE MARÇO DE 2026, COM INÍCIO PREVISTO PARA AS 09H E TÉRMINO PREVISTO PARA AS 14H, SENDO EFETUADO O SISTEMA DE PARE E SIGA.</t>
   </si>
   <si>
-    <t>PLANO OPERACIONAL PARA TRATAR DO LANÇAMENTO DE 11 VIGAS DO DISPOSITIVO 3 DA SP-284 KM 464+130, ENTRE OS DIAS 07/03/2026 E 09/03/2026, QUE FAZEM PARTE DA OBRA DE DUPLICAÇÃO._x000D_
-AS ATIVIDADES PODEM SOFRER ALTERAÇÕES DE EXECUÇÃO DE DIAS, HORÁRIOS E TURNO CONFORME AS VARIÁVEIS LIGADAS AO PROCESSO – PLANO OCUPAÇÃO, INTEMPÉRIES, VDM, SOLICITAÇÕES PMRV ETC. – CASO SEJAM NECESSÁRIAS.</t>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE RECUPERAÇÃO DE PAVIMENTO RÍGIDO, LAJE E PRÉ-LAJE NA OAE LOCALIZADA NO QUILÔMETRO 024+400, PISTA EXTERNA DA RODOVIA RODOANEL MÁRIO COVAS – SP021._x000D_
+OPERAÇÃO ASSISTIDA: 24H ENTRE OS DIAS 15/04/2026 E 17/04/2026._x000D_
+INTERDIÇÃO DEFINITIVA: 24H ENTRE OS DIAS 18/04/2026 E 30/06/2026._x000D_
+FASE 01: FECHAMENTO DA FAIXA 04 DA PISTA EXTERNA;_x000D_
+BLOQUEIO DO RAMO G, ACESSO AO RODOANEL SENTIDO PISTA EXTERNA;_x000D_
+BLOQUEIO DO ACOSTAMENTO DO RAMO B, SAÍDA DA PISTA EXTERNA DO RODOANEL SENTIDO A SP270;_x000D_
+ROTA ALTERNATIVA PELA PISTA INTERNA DO RODOANEL COM RETORNO NO DISPOSITIVO DA PADROEIRA, KM 19.</t>
+  </si>
+  <si>
+    <t>EM VIRTUDE DAS OBRAS DE CONSERVAÇÃO E MELHORIA DA RODOVIA MARECHAL RONDON - SP 300, INFORMO A INTERDIÇÃO DA ALÇA DE ACESSO À MARGINAL NO KM 344+700 LESTE. SERÁ NECESSÁRIO REALIZAR A INTERDIÇÃO DO RAMO/ALÇA E MARGINAL, EM APENAS 1 (UM) DIA PARA REPAROS NO PAVIMENTO.</t>
+  </si>
+  <si>
+    <t>DESVIO DE TRÁFEGO DA PISTA EXPRESSA PARA PISTA MARGINAL NO QUILÔMETRO 087+700, PISTA SUL DA RODOVIA ANHANGUERA – SP330 PARA VIABILIZAR REPARO DE PAVIMENTO NO KM 087+000 DA VIA EXPRESSA. COM RETORNO A PISTA EXPRESSA NO QUILÔMETRO 085+600 DA SP330.</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE PAVIMENTO NOS DISPOSITIVOS DOS QUILÔMETROS 064+900, 071+253 E 073+000 DA RODOVIA ANHANGUERA – SP330.</t>
+  </si>
+  <si>
+    <t>INTERDIÇÃO PARCIAL DO DISPOSITIVO PARA VIABILIZAR ADEQUAÇÃO DO SISTEMA DE DRENAGEM NA ALÇA DE ACESSO. COMO ROTA ALTERNATIVA OS CLIENTES PODERÃO UTILIZAR OUTROS RAMOS DO PRÓPRIO DISPOSITIVO.</t>
+  </si>
+  <si>
+    <t>INTERDIÇÃO DO RAMO 100 PARA OPERAÇÃO DE DESMONTE DE ROCHA, NO TRECHO DO KM 054+000, LESTE DA RODOVIA PRESIDENTE CASTELLO BRANCO – SP280. AS ATIVIDADES ESTÃO PREVISTAS PARA SEREM REALIZADAS NOS DIAS 17, 18, 19, 24, 25, 26 E 31 DE MARÇO DE 2026, DAS 13H00 ÀS 16H00.</t>
+  </si>
+  <si>
+    <t>INTERVENÇÃO NA PISTA LESTE DA SP-280, NO SEGMENTO COMPREENDIDO NO KM 24, COM O OBJETIVO MOBILIZAÇÃO E IMPLANTAÇÃO DE BARREIRAS MÓVEIS E EXECUÇÃO DE CANALETA TIPO DR-7-A1 DO SEGMENTO DA PISTA LESTE. A OPERAÇÃO CONSISTE NO FECHAMENTO DO ACOSTAMENTO DA PISTA EXPRESSA LESTE E A FAIXA 1 DA PISTA MARGINAL LESTE, SENDO A IMPLANTAÇÃO DE BARREIRAS MÓVEIS. A IMPLANTAÇÃO DAS BARREIRAS MÓVEIS SERÁ REALIZADA NO PERÍODO NOTURNO, DAS 22H ÀS 05H, ENTRE OS DIAS 22/04/2026 E 24/04/2026. A EXECUÇÃO DA CANALETA E BARREIRA RÍGIDA SERÁ NO PERÍODO DE 24/04/2026 A 12/05/2026. POR FIM, A RETIRADA DAS BARREIRAS MÓVEIS ESTÁ PREVISTA ENTRE OS DIAS 12/05/2026 E 14/05/2026.</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE PLACAS NOS TRECHOS DO KM 59+800 ATÉ TRECHOS DO KM 44+000 SENTIDO NORTE – SP160, SERÁ NECESSÁRIO O BLOQUEIO TOTAL DA VIA NO PERÍODO NOTURNO.</t>
+  </si>
+  <si>
+    <t>INTERVEÇÃO DE ADEQUAÇÃO DA ALÇA DE ACESSO, NO ENTRONCAMENTO DA SP070 COM A SP021, COM BLOQUEIO PARCIAIS DE FAIXAS QUE SERÃO REALIZADAS DE SEGUNDA-FEIRA A QUINTA-FEIRA, NO HORÁRIO DAS 8H00 ÀS 17H00.</t>
+  </si>
+  <si>
+    <t>INTERVEÇÃO DE IMPLANTAÇÃO DE ALÇAS EM ITAQUAQUECETUBA, NA SP070 KM 38+000, COM BLOQUEIO PARCIAIL DE FAIXAS QUE SERÃO REALIZADAS DE SEGUNDA-FEIRA A QUINTA-FEIRA, NO HORÁRIO DAS 8H00 ÀS 17H00.</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DA TERCEIRA FAIXA DE ROLAMENTO DO KM 80 AO 88 PISTA NORTE SP 065. TERRAPLENAGEM, PAVIMENTAÇÃO, DRENAGEM SUPERFICIAL, BARREIRA RÍGIDA, PAISAGISMO E_x000D_
+BARREIRA MÓVEL.</t>
+  </si>
+  <si>
+    <t>OS SERVIÇOS SERÃO EXECUTADOS POR EQUIPES DE TERRAPLENAGEM/PAVIMENTAÇÃO, DRENAGEM, OAE, SINALIZAÇÃO HORIZONTAL E VERTICAL E REMOÇÃO DE INTERFERÊNCIAS. OS SERVIÇOS SERÃO INICIADOS PELO TRECHO DO SEGMENTO 08 (KM 449+300 A 451+870, AMBOS OS SENTIDOS)._x000D_
+A SINALIZAÇÃO SERÁ IMPLANTADA DE ACORDO COM A FRENTE DE SERVIÇO. DE MANEIRA GERAL, TEREMOS AS FRENTES DE SERVIÇO PARA A IMPLANTAÇÃO DA 3ª FAIXA EM AMBOS OS SENTIDOS, ALÉM DAS EQUIPES DE ALARGAMENTO DE OAES QUE ATUARÃO PONTUALMENTE EM CADA OAE EXISTENTE NO TRECHO.</t>
+  </si>
+  <si>
+    <t>A EXECUÇÃO TEM COMO OBJETIVO A IMPLANTAÇÃO DO SISTEMA SAT (SISTEMA DE CONTAGEM E MONITORAMENTO DE TRÁFEGO) NAS BASES OPERACIONAIS DA RODOVIA, POR MEIO DA INSTALAÇÃO DE SENSORES E _x000D_
+EQUIPAMENTOS DESTINADOS À COLETA AUTOMÁTICA DE DADOS DE FLUXO VEICULAR. O SISTEMA PERMITIRÁ O MONITORAMENTO CONTÍNUO DO VOLUME E DAS CARACTERÍSTICAS DO TRÁFEGO, CONTRIBUINDO PARA O _x000D_
+APRIMORAMENTO DA GESTÃO OPERACIONAL DA RODOVIA, PLANEJAMENTO DE MELHORIAS E APOIO ÀS AÇÕES DE SEGURANÇA VIÁRIA._x000D_
+AS ATIVIDADES SERÃO EXECUTADAS NO PERÍODO DE 06/04/2026 A 08/05/2026, NO HORÁRIO DAS 22H ÀS 04H, SEGUINDO OS PROCEDIMENTOS OPERACIONAIS E DE SEGURANÇA ESTABELECIDOS PARA INTERVENÇÕES NA RODOVIA CASTELLO BRANCO (SP-280), EM DIFERENTES LOCAIS ENTRE OS KM 13 E 35 LESTE/OESTE DE FORMA A MINIMIZAR IMPACTOS AOS USUÁRIOS DA VIA.</t>
+  </si>
+  <si>
+    <t>DESVIO DE TRÁFEGO PARA VIABILIZAR OBRA DE DUPLICAÇÃO ENTRE O QUILÔMETRO 052+000 E O 058+000 DA RODOVIA RAPOSO TAVARES – SP270. PARA VIABILIZAR AS OBRAS DE IMPLANTAÇÃO DE CONTENÇÕES E AMPLIAÇÃO DA VIA NO SENTIDO OESTE, SE FAZ NECESSÁRIO REALIZAR DESVIO DE TRÁFEGO DA PISTA OESTE PARA FAIXA 01 LESTE, E O TRÁFEGO DA PISTA LESTE SEGUINDO PELA FAIXA 02 LESTE.</t>
+  </si>
+  <si>
+    <t>MONITORAMENTO DO PAVIMENTO ASFÁLTICO, O FECHAMENTO DO RAMO D SERÁ EM FAIXA 1, 2 DE FORMA ALTERNADA NO SENTIDO NORTE E O FECHAMENTO DO RAMO A SERÁ EM FAIXA 1 SENDO NECESSÁRIO O BLOQUEIO TOTAL NO SENTIDO SUL AMBOS LOCALIZADOS NA SP-019, QUE TÊM COMO OBJETIVO A REALIZAÇÃO DE OBRAS DE MONITORAMENTO DO PAVIMENTO. PERÍODO DE EXECUÇÃO: DE 10/03/2026 A 24/03/2026 EM PERÍODO NOTURNO DAS 22H00 ÀS 05H00.</t>
+  </si>
+  <si>
+    <t>INTERVENÇÃO É CARACTERIZADA PELA CONSTRUÇÃO DA BASE SAU NO KM 27+800. PARA A IMPLANTAÇÃO DA BASE SAU, FAZ-SE NECESSÁRIO O FECHAMENTO DO ACOSTAMENTO. OS SERVIÇOS SERÃO REALIZADOS EM PERÍODO DIURNO, NO INTERVALO COMPREENDIDO ENTRE 08H00MIN E 17H30MIN.</t>
+  </si>
+  <si>
+    <t>OS SERVIÇOS PARA IMPLANTAÇÃO DOS NOVOS DISPOSITIVOS ESTÃO PREVISTOS PARA OCORRER NO PERÍODO DAS 06H00 ÀS 20H00 ENTRE OS DIAS DE 16/09/2025 E 16/01/2026. PARA VIABILIZAR AS ATIVIDADES SE FAZ NECESSÁRIO AS SEGUINTES INTERDIÇÕES: _x000D_
+INTERDITAR O ACOSTAMENTO ENTRE O KM 337+800 AO KM 338+110 SENTIDO LESTE DA SP258, ONDE SERÁ NECESSÁRIO UM PEQUENO DESVIO DE EIXO DA PISTA LESTE PARA PISTA OESTE E DA PISTA OESTE PARA O ACOSTAMENTO DA PISTA OESTE COMO MEDIDAS DE SEGURANÇA; _x000D_
+INTERDITAR O ACOSTAMENTO SOBRE O VIADUTO NA SP281 RODOVIA SOB JURISDIÇÃO DO DER (DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO PAULO).</t>
+  </si>
+  <si>
+    <t>DESVIO DE EIXO SENTIDO LESTE PARA VIABILIZAR OBRA DE DUPLICAÇÃO DA RODOVIA FRANCISCO ALVES NEGRÃO - SP258 ENTRE OS QUILOMETROS 339+260 AO339+530 NO SENTIDO LESTE. SERÁ NECESSÁRIO O DESVIO DE EIXO DA PISTA LESTE PARA FAIXA 01 OESTE, E DA PISTA OESTE PARA FAIXA 02.</t>
+  </si>
+  <si>
+    <t>ESTÁ PREVISTO PARA O MÊS DE JULHO DE 2025 O INÍCIO DAS ATIVIDADES DA CONSTRUÇÃO DO ALARGAMENTO DO VIADUTO SOBRE LINHA FÉRREA NO KM 273+250 DA SP333. O VIADUTO EXISTENTE SERÁ ALARGADO PARA SE ADEQUAR À OBRA DE DUPLICAÇÃO DO SENTIDO LESTE DA RODOVIA._x000D_
+PARA EXECUÇÃO DAS ATIVIDADES SERÁ REALIZADO O BLOQUEIO DE TODAS AS FAIXAS NO SENTIDO LESTE DA RODOVIA SP333, APENAS NO TRECHO DETERMINADO CONFORME PROJETO, REALIZANDO UM DESVIO DO TRÁFEGO PARA O SENTIDO OESTE, ATENDENDO AS ESPECIFICAÇÕES DO MANUAL DO DER VOL III E ET-DOP-SUROD-OPE-POE, UTILIZANDO BARREIRA RÍGIDA MÓVEL, PLACAS, LAMELAS E SINALIZAÇÃO NOTURNA.</t>
+  </si>
+  <si>
+    <t>DECORRENTE DA ATIVIDADE DE APOIO COM SINALIZAÇÃO À COMPANHIA DE ENGENHARIA DE TRÁFEGO DA CIDADE DE SÃO PAULO – CET, PARA A INSTALAÇÃO DE UM PMV NA PISTA LOCAL DA MARGINAL TIETÊ.</t>
+  </si>
+  <si>
+    <t>O DESVIO DE TRÁFEGO EM QUE SE TRATA ESTE PLANO OPERACIONAL ESPECÍFICO, SERÁ REALIZADO ATRAVÉS DE UMA AÇÃO DE DESVIO EM AMBOS OS LADOS DA RODOVIA ONDE O SENTIDO PARA TARUMÃ SERÁ DESVIADO PELAS ALÇAS DO DISPOSITIVO PROJETADO E O LADO OPOSTO, SERÁ DESVIADO PELA PISTA EXISTENTE.</t>
   </si>
   <si>
     <t>DESVIO DE TRÁFEGO ENTRE OS KM’S 432+000 AO 436+000 PARA AS INTERVENÇÕES NO DISPOSITIVO DE ACESSO E RETORNO A SER IMPLANTADO NO KM 433+950._x000D_
 O DESVIO DE TRÁFEGO SERÁ FEITO INICIALMENTE COM A TRANSFERÊNCIA DO TRÁFEGO PARA A PISTA PROVISORIAMENTE PROJETADA FORA DA FAIXA DE ROLAMENTO, QUE TRANSITARÁ EM FLUXOS OPOSTOS E RETORNARÁ PARA A CONFIGURAÇÃO NORMAL APÓS A ÁREA DE INTERVENÇÃO.</t>
+  </si>
+  <si>
+    <t>PLANEJAMENTO OPERACIONAL ESPECIAL, REFERENTE AO ‘DESVIO PARA VIABILIZAR A OBRA DE IMPLANTAÇÃO DA VIA MARGINAL OESTE, ENTRE O QUILÔMETRO 024+000 E 024+500 DA RODOVIA PRES. CASTELLO BRANCO – SP280 E ‘DESVIO DE TRÁFEGO ENTRE OS QUILÔMETROS 023+000 AO 022+000, MARGINAL LESTE DA RODOVIA PRES. CASTELLO BRANCO – SP280.</t>
+  </si>
+  <si>
+    <t>DEVIDO A UM SINISTRO DE TRÂNSITO OCORRIDO NO DIA 03 DE FEVEREIRO DE 2025 (SEGUNDA-FEIRA) ÀS 15H24MIN, ONDE O VEÍCULO VOLVO, PERDEU O CONTROLE E CHOCOU-SE INICIALMENTE COM O "SUBMARINO" DA CABINE 4, POSTERIORMENTE, COM A COLUNA DE SUSTENTAÇÃO DA PRAÇA DE PEDÁGIO P1, EM PARELHEIROS, NO KM 50+000 DA PISTA INTERNA, QUE VEIO A COLAPSAR PARCIALMENTE A MARQUISE.</t>
+  </si>
+  <si>
+    <t>DEVIDO A EXECUÇÃO DE OBRAS DO COMPLETO DO ALTO TIETÊ, SERÁ NECESSÁRIO O FECHAMENTO DO ACOSTAMENTO ENTRE OS KM 114+150 E KM 114+850 DA PISTA EXTERNA, CONFORME CRONOGRAMA DA CONSTRUTORA (SUJEITO A ALTERAÇÕES CONFORME A NECESSIDADE DA OBRA). _x000D_
+O PROJETO DO COMPLEXO ALTO TIETÊ CONTEMPLA A CONSTRUÇÃO DE UMA PISTA MARGINAL EM OAE, COM EXTENSÃO DE APROXIMADAMENTE 1,90 KM , PARALELA A PISTA EXTERNA DA SP021 RODOANEL MÁRIO COVAS.</t>
+  </si>
+  <si>
+    <t>INTERVENÇÃO DE EXPLORAÇÃO DE JAZIDA, DEVIDO O AVANÇO DAS OBRAS DE IMPLANTAÇÃO DAS VIAS MARGINAIS LESTE E OESTE QUE OCORREM NOS LIMITES DA FAIXADA DE DOMÍNIO ENTRE OS KM 516+000 AO 525+000 NO MUNICÍPIO DE BIRIGUI S/P SERÁ NECESSÁRIO UTILIZAR O DISPOSITIVO DE RETORNO LOCALIZADO NO KM 516+000 NA RODOVIA SP300 COMO ÁREA DE APOIO (JAZIDA) PARA RETIRADA DE SOLO ATRAVÉS DE ESCAVAÇÃO.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL PARA A INTERDIÇÃO PROVISÓRIA DA ALÇA DE RETORNO DO DISPOSITIVO LOCALIZADO NA SP318 KM 236+500, PARA A EXECUÇÃO DO SERVIÇO DE REPARO DE JUNTA DE DILATAÇÃO._x000D_
+PARA A EXECUÇÃO DOS SERVIÇOS, SERÁ NECESSÁRIO INTERDITAR A ROTATÓRIA DO DISPOSITIVO, PARCIALMENTE, UTILIZADA PELOS MOTORISTAS QUE TRAFEGAM PELA PISTA NORTE, NO SENTIDO RIBEIRÃO PRETO, E DESEJAM RETORNAR EM DIREÇÃO A SÃO CARLOS.</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO CORRETIVA DA ILUMINAÇÃO VIÁRIA. EM FACE DAS CONDIÇÕES ATUAIS DA INFRAESTRUTURA DA REDE ELÉTRICA DE ALIMENTAÇÃO DOS POSTES DE ILUMINAÇÃO VIÁRIA, CAUSANDO INDISPONIBILIDADE DE ILUMINAÇÃO DO TRECHO EM REFERÊNCIA. POR SE TRATAR DE UM TEMA DE GRANDE REPERCUSSÃO DA SOCIEDADE CIVIL, TENDO EM VISTA OS RISCOS NO ÂMBITO DE SEGURANÇA PÚBLICA E VIÁRIA, OS SERVIÇOS FORAM CONTRATADOS DE FORMA EMERGENCIAL, COM O OBJETIVO DE RESTABELECER A ILUMINAÇÃO NO MENOR PRAZO POSSÍVEL. A ESTRATÉGIA PARA MANUTENÇÃO DA ILUMINAÇÃO, FOI COORDENADA PELA CONCESSIONÁRIA COM APOIO DA POLICIA MILITAR RODOVIÁRIA, VISANDO GARANTIR O BEM-ESTAR E SEGURANÇA DOS MOTORISTAS DURANTE ESSA OPERAÇÃO._x000D_
+OBRA PRORROGADA PARA 09/08/2025.</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO CORRETIVA DA ILUMINAÇÃO VIÁRIA. EM FACE DAS CONDIÇÕES ATUAIS DA INFRAESTRUTURA DA REDE ELÉTRICA DE ALIMENTAÇÃO DOS POSTES DE ILUMINAÇÃO VIÁRIA, CAUSANDO INDISPONIBILIDADE DE ILUMINAÇÃO DO TRECHO EM REFERÊNCIA. POR SE TRATAR DE UM TEMA DE GRANDE REPERCUSSÃO DA SOCIEDADE CIVIL, TENDO EM VISTA OS RISCOS NO ÂMBITO DE SEGURANÇA PÚBLICA E VIÁRIA, OS SERVIÇOS FORAM CONTRATADOS DE FORMA EMERGENCIAL, COM O OBJETIVO DE RESTABELECER A ILUMINAÇÃO NO MENOR PRAZO POSSÍVEL. A ESTRATÉGIA PARA MANUTENÇÃO DA ILUMINAÇÃO, FOI COORDENADA PELA CONCESSIONÁRIA COM APOIO DA POLICIA MILITAR RODOVIÁRIA, VISANDO GARANTIR O BEM-ESTAR E SEGURANÇA DOS MOTORISTAS DURANTE ESSA OPERAÇÃO.</t>
+  </si>
+  <si>
+    <t>EM FACE DAS CONDIÇÕES ATUAIS DA INFRAESTRUTURA DA REDE ELÉTRICA DE ALIMENTAÇÃO DOS POSTES DE ILUMINAÇÃO VIÁRIA DA RODOVIA CORONEL NELSON TRANCHESI, CAUSANDO INDISPONIBILIDADE DE ILUMINAÇÃO DO TRECHO EM REFERÊNCIA._x000D_
+POR SER TRATAR DE UM TEMA DE GRANDE REPERCUSSÃO DA SOCIEDADE CIVIL, TENDO EM VISTA OS RISCOS NO ÂMBITO DE SEGURANÇA PÚBLICA E VIÁRIA, OS SERVIÇOS FORAM CONTRATADOS DE FORMA EMERGENCIAL, COM O OBJETIVO DE RESTABELECER A ILUMINAÇÃO NO MENOR PRAZO POSSÍVEL. _x000D_
+PARA EXECUÇÃO DOS SERVIÇOS, SERÁ NECESSÁRIO O FECHAMENTO DA FAIXA 01 DA RODOVIA, PARA GARANTIR A SEGURANÇA DOS COLABORADORES QUE ESTARÃO A FRENTE DA MANUTENÇÃO DA REDE ELÉTRICA, BEM COMO DOS USUÁRIOS DA VIA.</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DA OBRA DE DUPLICAÇÃO DA RODOVIA SP318, SEGMENTO DO KM 247,000 AO KM 280,000, REMODELAÇÃO DO DISPOSITIVO EXISTENTE LOCALIZADO NO KM 269+050 E IMPLANTAÇÃO DOS NOVOS DISPOSITIVOS NOS KM 249+100, KM 253+130, KM 259+130, KM 263+840, KM 274+330, KM 277+800 E KM 279+300.</t>
+  </si>
+  <si>
+    <t>A INTERVENÇÃO SERÁ NECESSÁRIA PARA A REALIZAÇÃO DE SUPRESSÃO DE INDIVÍDUOS ARBÓREOS, QUE POSSUEM PREVISÃO DE EXECUÇÃO ENTRE OS DIAS 04/04/2026 E 05/04/2026 DAS 09H00 ÀS 16H00. SERÁ NECESSÁRIO REALIZAR O FECHAMENTO DA FAIXA 2 E ACOSTAMENTO E REALIZAR INTERRUPÇÕES DE APROXIMADAMENTE 10 MIN DO TRÁFEGO NA FAIXA 1 DURANTE OS TRABALHOS.</t>
+  </si>
+  <si>
+    <t>FOI CONSTATADO PELO AGENTE DE TRÁFEGO EROSÃO NO CANTEIRO CENTRAL QUE SE ESTENDEU PARA A FAIXA DE BORDO E POR SEGURANÇA A FAIXA 1 DE ROLAMENTO FOI INTERDITADA PARA A EQUIPE DA CONSERVAÇÃO REALIZAR A AVALIAÇÃO DO LOCAL.</t>
+  </si>
+  <si>
+    <t>REPARO EM PAVIMENTO FLEXÍVEL ENTRE OS QUILÔMETROS 109+271 AO 113+971 SENTIDO LESTE, NA  SP270. OS SERVIÇOS ESTÃO PREVISTOS PARA OCORRER ENTRE 21/03/2026 E 24/08/2026, COM O FECHAMENTO DAS FAIXAS 01 E 02 SENDO REALIZADO DE FORMA INTERCALADA POR 24H.</t>
+  </si>
+  <si>
+    <t>OBRA DE HIDROJATEAMENTO, PINTURA PARA ALTERAÇÃO DE FAIXAS DE ROLAMENTO E INSTALAÇÃO DE BARREIRAS DE SEGURANÇA, LOCALIZADA ENTRE OS QUILÔMETROS 044+000 E 043+150, SENTIDO SUL DA RODOVIA ANHANGUERA – SP330. SENDO NECESSÁRIO INTERDIÇÕES INTERCALADAS DAS FAIXAS 01 E 02. O ACOSTAMENTO PERMANECERÁ INTERDITADO 24 HORAS.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL PARA OBRA DE REPARO EM PAVIMENTO FLEXÍVEL NO RAMO 100 DO DISPOSITIVO DO KM 110+100 DA RODOVIA ANTÔNIO ROMANO SCHINCARIOL – SP127._x000D_
+A INTERVENÇÃO NO RAMO 100 ESTÁ PREVISTA PARA OCORRER ENTRE OS DIAS 21/03/2026 ATÉ 30/04/2026 COM INTERDIÇÃO TOTAL DAS 07H00 ÀS 18H00, SOMENTE AOS FINAIS DE SEMANA DENTRO DESTE PERÍODO._x000D_
+DURANTE A OBRA, OS CLIENTES QUE ACESSAM NO SENTIDO BAIRRO PODERÃO UTILIZAR A ENTRADA ANTERIOR, LOCALIZADA NO KM 113+900. JÁ OS CLIENTES QUE PRECISAM SEGUIR EM DIREÇÃO A BOITUVA OU AO ANEL _x000D_
+VIÁRIO DEVERÃO PROSSEGUIR ATÉ O ENTRONCAMENTO ENTRE A SP-127 E A SP-280 PARA REALIZAR O RETORNO._x000D_
+INFORMAMOS QUE, COMO HAVERÁ IMPACTO NO ACESSO AO MUNICÍPIO, A COMUNICAÇÃO E O ALINHAMENTO COM OS RESPONSÁVEIS SERÃO FEITOS ANTECIPADAMENTE.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE REPARO NO PAVIMENTO FLEXÍVEL NOS RAMOS DOS DISPOSITIVOS LOCALIZADOS NOS QUILÔMETROS 029+100, 030+300 E 048+000 DA RODOVIA ANHANGUERA – SP330</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL REFERENTES À EXECUÇÃO DO CICLO DE CONSERVAÇÃO ESPECIAL DE PAVIMENTO – ARTERIS VIAPAULISTA (LOTE 29)._x000D_
+DURANTE ESTE PERÍODO, HAVERÁ INTERDIÇÕES DE FAIXAS, ALÇAS DE ACESSO E DISPOSITIVOS._x000D_
+A SINALIZAÇÃO DO LOCAL SERÁ COMPOSTA POR CONES REFLETIVOS, PLACAS RETRORREFLETIVAS DE ALTA VISIBILIDADE E OPERADORES DE BANDEIRA, COM O OBJETIVO DE GARANTIR A ORIENTAÇÃO SEGURA E EFICIENTE DO FLUXO DE VEÍCULOS.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE REPARO NO PAVIMENTO FLEXÍVEL NO RAMO 3000 SENTIDO SUL, DO DISPOSITIVO LOCALIZADO NO QUILÔMETRO 012+500, DA RODOVIA ANHANGUERA – SP330.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE REPARO NO PAVIMENTO FLEXÍVEL NO RAMO 100 LOCALIZADO NO QUILÔMETRO 057+000 E RAMO 200 LOCALIZADO NO QUILÔMETRO 056+000, SENTIDO NORTE DA RODOVIA ANHANGUERA – SP330.</t>
+  </si>
+  <si>
+    <t>IMPLEMENTAÇÃO DA BASE POLICIAL - BOP 55/7 - ITANHAÉM A SER IMPLANTADA PELA CONCESSIONÁRIA NOVO LITORAL (CNL) NA RODOVIA SP-055.</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DOS EDIFÍCIOS E INFRAESTRUTURA DA BASE POLICIAL - BOP BERTIOGA A SER IMPLANTADA PELA CONCESSIONÁRIA NOVO LITORAL (CNL) NA RODOVIA SP-098._x000D_
+O PROGRAMA DA BASE É COMPOSTO POR UM PAVIMENTO E SE CARACTERIZA POR SALAS DE TRABALHO E ÁREAS COMUNS DESTINADAS AO BATALHÃO._x000D_
+NA ÁREA DE USO APENAS DO PELOTÃO ENCONTRAM-SE A SALA TI, SALA ADMINISTRATIVA, SALA DE REUNIÕES, COPA, DISPENSA, BANHEIROS DE APOIO FEMININO E MASCULINO, DEPÓSITO, DORMITÓRIO DO CAPITÃO DO PELOTÃO, DORMITÓRIO FEMININO, DORMITÓRIO MASCULINO E DORMITÓRIO DOS SARGENTOS._x000D_
+NA ÁREA DE ATENDIMENTO AO PÚBLICO, ENCONTRAM-SE A RECEPÇÃO, BANHEIRO FEMININO E MASCULINO E SALA DO SARGENTO._x000D_
+NA ÁREA EXTERNA ESTÃO LOCALIZADOS OS ESTACIONAMENTOS. SÃO DESTINADAS CINCO VAGAS PARA USUÁRIOS, SENDO UMA PARA PCD E UMA PARA IDOSOS, E SETE VAGAS PARA POLICIAIS.</t>
+  </si>
+  <si>
+    <t>DUPLICAÇÃO DA SP-333 KM 245+000 AO KM273+160 E IMPLANTAÇÃO DE OBRAS DE ARTES ESPECIAIS._x000D_
+CONFORME CRONOGRAMA ESTÁ PREVISTO PARA O MÊS DE 10/2024 O INÍCIO DAS ATIVIDADES PARA DUPLICAÇÃO DA SP333 KM 245+000 AO 273+160 E IMPLANTAÇÃO DE QUATRO DISPOSITIVOS, ALÉM DAS OBRAS DE ARTES ESPECIAIS, NO PERÍODO DIURNO, PARA ATENDER CONDIÇÕES MOMENTÂNEAS ESPECIFICAS DA OBRA, MEDIANTE ALINHAMENTO E APROVAÇÃO DA CONCESSIONÁRIA COM ANTECEDÊNCIA._x000D_
+PARA EXECUÇÃO DAS ATIVIDADES SERÁ REALIZADA A IMPLANTAÇÃO DE DESVIOS DE TRÁFEGO NAS ÁREAS OPERACIONAIS NOS SENTIDOS LESTE E OESTE, ATENDENDO AS ESPECIFICAÇÕES DO MANUAL DO DER VOL III E ET-DOP-GOE-OPE-POE, UTILIZANDO PLACAS, LAMELAS E SINALIZAÇÃO NOTURNA.</t>
+  </si>
+  <si>
+    <t>INTERVENÇÃO DE REPARO NO PAVIMENTO FLEXÍVEL. OS SERVIÇOS ESTÃO PREVISTOS PARA OCORRER NO PERÍODO DE 16/03/2026 A 30/08/2026, NO HORÁRIO DAS 22H00 ÀS 05H00, DE FORMA INTERCALADA AO LONGO DA EXECUÇÃO DAS OBRAS.</t>
+  </si>
+  <si>
+    <t>ATIVIDADES DE DESOBSTRUÇÃO DE CAIXAS SUBTERRÂNEAS E LANÇAMENTO DE CABOS DE FIBRA ÓPTICA. AS ATIVIDADES REALIZADAS NO ACOSTAMENTO OU NA FAIXA DE DOMÍNIO, QUE NÃO EXIGEM INTERRUPÇÃO DE FAIXAS DE ROLAMENTO, OCORRERÃO DAS 08H00 ÀS 18H00. JÁ AS ATIVIDADES EXECUTADAS NO CANTEIRO CENTRAL, QUE DEMANDAM INTERDIÇÃO DA FAIXA P1, SERÃO REALIZADAS NO PERÍODO NOTURNO, DAS 22H00 ÀS 05H00. INICIALMENTE, SERÃO REALIZADAS ATIVIDADES NO TRECHO COMPREENDIDO ENTRE OS KM 33+100 E KM 39+173, ONDE PERMANECERAM AÇÕES PENDENTES DECORRENTES DAS INTERVENÇÕES EXECUTADAS EM JANEIRO DE 2026. NA SEQUÊNCIA, SERÁ REALIZADA A EXECUÇÃO DOS SERVIÇOS NO TRECHO COMPREENDIDO ENTRE OS KM 23+100 E KM 14+000, ONDE SERÁ EFETUADO O LANÇAMENTO DOS CABOS DE FIBRA ÓPTICA NAS CAIXAS SUBTERRÂNEAS EXISTENTES, LOCALIZADAS NO CANTEIRO CENTRAL OU NO ACOSTAMENTO, DENTRO DA FAIXA DE DOMÍNIO.</t>
+  </si>
+  <si>
+    <t>PLANO PARA MELHORIAS NO DISPOSITIVO SPD 017/197 LOCALIZADO NA ALTURA DO KM 017+800._x000D_
+ENTRETANTO CONFORME APRESENTADO NA ANÁLISE DOS SINISTROS, FOI POSSÍVEL VERIFICAR QUE OS ACIDENTES SE CONCENTRAM NÃO APENAS NESSE DISPOSITIVO, COMO TAMBÉM NO DISPOSITIVO SPD 019/197, LOCALIZADO NA ALTURA DO KM 018+750, DISPOSITIVOS ESSES QUE APRESENTAM LIMITAÇÕES GEOMÉTRICAS E OPERACIONAIS._x000D_
+ATRAVÉS DO MONITORAMENTO DAS CÂMERAS FOI POSSÍVEL AINDA IDENTIFICAR SITUAÇÕES DE RISCO NA ALTURA DO KM 019+000, ONDE HÁ ACESSOS IRREGULARES EM AMBOS OS SENTIDOS, LOCAL ESSE ONDE OS USUÁRIOS VÊM REALIZANDO CONVERSÕES IRREGULARES E DE FORMA DESORDENADA._x000D_
+TAIS CONDIÇÕES SOMENTE PODERÃO SER EFETIVAMENTE CORRIGIDAS POR MEIO DA EXECUÇÃO DE OBRAS DE REMODELAÇÃO DESSES DISPOSITIVOS, E A COIBIÇÃO DE CONVERSÃO EM LOCAL INSEGURO, CONFIGURANDO-SE COMO A SOLUÇÃO ESTRUTURAL MAIS ADEQUADA PARA A MITIGAÇÃO DOS RISCOS ATUALMENTE OBSERVADOS.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL PARA TRATAR A SINALIZAÇÃO VERTICAL DA OBRA DE INTERVENÇÃO NA SP-310 KM 442,730 A 444+750, SENTIDO SUL._x000D_
+OS SERVIÇOS SERÃO EXECUTADOS POR EQUIPES DE TERRAPLENAGEM/PAVIMENTAÇÃO, DRENAGEM, OAE, SINALIZAÇÃO HORIZONTAL E VERTICAL E REMOÇÃO DE INTERFERÊNCIAS._x000D_
+A OBRA É CARACTERIZADA PELA IMPLANTAÇÃO DE 3ª FAIXA DE ROLAMENTO NA SP-310. A IMPLANTAÇÃO SERÁ EXECUTADA NA REGIÃO DO CANTEIRO CENTRAL EM AMBOS OS SENTIDOS, COM OS DEVIDOS ALARGAMENTOS DE OAES NO CANTEIRO CENTRAL._x000D_
+A SINALIZAÇÃO SERÁ IMPLANTADA DE ACORDO COM A FRENTE DE SERVIÇO. DE MANEIRA GERAL, TEREMOS AS FRENTES DE SERVIÇO PARA A IMPLANTAÇÃO DA 3ª FAIXA NA PISTA SUL, ALÉM DAS EQUIPES DE ALARGAMENTO DE OAES QUE ATUARÃO PONTUALMENTE EM CADA OAE EXISTENTE NO TRECHO.</t>
+  </si>
+  <si>
+    <t>O SEGMENTO DA RODOVIA QUE SERÁ EXECUTADA A OBRA DE DUPLICAÇÃO DA RODOVIA GERALDO DE BARROS (SP304) ENTRE O KM 199+000 AO KM 231+000 NOS MUNÍCIPIOS DE SÃO PEDRO E SANTA MARIA DA SERRA/SP É CARACTERIZADO COMO TRECHO DE PISTA SIMPLES, COM UMA FAIXA DE ROLAMENTO EM CADA SENTIDO.</t>
+  </si>
+  <si>
+    <t>EMPRESA TERCEIRA IRÁ INICIAR A IMPLANTAÇÃO DE UM ACESSO PROVISÓRIO NO DISPOSITIVO DE RETORNO EXISTENTE NA RODOVIA PRESIDENTE CASTELLO BRANCO (SP-280), KM 84+300 – PISTA LESTE. NÃO HAVERÁ NECESSIDADE DE INTERDIÇÃO DA VIA, UMA VEZ QUE O SERVIÇO CONSISTE EXCLUSIVAMENTE NA CRIAÇÃO DE UM ACESSO INTERNO NO RETORNO.</t>
+  </si>
+  <si>
+    <t>INTERVENÇÃO PARA RECURPERAÇÃO DE DRENAGEM, SENDO REALIZADA EM 4 ETAPAS. FASE 01 ESTÁ PREVISTA A INTERDIÇÃO DO ACOSTAMENTO SENTIDO OESTE DA RODOVIA, DE FORMA A PROTEGER A ÁREA DE TRABALHO. FASE 02 ESTÁ PREVISTA A IMPLANTAÇÃO DA CAIXA DE TRANSIÇÃO NO CANTEIRO CENTRAL, SERÁ NECESSÁRIO A INTERDIÇÃO DAS FAIXAS-01, DO SENTIDO LESTE E OESTE, DURANTE O PERÍODO DIURNO, E LIBERADAS NO PERÍODO NOTURNO. FASE 03 ESTÁ PREVISTA A IMPLANTAÇÃO DA TUBULAÇÃO BSTM, SERÁ NECESSÁRIO A INTERDIÇÃO DA FAIXA 02 SENTIDO OESTE. FASE 04 ESTÁ PREVISTA A  IMPLANTAÇÃO DA TUBULAÇÃO BSTM, NESTA ETAPA A FAIXA 01, DA PISTA OESTE DEVERÁ PERMANECER INTERDITADA DURANTE O PERÍODO DIURNO, E LIBERADA DURANTE O PERÍODO NOTURNO.</t>
+  </si>
+  <si>
+    <t>INTERVENÇÃO PARA IMPLANTAÇÃO DE POSTES DE ILUMINAÇÃO SOBRE OS DISPOSITIVOS NEW JERSEY DE CONCRETO QUE DIVIDEM AS PISTAS. TRATA-SE DA INSTALAÇÃO DE QUADROS ELÉTRICOS, LANÇAMENTO DE CABOS E IMPLANTAÇÃO DE POSTES COM LUMINÁRIAS LED NO CANTEIRO CENTRAL E NA MARGINAL DA RODOVIA.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA COMPOSTA POR QUATRO FASES, COM INTERDIÇÕES CONTROLADAS NO QUILÔMETRO 124+100 EM AMBOS OS SENTIDOS DA RODOVIA RAPOSO TAVARES – SP270 PARA VIABILIZAR OBRA DE RECUPERAÇÃO DE DRENAGEM.</t>
+  </si>
+  <si>
+    <t>OS SERVIÇOS ESTÃO PREVISTOS PARA OCORREREM NO PERÍODO DE 07/03/2026 A 15/07/2026 DURANTE 24H00. PARA VIABILIZAR AS ATIVIDADES SE FAZ NECESSÁRIO DESVIAR O TRÁFEGO DA PISTA LESTE PARA A PISTA OESTE NA FAIXA 01 DE ROLAMENTO, FICANDO O TRECHO DA OBRA OPERANDO EM PISTA SIMPLES NA VIA DA PISTA OESTE.</t>
   </si>
   <si>
     <t>OBRA DE RECAPEAMENTO DA RODOVIA SP330 (RODOVIA ANHANGUERA), ENTRE O TRECHO DE CORDEIRÓPOLIS (KM 158+500) A SANTA RITA DO PASSA QUATRO (KM 240+500)._x000D_
 OS SERVIÇOS SERÃO REALIZADOS EM TODAS AS FAIXAS DE ROLAMENTO, PRAÇAS DE PEDÁGIO, MARGINAIS E DISPOSITIVOS_x000D_
 DE RETORNO SOB RESPONSABILIDADE DA CONCESSIONÁRIA INTERVIAS.</t>
   </si>
   <si>
-    <t>O EVENTO INTERDIÇÃO PARA TRAVESSIA DE CABOS DE REDE DE ENERGIA (CONCESSIONÁRIA DE ENERGIA) SERÁ REALIZADO NA RODOVIA ANHANGUERA – SP330 KM 294+105, CRAVINHOS - SP, NO DIA 08 DE FEVEREIRO DE 2026, COM INÍCIO PREVISTO PARA AS 08H00 E TÉRMINO PREVISTO PARA AS 15H00, SENDO QUE A INTERDIÇÃO DO FLUXO DAS FAIXAS DE ROLAMENTO OCORRERÁ EM 03 ETAPAS DE 10 MINUTOS: A PRIMEIRA PARADA PREVISTA PARA AS 10H00 ATÉ 10H10, E A  SEGUNDA PARADA PREVISTA PARA AS 10H30 ATÉ 10H40 E A TERCEIRA PARADA PARA AS 11H00 ATÉ 11H10.</t>
-[...6 lines deleted...]
-  <si>
     <t>INTERDIÇÃO DO DISPOSITIVO DE RETORNO NO QUILÔMETRO 282+740 DA RODOVIA PRES. CASTELLO BRANCO – SP280 PARA VIABILIZAR ADEQUAÇÃO DO GABARITO VERTICAL DA OAE. EM DECORRÊNCIA DESSA INTERVENÇÃO, AS ALÇAS DE ACESSO E SAÍDA DO RETORNO DEVERÃO SER DEMOLIDAS E POSTERIORMENTE RECONSTRUÍDAS. DURANTE A EXECUÇÃO DOS SERVIÇOS, HAVERÁ NECESSIDADE DE INTERDIÇÃO TOTAL DO LOCAL.</t>
   </si>
   <si>
     <t>INÍCIO DAS ATIVIDADES DE IMPLANTAÇÃO DO DISPOSITIVO DE ACESSO E RETORNO NO KM 244+830._x000D_
 PARA EXECUÇÃO DAS ATIVIDADES SERÁ REALIZADA A IMPLANTAÇÃO DE DESVIO PERMANENTE DE TRÂNSITO (DURANTE A EXECUÇÃO DAS OBRAS) ENTRE OS KMS 244+300 E 245+200.</t>
   </si>
   <si>
     <t>A OBRA DE RECUPERAÇÃO ESTÁ PROGRAMADA PARA SER EXECUTADA ENTRE OS KM 43+000 E KM 46+000 PISTA EXTERNA. DIANTE A INTERFERÊNCIA AO TRÁFEGO CAUSADA PELA EXECUÇÃO DA OBRA, A CONCESSIONÁRIA ADOTARÁ ESQUEMAS ESPECIAIS, VISANDO ATENDER OS USUÁRIOS COM EXCELÊNCIA. _x000D_
 PERÍODO DE INTERDIÇÃO SERÁ DAS 22H00 DE (SEXTA-FEIRA) ATÉ AS 05H00 DA (SEGUNDA-FEIRA).</t>
   </si>
   <si>
-    <t>IMPLANTAÇÃO DE CILCOVIA NA SPI059/150._x000D_
-[...4 lines deleted...]
-  <si>
     <t>EM VIRTUDE DAS OBRAS DE CONSERVAÇÃO E MELHORIA NA VICINAL GRT 010 (FORA DO TRECHO DE CONCESSÃO) E DE RESPONSABILIDADE DE PREFEITURA MUNICIPAL DE GUARANTÃ, CONFORME OFICIO ANEXO, _x000D_
 FOI SOLICITADO EM CARÁTER EMERGENCIAL, A INTERDIÇÃO DO ACESSO AO MUNICÍPIO, NA ALTURA DO KM 416 (SPD ROTATÓRIA DA PISTA LESTE). SERÁ NECESSÁRIO REALIZAR A INTERDIÇÃO DO ACESSO QUE SE ENCONTRA NO SENTIDO LESTE DO SPD 416. A OBRA ESTÁ PREVISTA COM DURAÇÃO DE 60 DIAS.</t>
   </si>
   <si>
-    <t>O EVENTO INTERDIÇÃO PARA TRAVESSIA DE CABOS DE REDE DE ENERGIA (CONCESSIONÁRIA DE ENERGIA) SERÁ REALIZADO NA RODOVIA ANHANGUERA – SP328 KM 294+746, CRAVINHOS - SP, NO DIA 28 DE FEVEREIRO DE 2026, COM INÍCIO PREVISTO PARA AS 09H00 E TÉRMINO PREVISTO PARA AS 16H00, SENDO EFETUADO 02 PARALIZAÇÕES NO TRÁFEGO, A 1ª PARADA DAS 10H ÀS 10H10 E A 2ªPARADA DAS 10H30 ÀS 10H40.</t>
-[...1 lines deleted...]
-  <si>
     <t>PLANO OPERACIONAL PARA A INTERVENÇÃO NA PISTA E ACOSTAMENTO SENTIDOS NORTE E SUL, COM A UTILIZAÇÃO DE SINALIZAÇÃO DO TIPO “PARE E SIGA” EVENTUAIS PARA A EXECUÇÃO DOS SERVIÇOS DE INTERVENÇÃO DE PAVIMENTO DA SP-352 DO KM 162+540 AO KM 185+171.</t>
-  </si>
-[...2 lines deleted...]
-OS SERVIÇOS ESTÃO PREVISTOS PARA OCORREREM A PARTIR DAS 22H00MIN DO DIA 27/02/2026 ÁS 22H00MIN DO DIA 01/03/2026, COM INTERDIÇÃO DAS FAIXAS 03, 04, 05 E ACOSTAMENTO.</t>
   </si>
   <si>
     <t>OS SERVIÇOS SERÃO EXECUTADOS POR EQUIPES DE TERRAPLENAGEM/PAVIMENTAÇÃO, DRENAGEM, OAE, SINALIZAÇÃO HORIZONTAL E VERTICAL E REMOÇÃO DE INTERFERÊNCIAS. OS SERVIÇOS SERÃO INICIADOS PELO TRECHO DO SEGMENTO 08 (KM 428+800 A 431+400, SENTIDO NORTE)._x000D_
 A SINALIZAÇÃO SERÁ IMPLANTADA DE ACORDO COM A FRENTE DE SERVIÇO. DE MANEIRA GERAL, TEREMOS AS FRENTES DE SERVIÇO PARA A IMPLANTAÇÃO DA 3ª FAIXA NO SENTIDO NORTE, ALÉM DAS EQUIPES DE ALARGAMENTO DE OAES QUE ATUARÃO PONTUALMENTE EM CADA OAE EXISTENTE NO TRECHO.</t>
   </si>
   <si>
     <t>A INTERDIÇÃO DA FAIXA DE ROLAMENTO É NECESSÁRIA PARA EXECUÇÃO DOS SERVIÇOS DE REABILITAÇÃO DO PAVIMENTO, INCLUINDO FRESAGEM, TRATAMENTO DE TRINCAS, IMPRIMAÇÃO, RECOMPOSIÇÃO COM CBUQ E PINTURA DA SINALIZAÇÃO HORIZONTAL.</t>
   </si>
   <si>
     <t>O LOCAL DE IMPLANTAÇÃO SERÁ NO SEGUIMENTO ENTRE O KM 241+800 AO KM 267+700, DA RODOVIA SP310.</t>
   </si>
   <si>
     <t>O LOCAL DE IMPLANTAÇÃO SERÁ INICIADO NO SEGMENTO 6 (KM 446+000 A 444+750, PISTA NORTE E SUL, DA RODOVIA SP310.</t>
   </si>
   <si>
     <t>O LOCAL DE IMPLANTAÇÃO SERÁ INICIADO NO SEGMENTO 08, ENTRE O KM 449+300 A 451+870, PISTA NORTE E SUL, DA RODOVIA SP-310.</t>
   </si>
   <si>
     <t>O LOCAL DE IMPLANTAÇÃO SERÁ INICIADO NO SEGMENTO 07, ENTRE O KM 449+300 A 446+000, PISTA NORTE E SUL, DA RODOVIA SP-310.</t>
   </si>
   <si>
     <t>EROSÃO NO PAVIMENTO PELA ALÇA DE SAÍDA LESTE DA SP280 KM 23+907, COM PROFUNDIDADE DE 20 METROS, CIRCUNFERÊNCIA DE 3 METROS.</t>
   </si>
   <si>
     <t>A ATIVIDADE ESTÁ PREVISTA PARA SER REALIZADA NO PERÍODO DE 23/02/2026 A 30/05/2026 DAS 07H00 ÀS 18H00, COM INTERDIÇÃO DO ACOSTAMENTO PARA VIABILIZAR A IMPLANTAÇÃO DO VIÁRIO DA BASE OPERACIONAL. NÃO HAVERÁ INTERFERÊNCIA COM OS ACESSOS.</t>
   </si>
   <si>
     <t>A ATIVIDADE ESTÁ PREVISTA PARA SER REALIZADA NO PERÍODO DE 23/02/2026 A 30/05/2026 DAS 07H00 ÀS 18H00, COM INTERDIÇÃO DA FAIXA 02 DE ROLAMENTO PARA VIABILIZAR IMPLANTAÇÃO DO VIÁRIO DA BASE OPERACIONAL. NÃO HAVERÁ INTERFERÊNCIA COM OS ACESSOS.</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL ESPECIAL DA OBRA DE DESMONTAGEM DA PRAÇA DE PEDÁGIO DE TAIUVA, DEVIDO A IMPLANTAÇÃO DOS PÓRTICOS FREE FLOW: SP-326 – NORTE 307+820 SP-326 – SUL 307+620._x000D_
 FASE 1 – DESMONTAGEM DE CABINES E ESTRUTURAS DE SUBMARINOS – 12/02/2026 A 16/04/2026_x000D_
 FASE 2 – IÇAMENTO DE TELHAS E VIGAS DE COBERTURA DA PRAÇA – 20/02/2026 A 14/03/2026_x000D_
 FASE 3 – DEMOLIÇÃO DE PILARES – 20/03/2026 A 16/04/2026_x000D_
 FASE 4 – DESMONTAGEM DO PRÉDIO OPERACIONAL/APOIO – 14/03/2026 A 28/03/2026</t>
   </si>
   <si>
-    <t>INTERDIÇÃO TOTAL DE DISPOSITIVO PARA EXECUÇÃO DO ALARGAMENTO DE SUAS OAE’S NO KM 187+118 PARA IMPLANTAÇÃO DE 3ª FAIXA NA SP310. SERÁ EXECUTADO O FECHAMENTO DA PASSAGEM INFERIOR, QUE É UTILIZADA APENAS COMO RETORNO, COM SINALIZAÇÃO VERTICAL E BARREIRAS DE CONCRETO.</t>
-[...1 lines deleted...]
-  <si>
     <t>INTERDIÇÃO DAS GALERIAS DOS TÚNEIS PARA A REALIZAÇÃO DAS OBRAS DE REVITALIZAÇÃO PREVISTAS PARA OS TÚNEIS T01 (KM 75), T02 (KM 76) E T03 (KM 79) DA RODOVIA SP-070 – RODOVIA CARVALHO_x000D_
 PINTO. COM A FINALIDADE DE SE MANTER A RODOVIA DISPONÍVEL PARA OS USUÁRIOS, SERÁ EFETUADA UMA OPERAÇÃO COM FLUXO BIDIRECIONAL NA GALERIA PARALELA À GALERIA INTERDITADA PARA AS OBRAS.</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL ESPECIAL DA OBRA DE DESMONTAGEM DA PRAÇA DE PEDÁGIO DE TAIUVA, DEVIDO A IMPLANTAÇÃO DOS PÓRTICOS FREE FLOW: SP-326 – NORTE 356+876 SP-326 – SUL 356+645.</t>
-  </si>
-[...7 lines deleted...]
-    <t>PLANO OPERACIONAL PARA TRATAR DA MOVIMENTAÇÃO DE LAJES DO CANTEIRO DE VIGAS/LAJES KM 236+000 NORTE (R. JORGE CAMARGO, 61 - SÃO CARLOS, ) AO KM 236+100 NORTE DA OBRA DE INTERVENÇÃO DA SP-310, PASSANDO PELA RODOVIA SP318.</t>
   </si>
   <si>
     <t>PARA A REALIZAÇÃO DAS INTERVENÇÕES NO ACOSTAMENTO DA RODOVIA CÔNEGO DOMÊNICO RANGONI (SP-055), SENTIDO OESTE, ENTRE OS KM 254 E 255, NA REGIÃO DO TÚNEL DO QUILOMBO, SERÁ NECESSÁRIO SOMENTE O BLOQUEIO DO ACOSTAMENTO, PERMANECENDO AS DUAS FAIXAS DE ROLAMENTO TOTALMENTE LIBERADAS PARA O TRÁFEGO DURANTE TODO O PERÍODO DAS OBRAS._x000D_
 AS ATIVIDADES OCORRERÃO PREFERENCIALMENTE NO PERÍODO NOTURNO PARA IMPLANTAÇÃO DE EQUIPAMENTOS DE COMBATE A INCÊNDIO NO INTERIOR DO TÚNEL, COM O OBJETIVO DE MINIMIZAR INTERFERÊNCIAS À FLUIDEZ DO TRÁFEGO E SEGUIR CONFORME AS NECESSIDADES TÉCNICAS DA OBRA._x000D_
 A LIBERAÇÃO DO ACOSTAMENTO OCORRERÁ IMEDIATAMENTE APÓS A CONCLUSÃO DAS ATIVIDADES TODOS OS DIAS, COM PREVISÃO DE EXECUÇÃO ENTRE 22H00 E 06H00.</t>
   </si>
   <si>
-    <t>ESTE PLANO OPERACIONAL TEM COMO OBJETIVO VIABILIZAR A INTERDIÇÃO TOTAL DA RODOVIA SP-300 NO SENTIDO LESTE ENTRE OS KM 483+750 AO 482+550 DURANTE O PERÍODO DE EXECUÇÃO DAS OBRAS DE _x000D_
-[...4 lines deleted...]
-  <si>
     <t>OS SERVIÇOS DE DESVIO DE EIXO E READEQUAÇÃO DE SINALIZAÇÃO HORIZONTAL ESTÃO PREVISTOS PARA OCORREREM NOS DIAS 08 E 09/12/2025 A PARTIR DAS 22H00 ÀS 05H00, COM FECHAMENTO DE FAIXA INTERCALADA, SENDO A PRIMEIRA NOITE COM INTERDIÇÃO DA FAIXA 01 E A SEGUNDA NOITE COM INTERDIÇÃO DA FAIXA 02 (EM CASO DE CONDIÇÕES CLIMÁTICAS ADVERSAS ESSAS DATAS PODERÃO SOFRER ALTERAÇÕES). APÓS A CONCLUSÃO DOS SERVIÇOS DE MUDANÇA DE EIXO A PREVISÃO É QUE ESSA CONDIÇÃO SEJA MANTIDA ATÉ O DIA 31/01/2026 DURANTE 24H00.</t>
-  </si>
-[...2 lines deleted...]
-BARREIRA MÓVEL.</t>
   </si>
   <si>
     <t>EXECUÇÃO DAS OBRAS DE CORREÇÃO DAS CURVAS NO TRECHO DE SERRA DA SP-150, INCLUINDO ADEQUAÇÕES GEOMÉTRICAS, MELHORIAS DE SEGURANÇA ENTRE OS KM 41+700 E KM 46+920, ABRANGENDO AS PISTAS SUL E NORTE, CONFORME A NECESSIDADE E EVOLUÇÃO DAS ETAPAS EXECUTIVAS. A CONSERVAÇÃO DE ROTINA SERÁ EXECUTADA PREFERENCIALMENTE AOS SÁBADOS, ALTERNANDO-SE O BLOQUEIO ENTRE PISTA SUL E PISTA NORTE._x000D_
 _x000D_
 LOCALIZAÇÃO DAS INTERVENÇÕES:_x000D_
 SENTIDO SUL (PISTA SUL)_x000D_
 • CURVA 01: KM 41+700_x000D_
 • CURVA 02: KM 44+580_x000D_
 • CURVA 03: KM 46+920_x000D_
 SENTIDO NORTE (PISTA NORTE)_x000D_
 • CURVA 04: KM 44+410_x000D_
 • CURVA 05: KM 43+260_x000D_
 • CURVA 06: KM 41+730</t>
   </si>
   <si>
     <t>INTERDIÇÃO PARA TRAVESSIA DE CABOS DE REDE DE ENERGIA, SERÁ REALIZADO NA RODOVIA SP255 KM 175+500. COM INÍCIO PREVISTO PARA AS 09H E TÉRMINO PREVISTO PARA AS 17H00, COM UMA INTERRUPÇÃO DO TRÁFEGO DAS 14H ÀS 14:30H. SENDO NECESSÁRIO A INTERDIÇÃO DO FLUXO EM AMBOS OS SENTIDOS DA RODOVIA.</t>
   </si>
   <si>
-    <t>DEVIDO A UM SINISTRO DE TRÂNSITO OCORRIDO NO DIA 03 DE FEVEREIRO DE 2025 (SEGUNDA-FEIRA) ÀS 15H24MIN, ONDE O VEÍCULO VOLVO, PERDEU O CONTROLE E CHOCOU-SE INICIALMENTE COM O "SUBMARINO" DA CABINE 4, POSTERIORMENTE, COM A COLUNA DE SUSTENTAÇÃO DA PRAÇA DE PEDÁGIO P1, EM PARELHEIROS, NO KM 50+000 DA PISTA INTERNA, QUE VEIO A COLAPSAR PARCIALMENTE A MARQUISE.</t>
-[...1 lines deleted...]
-  <si>
     <t>CORTE DAS PLACAS A SEREM DEMOLIDAS PARA EVITAR DANOS NAS PLACAS ADJACENTES, DEMOLIÇÃO DAS PLACAS DE CONCRETO, REMOÇÃO DO ENTULHO, LIMPEZA DA CAIXA, REGULARIZAÇÃO DA BASE SE NECESSÁRIO, APLICAÇÃO DE LONA PLÁSTICA PARA EVITAR A PERDA DE ÁGUA, EXECUÇÃO DE FUROS NAS PLACAS EXISTENTES PARA FIXAÇÃO DAS BARRAS DE LIGAÇÃO E DE TRANSFERÊNCIA, APLICAÇÃO DAS BARRAS DE TRANSFERÊNCIA E DE LIGAÇÃO DA ARMAÇÃO DAS PLACAS, APLICAÇÃO DE CONCRETO, ACABAMENTO, CURA QUÍMICA, CURA ÚMIDA, CORTE DAS JUNTAS, LIMPEZA DA PISTA E SINALIZAÇÃO HORIZONTAL.</t>
   </si>
   <si>
     <t>INTERDIÇÃO PROVISÓRIA DE FAIXA DE ROLAMENTO, COM A UTILIZAÇÃO DE SINALIZAÇÃO DO TIPO “PARE E SIGA” PARA A EXECUÇÃO DO SERVIÇO DE REPARO NO PAVIMENTO.</t>
   </si>
   <si>
     <t>OPERAÇÃO DE INTERDIÇÃO DE DISPOSITIVOS DE ACESSO, PARA EXECUÇÃO DE REPARO DE PAVIMENTO. OS SERVIÇOS SERÃO REALIZADOS NA SP330 ENTR E O KM 240+500 E 318+500.</t>
   </si>
   <si>
     <t>O SEGMENTO DA RODOVIA QUE SERÁ EXECUTADO O ALARGAMENTO PARA IMPLANTAÇÃO DA TERCEIRA FAIXA NAS OBRAS DE ARTE DO KM 176+618 DA SP 310 NO MUNÍCIPIO DE RIO CLARO/SP É CARACTERIZADO COMO TRECHO DE PISTA DUPLA, COM DUAS FAIXAS DE ROLAMENTO EM CADA SENTIDO (NORTE E SUL)._x000D_
 O DESVIO DE OBRA SERÁ IMPLANTADO NA REGIÃO DA PASSAGEM INFERIOR DOS DOIS VIADUTOS, ONDE O TRÁFEGO SENTIDO CENTRO X BAIRRO SERÁ MANTIDO E O TRÁFEGO SENTIDO BAIRRO X CENTRO SERÁ DESVIADO PARA A MARGINAL SUL DA SP 310 ACESSANDO O MUNICÍPIO NO TREVO DE ACESSO DO KM 176 “TREVO DA VIVIANI” PELA AVENIDA PRESIDENTE TANCREDO DE ALMEIDA NEVES.</t>
   </si>
   <si>
     <t>O INÍCIO DA OBRA ESTÁ PREVISTO PARA 15/02/2026 COM PREVISÃO DE TÉRMINO EM 15/04/2026 DEPENDENDO DAS CONDIÇÕES CLIMÁTICAS OU OUTROS IMPREVISTOS._x000D_
 A INTERDIÇÃO TOTAL DO DISPOSITIVO SERÁ INFORMADA EM RELEASE PARA A POPULAÇÃO LOCAL COM AS ORIENTAÇÕES. SERÁ IMPLANTADA AS SINALIZAÇÕES PERTINENTES CONTIDAS NO MANUAL DE SINALIZAÇÃO INTERNO DA CART, CONHECIDO E RECONHECIDO POR ESTA RESPEITÁVEL AGÊNCIA. NO KM 07+000 OESTE DA SP 327 SERÁ IMPLANTADA PLACA DE COMUNICAÇÃO QUE O DISPOSITIVO DO KM 07+200.</t>
   </si>
   <si>
-    <t>ESTA OPERAÇÃO REFERE-SE À EXECUÇÃO DE BARREIRA RÍGIDA E CANALETA NO SEGMENTO DA PISTA EXPRESSA LESTE NA ALTURA DO KM 24+000, QUE CONSISTE NO FECHAMENTO TEMPORÁRIO DA FAIXA 4 DA RODOVIA PRESIDENTE CASTELLO BRANCO (SP-280) PARA MOBILIZAÇÃO DE BARREIRAS MÓVEIS QUE FICARÃO TEMPORARIAMENTE PRESERVANDO O LOCAL PARA EXECUÇÃO DAS ATIVIDADES DEFINITIVAS. _x000D_
-[...23 lines deleted...]
-  <si>
     <t>INTERDIÇÃO TOTAL DA PISTA EXPRESSA NO KM 017+400, DIRECIONANDO O TRÁFEGO PARA VIA MARGINAL PARA VIABILIZAR OBRA DE REPARO EM PAVIMENTO FLEXÍVEL ENTRE OS QUILÔMETROS 017+000 AO 012+000 DA PISTA EXPRESSA.</t>
   </si>
   <si>
-    <t>DESVIO DE EIXO SENTIDO LESTE PARA VIABILIZAR OBRA DE DUPLICAÇÃO DA RODOVIA FRANCISCO ALVES NEGRÃO - SP258 ENTRE OS QUILOMETROS 339+260 AO339+530 NO SENTIDO LESTE. SERÁ NECESSÁRIO O DESVIO DE EIXO DA PISTA LESTE PARA FAIXA 01 OESTE, E DA PISTA OESTE PARA FAIXA 02.</t>
-[...4 lines deleted...]
-  <si>
     <t>NOVA SERRA FECHADA PARA AJUSTES DE EQUIPAMENTOS ENTRE SEGUNDA-FEIRA E QUINTA-FEIRA DAS 22H00 ÀS 06H00, TENDO SEXTA-FEIRA, SÁBADO E DOMINGO COM O TRÂNSITO LIBERADO 24H. NO PERÍODO DE FECHAMENTO PARA AS OBRAS NA SERRA NOVA NORTE (SENTIDO SÃO JOSÉ DOS CAMPOS), OS USUÁRIOS DEVERÃO UTILIZAR O TRECHO ANTIGO DA PISTA SUL.</t>
   </si>
   <si>
     <t>DESLOCAMENTO DO EIXO DA RODOVIA SP310 ENTRE O KM 158+820 E KM 159+270, DA PISTA NORTE, NO MUNICÍPIO DE CORDEIRÓPOLIS/SP, PARA VIABILIZAR A EXECUÇÃO DO ALARGAMENTO DA SUA OAE E PERMITIR A CONTINUIDADE DA IMPLANTAÇÃO DAS FAIXAS ADICIONAIS NESTA RODOVIA CONFORME OBRIGAÇÃO CONTRATUAL DA CONCESSIONÁRIA.</t>
   </si>
   <si>
     <t>AS ATIVIDADES ESTÃO PREVISTAS PARA OCORREREM NO PERÍODO DE 24/01/2026 A 12/06/2026, DAS 07H00 ÀS 18H00 COM INTERDIÇÃO DA PISTA DO SENTIDO NORTE E OPERAÇÃO PARE E SIGA OCORRENDO NO SENTIDO SUL.</t>
   </si>
   <si>
     <t>INTERVENÇÃO PARA MANUTENÇÃO DO PAVIMENTO RÍGIDO, SERÁ NECESSÁRIO O FECHAMENTO DE 02 Á 03 FAIXAS DA RODOVIA, POR ATIVIDADE, PARA GARANTIR A SEGURANÇA DOS COLABORADORES QUE ESTARÃO À FRENTE DA MANUTENÇÃO DO PAVIMENTO RÍGIDO, BEM COMO DOS USUÁRIOS DA VIA.</t>
   </si>
   <si>
     <t>PARA EXECUÇÃO DOS SERVIÇOS, SERÁ NECESSÁRIO O FECHAMENTO DA FAIXA DA RODOVIA, POR ATIVIDADE, PARA GARANTIR A SEGURANÇA DOS COLABORADORES QUE ESTARÃO A FRENTE DA MANUTENÇÃO DO PAVIMENTO FLEXÍVEL, BEM COMO DOS USUÁRIOS DA VIA.</t>
   </si>
   <si>
     <t>OPERAÇÃO PARA IÇAMENTO DE TRELIÇA E SALA TÉCNICA NO QUILÔMETRO 124+000, LESTE E OESTE DA RODOVIA BUNJIRO NAKAO – SP250.</t>
-  </si>
-[...1 lines deleted...]
-    <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE EXECUÇÃO DO REFORÇO DE TERRA ARMADA NO KM 075+900, SENTIDO OESTE PARA VIABILIZAR O AVANÇO DA DUPLICAÇÃO NA RODOVIA RAPOSO TAVARES – SP270.</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE DISPOSITIVO NA RODOVIA LUIZ DE QUEIROZ (SP 304) NO KM 169+240 E KM 171+360, NO MUNÍCIPIO DE PIRACICABA/SP._x000D_
 O TRÁFEGO DA RODOVIA SERÁ CANALIZADO PARA A PISTA OESTE NA CONDIÇÃO DE UMA FAIXA DE ROLAMENTO PARA CADA SENTIDO (MÃO DUPLA), ESTA CONDIÇÃO SERÁ NO TRECHO DE OBRAS DOS DISPOSITIVOS. A PISTA LESTE DESTA REGIÃO SERÁ DEMOLIDA EM FUNÇÃO DA IMPLANTAÇÃO DOS NOVOS DISPOSITIVOS. _x000D_
 O SEGMENTO DE RODOVIA QUE INTERLIGA OS DOIS DISPOSITIVOS E NÃO SOFRERÃO INTERVENÇÃO EM FUNÇÃO DAS OBRAS SERÁ MANTIDO EM PISTA DUPLA, OU SEJA, EM SUA CONDIÇÃO ORIGINA</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL ESPECÍFICO PARA INTERDIÇÃO DO ACOSTAMENTO E CANTEIRO CENTRAL ENTRE OS QUILÔMETROS 128+400 AO 131+200, PISTA NORTE E SUL DA RODOVIA ANHANGUERA – SP330 PARA VIABILIZAR IMPLANTAÇÃO DO SISTEMA DE PROTEÇÃO CONTRA PRODUTOS PERIGOSOS.</t>
   </si>
   <si>
-    <t>DEVIDO A EXECUÇÃO DE OBRAS DO COMPLETO DO ALTO TIETÊ, SERÁ NECESSÁRIO O FECHAMENTO DO ACOSTAMENTO ENTRE OS KM 114+150 E KM 114+850 DA PISTA EXTERNA, CONFORME CRONOGRAMA DA CONSTRUTORA (SUJEITO A ALTERAÇÕES CONFORME A NECESSIDADE DA OBRA). _x000D_
-[...2 lines deleted...]
-  <si>
     <t>IMPLANTAÇÃO DE ACESSO A CAMINHO DE SERVIÇO PARA EXECUÇÃO DE OBRAS DO COMPLEXO ALTO TIÊTE (ACESSO PROVISÓRIO). _x000D_
 DEVIDO ÀS OBRAS EM ANDAMENTO PARA A IMPLANTAÇÃO DO COMPLEXO ALTO TIETÊ, TORNA-SE NECESSÁRIA A CRIAÇÃO DE UM ACESSO PROVISÓRIO PELA BAIA LOCALIZADA NO KM 118+000 DA SP-021 – RODOANEL MÁRIO COVAS, PISTA INTERNA, À RUA NAZARÉ PAULISTA, COM POSTERIOR ACESSO À AVENIDA MIGUEL BRADA E À ESTRADA GOVERNADOR MÁRIO COVAS, TENDO COMO DESTINO O CANTEIRO DE OBRAS DO REFERIDO COMPLEXO. _x000D_
 A OBRA NÃO CAUSARÁ INTERFERÊNCIA DIRETA AO TRÁFEGO. NO ENTANTO, EM RESPEITO AO COMPROMISSO COM A SEGURANÇA VIÁRIA E VISANDO MINIMIZAR OS IMPACTOS AO TRÁFEGO E AOS MORADORES DO BAIRRO ESTAÇÃO, AS AÇÕES ESTÃO SENDO REALIZADAS EM CONFORMIDADE COM O QUE FOI ACORDADO JUNTO À DIRETORIA DE ENGENHARIA DE TRÁFEGO DO MUNICÍPIO DE ITAQUAQUECETUBA.</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL ESPECÍFICO PARA INTERDIÇÃO DAS FAIXAS 04, 05 E ACOSTAMENTO ENTRE OS QUILÔMETROS 038+000 AO 042+000, PISTAS NORTE E SUL DA RODOVIA DOS BANDEIRANTES – SP348 PARA VIABILIZAR IMPLANTAÇÃO DE CAIXAS DE PRODUTOS PERIGOSOS.</t>
   </si>
   <si>
-    <t>INTERDIÇÃO PARCIAL DO DISPOSITIVO PARA VIABILIZAR ADEQUAÇÃO DO SISTEMA DE DRENAGEM NA ALÇA DE ACESSO. COMO ROTA ALTERNATIVA OS CLIENTES PODERÃO UTILIZAR OUTROS RAMOS DO PRÓPRIO DISPOSITIVO.</t>
-[...1 lines deleted...]
-  <si>
     <t>PREFEITURA DE ITUVERAVA SOLICITA APOIO DA CONCESSIONÁRIA PARA INTERDIÇÃO DA ALÇA DE ACESSO SP328 KM 475, DEVIDO O ASFALTO DA PONTE DE CIDADE DE DELTA/MG (FORA DO TRECHO) APRESENTAR TRINCAS E RACHADURAS.</t>
   </si>
   <si>
-    <t>INTERDIÇÃO DO ACESSO AO BAIRRO VILA SOROCABANA – MAIRINQUE/SP, LOCALIZADO NO KM 067+200, LESTE DA RODOVIA RAPOSO TAVARES – SP270 PARA VIABILIZAR EXECUÇÃO DAS ALÇAS DE ENTRADA E SAÍDA AO BAIRRO. COMO ROTA ALTERNATIVA, OS CLIENTES DEVERÃO SEGUIR PELA SP270 ATÉ A PRÓXIMA ENTRADA/SAÍDA AO BAIRRO NO KM 066+500,</t>
-[...18 lines deleted...]
-  <si>
     <t>OPERAÇÃO PARE E SIGA VIABILIZANDO SERVIÇOS E OBRAS EM TRECHOS DE PISTA SIMPLES COMO: RECUPERAÇÃO DE PAVIMENTO, PODA DE GRAMA, PODA DE ÁRVORE, RECUPERAÇÃO DE DRENAGEM, RECUPERAÇÃO DE TERRAPLENOS, SINALIZAÇÃO VERTICAL, SINALIZAÇÃO HORIZONTAL, COLETA DE RESÍDUOS, RECUPERAÇÃO DE OAE, REPARO OU IMPLANTAÇÃO DE DEFENSA METÁLICA E DISPOSITIVOS DE SEGURANÇA, SERVIÇOS EMERGENCIAIS DE CONSERVAÇÃO (REMOÇÃO DE CARGA E ESCORREGAMENTOS).</t>
-  </si>
-[...38 lines deleted...]
-    <t>O DESVIO DE TRÁFEGO EM QUE SE TRATA ESTE PLANO OPERACIONAL ESPECÍFICO, SERÁ REALIZADO ATRAVÉS DE UMA AÇÃO DE DESVIO EM AMBOS OS LADOS DA RODOVIA ONDE O SENTIDO PARA TARUMÃ SERÁ DESVIADO PELAS ALÇAS DO DISPOSITIVO PROJETADO E O LADO OPOSTO, SERÁ DESVIADO PELA PISTA EXISTENTE.</t>
   </si>
   <si>
     <t>OBRA DE REPARO EM PAVIMENTO FLEXÍVEL NOS RAMOS A, D E F DO DISPOSITIVO NO QUILÔMETRO 092+161 DA RODOVIA ANHANGUERA – SP330.</t>
   </si>
   <si>
     <t>EM RELAÇÃO A ESTE POE, OS SERVIÇOS SERÃO EXECUTADOS POR EQUIPES DE TERRAPLENAGEM/ PAVIMENTAÇÃO, DRENAGEM, OAE, SINALIZAÇÃO HORIZONTAL E VERTICAL E REMOÇÃO DE INTERFERÊNCIAS. OS SERVIÇOS SERÃO INICIADOS PELO TRECHO DO RAMO 100 E 200 (KM 420 A 421, SENTIDO NORTE).</t>
   </si>
   <si>
     <t>OS SERVIÇOS SERÃO EXECUTADOS POR EQUIPES DE TERRAPLENAGEM/PAVIMENTAÇÃO, DRENAGEM, OAE, SINALIZAÇÃO HORIZONTAL E VERTICAL E REMOÇÃO DE INTERFERÊNCIAS. OS SERVIÇOS SERÃO INICIADOS PELO TRECHO DO SEGMENTO 10 (KM 238+500 A 240+400, AMBOS OS SENTIDOS)._x000D_
 A SINALIZAÇÃO SERÁ IMPLANTADA DE ACORDO COM A FRENTE DE SERVIÇO. DE MANEIRA GERAL, TEREMOS AS FRENTES DE SERVIÇO PARA A IMPLANTAÇÃO DA 3ª FAIXA EM AMBOS OS SENTIDOS, ALÉM DAS EQUIPES DE ALARGAMENTO DE OAES QUE ATUARÃO PONTUALMENTE EM CADA OAE EXISTENTE NO TRECHO.</t>
   </si>
   <si>
     <t>A OBRA É CARACTERIZADA PELA IMPLANTAÇÃO DE 3ª FAIXA DE ROLAMENTO NA SP-310. A IMPLANTAÇÃO SERÁ EXECUTADA NA REGIÃO DO CANTEIRO CENTRAL EM AMBOS OS SENTIDOS, COM OS DEVIDOS ALARGAMENTOS DE OAES NO CANTEIRO CENTRAL.</t>
   </si>
   <si>
-    <t>INTERDIÇÃO DA FAIXA 1 ENTRE OS QUILÔMETROS 167+350 AO KM 167+700 DA PISTA SUL. TAL INTERDIÇÃO COM OPERAÇÃO PARE E SIGA É NECESSÁRIA PARA VIABILIZAR OBRA DE RECUPERAÇÃO DE TALUDE E REPARO EM PAVIMENTO FLEXÍVEL NA RODOVIA TENENTE CELESTINO AMÉRICO – SP079.</t>
-[...1 lines deleted...]
-  <si>
     <t>IMPLANTAÇÃO DE MARGINAIS E FAIXAS ADICIONAIS NA RODOVIA PROFESSOR ZEFERINO VAZ SP 332 DO KM 114 AO 119.</t>
-  </si>
-[...7 lines deleted...]
-APÓS A DEMOLIÇÃO SERÁ IMPLANTADA SINALIZAÇÃO PROVISÓRIA, NO EIXO CENTRAL COM CILINDROS CANALIZADORES DE TRÁFEGO E SINALIZADORES DO TIPO LED. ESTA SINALIZAÇÃO SERÁ MANTIDA ATÉ A LIBERAÇÃO DO TRÁFEGO NA PISTA DUPLICADA, QUANDO SERÁ REMOVIDA E IMPLANTADA A SINALIZAÇÃO COM BARREIRAS NEW JERSEY DEFINITIVAS.</t>
   </si>
   <si>
     <t>OBRA PARA IMPLANTAÇÃO DA ÁREA DE ESCAPE NO KM 45+800 DA PISTA NORTE NA SP-150. AS OBRAS SERÃO REALIZADAS FORA DA PISTA PRINCIPAL, NÃO SENDO NECESSÁRIO FECHAMENTO DE PISTA. PARA A EXECUÇÃO DO PAVIMENTO ASFÁLTICO E ENCAIXE COM A PISTA EXISTENTE HAVERÁ NECESSIDADE DE BLOQUEIO PARCIAL DE APENAS UMA FAIXA. AS ATIVIDADES OCORRERÃO NO PERÍODO DIURNO. NO ENTANTO, EM SITUAÇÕES EXTRAORDINÁRIAS, PODERÁ SER NECESSÁRIO O BLOQUEIO DA PISTA TAMBÉM DURANTE A NOITE.</t>
   </si>
   <si>
     <t>LANÇAMENTO DE VIGAS TRANSVERSINAS NO KM 215+350M DA SP-300. _x000D_
 A OBRA SERÁ REALIZADA COM INÍCIO DOS SERVIÇOS E INTERDIÇÃO TOTAL DA RODOVIA SP300 EM 15/11/2025 E PREVISTA PARA TÉRMINO EM 16/11/2026, COM HORÁRIO DE TRABALHO ENTRE 18H E 06H.</t>
   </si>
   <si>
     <t>O PLANO OPERACIONAL FAZ-SE NECESSÁRIO PARA IMPLANTAÇÃO DA TERCEIRA (3°) FAIXA DE ROLAMENTO NA SP310 – RODOVIA WASHINGTON LUÍS ENTRE O KM 153+520 E 193+550 NO CANTEIRO CENTRAL. PARA ESTA INTERVENÇÃO SERÁ REALIZADO PROVISORIAMENTE O FECHAMENTO DA FAIXA 1 (ESQUERDA) DA VIA.</t>
   </si>
   <si>
     <t>TRÁFEGO INTERROMPIDO PARA CONTINUIDADE DAS OBRAS ENTRE SEGUNDA-FEIRA E QUINTA-FEIRA DAS 22H00 ÀS 06H00, TENDO SEXTA-FEIRA, SÁBADO E DOMINGO COM O TRÂNSITO LIBERADO 24H. NO PERÍODO DE FECHAMENTO PARA AS OBRAS DO CONTORNO NORTE (SENTIDO UBATUBA), OS USUÁRIOS DEVERÃO UTILIZAR O TRECHO ATUALMENTE PERCORRIDO E CONHECIDO, DENTRO DO MUNICÍPIO DE CARAGUATATUBA (SP-055).</t>
   </si>
   <si>
     <t>EM RELAÇÃO A ESTE POE, OS SERVIÇOS SERÃO EXECUTADOS POR EQUIPES DE TERRAPLENAGEM/ PAVIMENTAÇÃO, DRENAGEM, OAE, SINALIZAÇÃO HORIZONTAL E VERTICAL E REMOÇÃO DE INTERFERÊNCIAS. OS SERVIÇOS SERÃO INICIADOS PELO TRECHO DO SEGMENTO 04 (KM 231+830 AO KM 232+900, AMBOS OS SENTIDOS) E SEGMENTO 05 (KM 231+830 AO KM 232+900, AMBOS OS SENTIDOS).</t>
   </si>
   <si>
     <t>INTERDIÇÃO TOTAL DA PISTA EXPRESSA NO KM 098+000, DIRECIONANDO O TRÁFEGO PARA VIA MARGINAL PARA VIABILIZAR OBRA DE REPARO EM PAVIMENTO FLEXÍVEL NA ALTURA DO KM 102 DA PISTA EXPRESSA. A ALÇA DE SAÍDA DA VIA MARGINAL PARA PISTA EXPRESSA NO KM 102 TAMBÉM ESTARÁ INTERDITADA, COM ISSO, O TRÁFEGO RETORNARÁ PARA PISTA EXPRESSA DA SP330 NO DISPOSITIVO DO KM 103+464 OU NO KM 112+200.</t>
-  </si>
-[...5 lines deleted...]
-    <t>A OBRA É CARACTERIZADA PELA CONSTRUÇÃO DA BASE SAU 18. A IMPLANTAÇÃO SERÁ EXECUTADA NA REGIÃO DA FAIXA DE DOMÍNIO NO SENTIDO SUL.</t>
   </si>
   <si>
     <t>O PLANO OPERACIONAL TRATA A SINALIZAÇÃO VERTICAL DA OBRA DE DUPLICAÇÃO DA SP 284, TOTALIZANDO 58,9 QUILÔMETROS DE EXTENSÃO. _x000D_
 O PRAZO PREVISTO PARA O TÉRMINO DA DUPLICAÇÃO DA SP 284 LOTE 01 E LOTE 02 É ABRIL DE 2027. EM RELAÇÃO A ESTE POE, OS SERVIÇOS SERÃO EXECUTADOS POR EQUIPES DE TERRAPLENAGEM/PAVIMENTAÇÃO, DRENAGEM, OAE E SINALIZAÇÃO HORIZONTAL E VERTICAL. _x000D_
 OS SERVIÇOS SERÃO INICIADOS PELO LOTE 01 KM 447+257 AO KM 475+000 EM AMBOS OS SENTIDOS, DEPOIS SE ESTENDENDO AO LOTE 02 KM 520+360 AO KM 551+530.</t>
   </si>
   <si>
     <t>ESTÁ PREVISTO PARA O MÊS DE DEZEMBRO DE 2024 O INÍCIO DAS ATIVIDADES DE DUPLICAÇÃO DA SP333 DO KM 229 AO KM 233 PARA EXECUÇÃO DA NOVA PONTE SOBRE O RIO TIETÊ COM EXTENSÃO TOTAL DE 2400M (MAIOR PONTE DO ESTADO DE SÃO PAULO)._x000D_
 TRATANDO-SE DA DIMENSÃO E PORTE DESTA OBRA, SERÁ NECESSÁRIA A IMPLANTAÇÃO DE CANTEIRO DE OBRAS COM PARTICULARIDADES A FIM DE ATENDER ÀS NECESSIDADES OPERACIONAIS DE EXECUÇÃO DO EMPREENDIMENTO._x000D_
 PARA EXECUÇÃO DAS ATIVIDADES SERÁ REALIZADA A IMPLANTAÇÃO DE RETORNOS OPERACIONAIS À FRENTE DA CENTRAL DE CONCRETO INSTALADA NA OBRA, LOCALIZADA NO KM 233+300, DEVIDAMENTE SINALIZADOS, UTILIZANDO-SE SINALIZAÇÃO E RECURSOS OPERACIONAIS ESPECÍFICOS E REFORÇADOS PARA ESTE FIM._x000D_
 NO PERÍODO FESTIVO DE FINAL DE ANO, DE 20/12/2024 ATÉ 06/01/2025 E EM PERÍODOS DE FERIADOS E DATAS ESPECIAIS AO LONGO DOS ANOS, CONFORME DIRETRIZES DA PMRV, NÃO SERÃO REALIZADAS ATIVIDADES RELACIONADAS À ENTRADA E SAÍDA DE VEÍCULOS DO LOCAL.</t>
   </si>
   <si>
     <t>INTERDIÇÃO DO DISPOSITIVO DE RETORNO DO QUILÔMETRO 049+661, PISTA NORTE E SUL DA RODOVIA DOS BANDEIRANTES – SP348 PARA VIABILIZAR EXECUÇÃO DO ALARGAMENTO DA OAE._x000D_
 O DISPOSITIVO ESTÁ PREVISTO PARA FICAR INTERDITADO ENTRE OS DIAS 20/08/2025 E 01/07/2026 DURANTE 24H00 PARA VIABILIZAR EXECUÇÃO DO ALARGAMENTO DA OAE. COMO ROTA ALTERNATIVA, PARA OS VEÍCULOS_x000D_
 QUE SEGUEM PELA PISTA SUL PARA RETORNAR PARA PISTA NORTE, DEVEM UTILIZAR O DISPOSITIVO DO KM 045+830, JÁ PARA OS VEÍCULOS QUE SEGUEM PELA PISTA NORTE PARA RETORNAR PARA PISTA SUL, DEVEM UTILIZAR O DISPOSITIVO DO KM 060+427.</t>
   </si>
   <si>
     <t>INTERVENÇÃO NA PISTA E ACOSTAMENTO SENTIDOS LESTE E OESTE, PARA A EXECUÇÃO DO SERVIÇO DE DUPLICAÇÃO DA SP-191 DO KM 52+700 AO KM 70+200, E IMPLANTAÇÃO DO NOVO DISPOSITIVO NO KM 57+300._x000D_
 DURANTE A EXECUÇÃO DE SERVIÇOS DE ENCAIXE DE PAVIMENTOS NOVOS COM O EXISTENTE E IMPLANTAÇÃO DE BARREIRAS DE CONCRETO, SENDO NECESSÁRIAS INTERDIÇÕES PONTUAIS, COM OPERAÇÕES DO TIPO “SIGA-PARE”, QUE SERÃO INFORMADAS PREVIAMENTE NAS PROGRAMAÇÕES A SEREM ENVIADAS SEMANALMENTE.</t>
-  </si>
-[...1 lines deleted...]
-    <t>O SEGMENTO DA RODOVIA QUE SERÁ EXECUTADA A OBRA DE DUPLICAÇÃO DA RODOVIA GERALDO DE BARROS (SP304) ENTRE O KM 199+000 AO KM 231+000 NOS MUNÍCIPIOS DE SÃO PEDRO E SANTA MARIA DA SERRA/SP É CARACTERIZADO COMO TRECHO DE PISTA SIMPLES, COM UMA FAIXA DE ROLAMENTO EM CADA SENTIDO.</t>
   </si>
   <si>
     <t>INTERDIÇÃO DA FAIXA 01 ENTRE OS QUILÔMETROS 003+000 AO 006+500, PISTA EXTERNA DA RODOVIA RODOANEL MARIO COVAS – SP021 PARA VIABILIZAR IMPLANTAÇÃO DE FAIXA ADICIONAL ENTRE_x000D_
 OS KM 003+500 AO 005+930._x000D_
 A INTERDIÇÃO DA FAIXA 01 ENTRE OS KM 003+000 AO 006+500 PISTA EXTERNA DA SP021 ESTÁ PREVISTA PARA OCORRER ENTRE 20/06/2025 E 20/06/2026 DURANTE 24H00. TAL INTERDIÇÃO É NECESSÁRIA PARA_x000D_
 VIABILIZAR AS ATIVIDADE DE IMPLANTAÇÃO DE FAIXA ADICIONAL ENTRE OS KM 003+500 AO 005+930 PELA PISTA EXTERNA. COMO MEDIDA COMPENSATÓRIA PARA NÃO IMPACTAR A FLUIDEZ NO LOCAL, SERÁ_x000D_
 DISPONIBILIZADO O USO DO ACOSTAMENTO AO TRÁFEGO PELO KM 3+500 AO KM 4+900 PISTA EXTERNA DA SP021 PARA ABSORVER O FLUXO ORIUNDO DA SP348 PISTA SUL.</t>
   </si>
   <si>
-    <t>A OBRA É CARACTERIZADA PELA IMPLANTAÇÃO DE ACESSO A VIAS MARGINAIS, PASSEIOS E CICLOVIAS EM PARALELO A SP310. _x000D_
-[...14 lines deleted...]
-  <si>
     <t>DESVIO DE TRÁFEGO DO RAMO D (SAÍDA DA SP348, NORTE COM ACESSO À SP330, NORTE) PARA PISTA MARGINAL, LOCALIZADO NO QUILÔMETRO 048+700 DA RODOVIA ANHANGUERA – SP330 PARA VIABILIZAR OBRA DE REPARO EM PAVIMENTO FLEXÍVEL.</t>
   </si>
   <si>
     <t>DESVIO DE TRÁFEGO DA ALÇA DE SAÍDA DA RODOVIA DOM PEDRO – SP065 PARA PISTA MARGINAL SUL, LOCALIZADA NO QUILÔMETRO 103+850 DA RODOVIA ANHANGUERA – SP330 PARA VIABILIZAR OBRA DE REPARO EM PAVIMENTO FLEXÍVEL.</t>
   </si>
   <si>
-    <t>IMPLANTAÇÃO DAS BASE SAU PARA CONCESSIONÁRIA ECOVIAS RAPOSO CASTELO.</t>
-[...1 lines deleted...]
-  <si>
     <t>PLANO OPERACIONAL ESPECÍFICO PARA VIABILIZAR 5ª INTERVENÇÃO DO PAVIMENTO EM TODO TRECHO DA RODOVIA ANHANGUERA.</t>
   </si>
   <si>
     <t>5ª INTERVENÇÃO DO PAVIMENTO EM TODO TRECHO DA RODOVIA ADALBERTO PANZAN.</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL ESPECÍFICO PARA VIABILIZAR 5ª INTERVENÇÃO DO PAVIMENTO EM TODO TRECHO DA RODOVIA DOM GABRIEL PAULINO BUENO COUTO.</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL ESPECÍFICO PARA VIABILIZAR 5ª INTERVENÇÃO DO PAVIMENTO EM TODO TRECHO DA RODOVIA DOS BANDEIRANTES.</t>
   </si>
   <si>
-    <t>INTERVENÇÃO DE LONGA DURAÇÃO OAE DO KM 26+380 OESTE TREVO BARUERI COM INTERDIÇÃO DO LADO SUL DA OAE PARA VIABILIZAR O SEU PROLONGAMENTO._x000D_
-[...2 lines deleted...]
-  <si>
     <t>DESVIO DE TRÁFEGO DA PISTA EXPRESSA PARA PISTA MARGINAL NO QUILÔMETRO 085+500, PISTA NORTE DA RODOVIA ANHANGUERA – SP330 PARA VIABILIZAR REPARO DE PAVIMENTO NO KM 085+500  ATÉ KM 087+850 DA VIA EXPRESSA. COM RETORNO A PISTA EXPRESSA NO QUILÔMETRO 087+850 DA SP330.</t>
-  </si>
-[...4 lines deleted...]
-    <t>RECUPERAÇÃO DE PAVIMENTO NOS DISPOSITIVOS DOS QUILÔMETROS 064+900, 071+253 E 073+000 DA RODOVIA ANHANGUERA – SP330.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -3541,51 +3645,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T132"/>
+  <dimension ref="A1:T139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -3614,6584 +3718,6904 @@
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="D2" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="E2" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="F2" t="s">
-        <v>340</v>
+        <v>360</v>
       </c>
       <c r="G2" t="s">
-        <v>384</v>
+        <v>412</v>
       </c>
       <c r="H2" t="s">
-        <v>497</v>
+        <v>412</v>
       </c>
       <c r="I2" t="s">
-        <v>575</v>
+        <v>605</v>
       </c>
       <c r="J2" t="s">
-        <v>669</v>
+        <v>698</v>
       </c>
       <c r="K2" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L2" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M2" t="s">
-        <v>711</v>
+        <v>743</v>
       </c>
       <c r="N2" t="s">
-        <v>714</v>
+        <v>746</v>
       </c>
       <c r="P2" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>834</v>
+        <v>760</v>
       </c>
       <c r="T2" t="s">
-        <v>902</v>
+        <v>929</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="D3" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="E3" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="F3" t="s">
-        <v>341</v>
+        <v>360</v>
       </c>
       <c r="G3" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
       <c r="H3" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
       <c r="I3" t="s">
-        <v>576</v>
+        <v>605</v>
+      </c>
+      <c r="J3" t="s">
+        <v>698</v>
       </c>
       <c r="K3" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L3" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M3" t="s">
-        <v>711</v>
+        <v>743</v>
       </c>
       <c r="N3" t="s">
-        <v>715</v>
+        <v>747</v>
       </c>
       <c r="P3" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>760</v>
       </c>
       <c r="T3" t="s">
-        <v>903</v>
+        <v>930</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="D4" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="E4" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="F4" t="s">
-        <v>340</v>
+        <v>361</v>
       </c>
       <c r="G4" t="s">
-        <v>386</v>
+        <v>414</v>
       </c>
       <c r="H4" t="s">
-        <v>498</v>
+        <v>523</v>
       </c>
       <c r="I4" t="s">
-        <v>577</v>
+        <v>606</v>
       </c>
       <c r="J4" t="s">
-        <v>577</v>
+        <v>699</v>
       </c>
       <c r="K4" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L4" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M4" t="s">
-        <v>711</v>
+        <v>744</v>
       </c>
       <c r="N4" t="s">
-        <v>714</v>
+        <v>748</v>
       </c>
       <c r="P4" t="s">
-        <v>729</v>
-[...5 lines deleted...]
-        <v>808</v>
+        <v>760</v>
       </c>
       <c r="T4" t="s">
-        <v>904</v>
+        <v>931</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="D5" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="E5" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="F5" t="s">
-        <v>342</v>
+        <v>362</v>
       </c>
       <c r="G5" t="s">
-        <v>387</v>
+        <v>415</v>
       </c>
       <c r="H5" t="s">
-        <v>387</v>
+        <v>524</v>
       </c>
       <c r="I5" t="s">
-        <v>578</v>
+        <v>607</v>
       </c>
       <c r="J5" t="s">
-        <v>583</v>
+        <v>700</v>
       </c>
       <c r="K5" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L5" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M5" t="s">
-        <v>712</v>
+        <v>745</v>
       </c>
       <c r="N5" t="s">
-        <v>716</v>
+        <v>749</v>
       </c>
       <c r="P5" t="s">
-        <v>730</v>
+        <v>760</v>
       </c>
       <c r="T5" t="s">
-        <v>905</v>
+        <v>932</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="D6" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="E6" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="F6" t="s">
-        <v>343</v>
+        <v>363</v>
       </c>
       <c r="G6" t="s">
-        <v>388</v>
+        <v>416</v>
       </c>
       <c r="H6" t="s">
-        <v>499</v>
+        <v>525</v>
       </c>
       <c r="I6" t="s">
-        <v>579</v>
+        <v>606</v>
       </c>
       <c r="J6" t="s">
-        <v>670</v>
+        <v>701</v>
       </c>
       <c r="K6" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L6" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M6" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N6" t="s">
-        <v>717</v>
+        <v>749</v>
       </c>
       <c r="P6" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>761</v>
       </c>
       <c r="T6" t="s">
-        <v>906</v>
+        <v>933</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D7" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="E7" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="F7" t="s">
-        <v>344</v>
+        <v>364</v>
       </c>
       <c r="G7" t="s">
-        <v>389</v>
+        <v>417</v>
       </c>
       <c r="H7" t="s">
-        <v>500</v>
+        <v>526</v>
       </c>
       <c r="I7" t="s">
-        <v>580</v>
+        <v>608</v>
       </c>
       <c r="J7" t="s">
-        <v>671</v>
+        <v>702</v>
       </c>
       <c r="K7" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L7" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M7" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N7" t="s">
-        <v>714</v>
+        <v>747</v>
       </c>
       <c r="P7" t="s">
-        <v>732</v>
+        <v>762</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>829</v>
+      </c>
+      <c r="R7" t="s">
+        <v>829</v>
       </c>
       <c r="S7" t="s">
-        <v>837</v>
+        <v>867</v>
       </c>
       <c r="T7" t="s">
-        <v>907</v>
+        <v>934</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="D8" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="E8" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="F8" t="s">
-        <v>344</v>
+        <v>365</v>
       </c>
       <c r="G8" t="s">
-        <v>390</v>
+        <v>418</v>
       </c>
       <c r="H8" t="s">
-        <v>390</v>
+        <v>527</v>
       </c>
       <c r="I8" t="s">
-        <v>581</v>
+        <v>609</v>
       </c>
       <c r="J8" t="s">
-        <v>601</v>
+        <v>699</v>
       </c>
       <c r="K8" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L8" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M8" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N8" t="s">
-        <v>714</v>
+        <v>749</v>
       </c>
       <c r="P8" t="s">
-        <v>729</v>
-[...5 lines deleted...]
-        <v>838</v>
+        <v>763</v>
       </c>
       <c r="T8" t="s">
-        <v>908</v>
+        <v>935</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D9" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="E9" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="F9" t="s">
-        <v>345</v>
+        <v>366</v>
       </c>
       <c r="G9" t="s">
-        <v>391</v>
+        <v>419</v>
       </c>
       <c r="H9" t="s">
-        <v>501</v>
+        <v>528</v>
       </c>
       <c r="I9" t="s">
-        <v>582</v>
+        <v>606</v>
       </c>
       <c r="J9" t="s">
-        <v>672</v>
+        <v>606</v>
       </c>
       <c r="K9" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L9" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M9" t="s">
-        <v>712</v>
+        <v>745</v>
       </c>
       <c r="N9" t="s">
-        <v>715</v>
+        <v>750</v>
       </c>
       <c r="P9" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>761</v>
       </c>
       <c r="R9" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="T9" t="s">
-        <v>909</v>
+        <v>936</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="D10" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="E10" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="F10" t="s">
-        <v>346</v>
+        <v>366</v>
       </c>
       <c r="G10" t="s">
-        <v>392</v>
+        <v>420</v>
       </c>
       <c r="H10" t="s">
-        <v>392</v>
+        <v>529</v>
       </c>
       <c r="I10" t="s">
-        <v>583</v>
+        <v>610</v>
       </c>
       <c r="J10" t="s">
-        <v>673</v>
+        <v>703</v>
       </c>
       <c r="K10" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L10" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M10" t="s">
-        <v>712</v>
+        <v>745</v>
       </c>
       <c r="N10" t="s">
-        <v>718</v>
+        <v>751</v>
       </c>
       <c r="P10" t="s">
-        <v>733</v>
-[...5 lines deleted...]
-        <v>811</v>
+        <v>764</v>
+      </c>
+      <c r="S10" t="s">
+        <v>868</v>
       </c>
       <c r="T10" t="s">
-        <v>910</v>
+        <v>937</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="D11" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="E11" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="F11" t="s">
-        <v>343</v>
+        <v>367</v>
       </c>
       <c r="G11" t="s">
-        <v>393</v>
+        <v>421</v>
       </c>
       <c r="H11" t="s">
-        <v>393</v>
+        <v>530</v>
       </c>
       <c r="I11" t="s">
-        <v>584</v>
+        <v>611</v>
       </c>
       <c r="J11" t="s">
-        <v>674</v>
+        <v>704</v>
       </c>
       <c r="K11" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L11" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M11" t="s">
-        <v>712</v>
+        <v>744</v>
       </c>
       <c r="N11" t="s">
-        <v>716</v>
+        <v>749</v>
       </c>
       <c r="P11" t="s">
-        <v>734</v>
+        <v>765</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>830</v>
       </c>
       <c r="T11" t="s">
-        <v>911</v>
+        <v>938</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D12" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="E12" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="F12" t="s">
-        <v>347</v>
+        <v>367</v>
       </c>
       <c r="G12" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="H12" t="s">
-        <v>502</v>
+        <v>531</v>
       </c>
       <c r="I12" t="s">
-        <v>585</v>
+        <v>612</v>
       </c>
       <c r="J12" t="s">
-        <v>675</v>
+        <v>613</v>
       </c>
       <c r="K12" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L12" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M12" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N12" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>749</v>
       </c>
       <c r="P12" t="s">
-        <v>730</v>
+        <v>766</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>831</v>
+      </c>
+      <c r="R12" t="s">
+        <v>842</v>
       </c>
       <c r="S12" t="s">
-        <v>840</v>
+        <v>869</v>
       </c>
       <c r="T12" t="s">
-        <v>912</v>
+        <v>939</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D13" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="E13" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="F13" t="s">
-        <v>348</v>
+        <v>368</v>
       </c>
       <c r="G13" t="s">
-        <v>392</v>
+        <v>423</v>
       </c>
       <c r="H13" t="s">
-        <v>503</v>
+        <v>423</v>
       </c>
       <c r="I13" t="s">
-        <v>586</v>
+        <v>613</v>
       </c>
       <c r="J13" t="s">
-        <v>670</v>
+        <v>705</v>
       </c>
       <c r="K13" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L13" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M13" t="s">
-        <v>712</v>
+        <v>745</v>
       </c>
       <c r="N13" t="s">
-        <v>717</v>
+        <v>752</v>
       </c>
       <c r="P13" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>761</v>
+      </c>
+      <c r="R13" t="s">
+        <v>843</v>
       </c>
       <c r="T13" t="s">
-        <v>913</v>
+        <v>940</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="D14" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="E14" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="F14" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
       <c r="G14" t="s">
-        <v>392</v>
+        <v>424</v>
       </c>
       <c r="H14" t="s">
-        <v>392</v>
+        <v>532</v>
       </c>
       <c r="I14" t="s">
-        <v>587</v>
+        <v>614</v>
       </c>
       <c r="J14" t="s">
-        <v>676</v>
+        <v>614</v>
       </c>
       <c r="K14" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L14" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M14" t="s">
-        <v>712</v>
+        <v>745</v>
       </c>
       <c r="N14" t="s">
-        <v>718</v>
+        <v>750</v>
       </c>
       <c r="P14" t="s">
-        <v>730</v>
+        <v>761</v>
       </c>
       <c r="T14" t="s">
-        <v>914</v>
+        <v>941</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="D15" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="E15" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="F15" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="G15" t="s">
-        <v>395</v>
+        <v>425</v>
       </c>
       <c r="H15" t="s">
-        <v>504</v>
+        <v>533</v>
       </c>
       <c r="I15" t="s">
-        <v>588</v>
+        <v>615</v>
       </c>
       <c r="J15" t="s">
-        <v>588</v>
+        <v>698</v>
       </c>
       <c r="K15" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L15" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M15" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N15" t="s">
-        <v>714</v>
+        <v>747</v>
       </c>
       <c r="P15" t="s">
-        <v>729</v>
+        <v>767</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>832</v>
       </c>
       <c r="R15" t="s">
-        <v>809</v>
+        <v>832</v>
       </c>
       <c r="S15" t="s">
-        <v>842</v>
+        <v>870</v>
       </c>
       <c r="T15" t="s">
-        <v>915</v>
+        <v>942</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="D16" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E16" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="F16" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="G16" t="s">
-        <v>396</v>
+        <v>426</v>
       </c>
       <c r="H16" t="s">
-        <v>505</v>
+        <v>465</v>
       </c>
       <c r="I16" t="s">
-        <v>589</v>
+        <v>616</v>
       </c>
       <c r="J16" t="s">
-        <v>671</v>
+        <v>698</v>
       </c>
       <c r="K16" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L16" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M16" t="s">
-        <v>711</v>
+        <v>743</v>
       </c>
       <c r="N16" t="s">
-        <v>714</v>
+        <v>749</v>
       </c>
       <c r="P16" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>768</v>
       </c>
       <c r="S16" t="s">
-        <v>843</v>
+        <v>871</v>
       </c>
       <c r="T16" t="s">
-        <v>916</v>
+        <v>943</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="D17" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E17" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="F17" t="s">
-        <v>347</v>
+        <v>369</v>
       </c>
       <c r="G17" t="s">
-        <v>397</v>
+        <v>427</v>
       </c>
       <c r="H17" t="s">
-        <v>506</v>
+        <v>427</v>
       </c>
       <c r="I17" t="s">
-        <v>588</v>
+        <v>617</v>
+      </c>
+      <c r="J17" t="s">
+        <v>706</v>
       </c>
       <c r="K17" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L17" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M17" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N17" t="s">
-        <v>719</v>
+        <v>753</v>
       </c>
       <c r="P17" t="s">
-        <v>736</v>
+        <v>769</v>
       </c>
       <c r="R17" t="s">
-        <v>812</v>
+        <v>844</v>
+      </c>
+      <c r="S17" t="s">
+        <v>872</v>
       </c>
       <c r="T17" t="s">
-        <v>917</v>
+        <v>944</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="D18" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="E18" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="F18" t="s">
-        <v>352</v>
+        <v>370</v>
       </c>
       <c r="G18" t="s">
-        <v>398</v>
+        <v>428</v>
       </c>
       <c r="H18" t="s">
-        <v>507</v>
+        <v>428</v>
       </c>
       <c r="I18" t="s">
-        <v>590</v>
+        <v>612</v>
       </c>
       <c r="J18" t="s">
-        <v>677</v>
+        <v>707</v>
       </c>
       <c r="K18" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L18" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M18" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N18" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>750</v>
       </c>
       <c r="R18" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="T18" t="s">
-        <v>918</v>
+        <v>945</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="D19" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="E19" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="F19" t="s">
-        <v>343</v>
+        <v>370</v>
       </c>
       <c r="G19" t="s">
-        <v>399</v>
+        <v>429</v>
       </c>
       <c r="H19" t="s">
-        <v>508</v>
+        <v>429</v>
       </c>
       <c r="I19" t="s">
-        <v>590</v>
+        <v>605</v>
       </c>
       <c r="J19" t="s">
-        <v>674</v>
+        <v>708</v>
       </c>
       <c r="K19" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L19" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M19" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N19" t="s">
-        <v>716</v>
+        <v>750</v>
       </c>
       <c r="P19" t="s">
-        <v>738</v>
+        <v>770</v>
       </c>
       <c r="R19" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="T19" t="s">
-        <v>919</v>
+        <v>946</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="D20" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E20" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="F20" t="s">
-        <v>343</v>
+        <v>365</v>
       </c>
       <c r="G20" t="s">
-        <v>400</v>
+        <v>430</v>
       </c>
       <c r="H20" t="s">
-        <v>509</v>
+        <v>484</v>
       </c>
       <c r="I20" t="s">
-        <v>591</v>
+        <v>618</v>
       </c>
       <c r="J20" t="s">
-        <v>674</v>
+        <v>709</v>
       </c>
       <c r="K20" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L20" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M20" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N20" t="s">
-        <v>716</v>
+        <v>746</v>
       </c>
       <c r="P20" t="s">
-        <v>739</v>
+        <v>771</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>833</v>
       </c>
       <c r="R20" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>833</v>
       </c>
       <c r="T20" t="s">
-        <v>919</v>
+        <v>947</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="D21" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E21" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="F21" t="s">
-        <v>352</v>
+        <v>371</v>
       </c>
       <c r="G21" t="s">
-        <v>401</v>
+        <v>427</v>
       </c>
       <c r="H21" t="s">
-        <v>510</v>
+        <v>427</v>
       </c>
       <c r="I21" t="s">
-        <v>592</v>
+        <v>619</v>
       </c>
       <c r="J21" t="s">
-        <v>678</v>
+        <v>710</v>
       </c>
       <c r="K21" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L21" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M21" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N21" t="s">
-        <v>714</v>
+        <v>753</v>
       </c>
       <c r="P21" t="s">
-        <v>740</v>
+        <v>772</v>
+      </c>
+      <c r="R21" t="s">
+        <v>845</v>
       </c>
       <c r="S21" t="s">
-        <v>846</v>
+        <v>873</v>
       </c>
       <c r="T21" t="s">
-        <v>920</v>
+        <v>948</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="D22" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E22" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="F22" t="s">
-        <v>352</v>
+        <v>372</v>
       </c>
       <c r="G22" t="s">
-        <v>402</v>
+        <v>431</v>
       </c>
       <c r="H22" t="s">
-        <v>404</v>
+        <v>431</v>
       </c>
       <c r="I22" t="s">
-        <v>593</v>
+        <v>619</v>
       </c>
       <c r="J22" t="s">
-        <v>677</v>
+        <v>710</v>
       </c>
       <c r="K22" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L22" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M22" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N22" t="s">
-        <v>714</v>
+        <v>750</v>
       </c>
       <c r="P22" t="s">
-        <v>740</v>
+        <v>772</v>
       </c>
       <c r="S22" t="s">
-        <v>847</v>
+        <v>873</v>
       </c>
       <c r="T22" t="s">
-        <v>921</v>
+        <v>949</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="D23" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="E23" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="F23" t="s">
-        <v>352</v>
+        <v>373</v>
       </c>
       <c r="G23" t="s">
-        <v>403</v>
+        <v>432</v>
       </c>
       <c r="H23" t="s">
-        <v>511</v>
+        <v>534</v>
       </c>
       <c r="I23" t="s">
-        <v>594</v>
+        <v>620</v>
       </c>
       <c r="J23" t="s">
-        <v>677</v>
+        <v>711</v>
       </c>
       <c r="K23" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L23" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M23" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N23" t="s">
-        <v>714</v>
+        <v>746</v>
       </c>
       <c r="P23" t="s">
-        <v>741</v>
+        <v>773</v>
       </c>
       <c r="S23" t="s">
-        <v>848</v>
+        <v>874</v>
       </c>
       <c r="T23" t="s">
-        <v>922</v>
+        <v>950</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="D24" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="E24" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="F24" t="s">
-        <v>352</v>
+        <v>374</v>
       </c>
       <c r="G24" t="s">
-        <v>404</v>
+        <v>433</v>
       </c>
       <c r="H24" t="s">
-        <v>457</v>
+        <v>535</v>
       </c>
       <c r="I24" t="s">
-        <v>594</v>
+        <v>621</v>
       </c>
       <c r="J24" t="s">
-        <v>677</v>
+        <v>699</v>
       </c>
       <c r="K24" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L24" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M24" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N24" t="s">
-        <v>714</v>
+        <v>749</v>
       </c>
       <c r="P24" t="s">
-        <v>741</v>
+        <v>774</v>
       </c>
       <c r="S24" t="s">
-        <v>848</v>
+        <v>875</v>
       </c>
       <c r="T24" t="s">
-        <v>923</v>
+        <v>951</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D25" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="E25" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="F25" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
       <c r="G25" t="s">
-        <v>405</v>
+        <v>434</v>
       </c>
       <c r="H25" t="s">
-        <v>405</v>
+        <v>434</v>
       </c>
       <c r="I25" t="s">
-        <v>595</v>
+        <v>622</v>
+      </c>
+      <c r="J25" t="s">
+        <v>712</v>
       </c>
       <c r="K25" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L25" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M25" t="s">
-        <v>712</v>
+        <v>745</v>
       </c>
       <c r="N25" t="s">
-        <v>715</v>
+        <v>748</v>
       </c>
       <c r="P25" t="s">
-        <v>742</v>
-[...5 lines deleted...]
-        <v>814</v>
+        <v>761</v>
       </c>
       <c r="S25" t="s">
-        <v>849</v>
+        <v>876</v>
       </c>
       <c r="T25" t="s">
-        <v>924</v>
+        <v>952</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="D26" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E26" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="F26" t="s">
-        <v>354</v>
+        <v>375</v>
       </c>
       <c r="G26" t="s">
-        <v>406</v>
+        <v>435</v>
       </c>
       <c r="H26" t="s">
-        <v>512</v>
+        <v>536</v>
       </c>
       <c r="I26" t="s">
-        <v>596</v>
+        <v>623</v>
       </c>
       <c r="J26" t="s">
-        <v>679</v>
+        <v>707</v>
       </c>
       <c r="K26" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L26" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M26" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N26" t="s">
-        <v>720</v>
+        <v>751</v>
       </c>
       <c r="P26" t="s">
-        <v>743</v>
+        <v>775</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>834</v>
+      </c>
+      <c r="S26" t="s">
+        <v>877</v>
       </c>
       <c r="T26" t="s">
-        <v>925</v>
+        <v>953</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="D27" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="E27" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="F27" t="s">
-        <v>354</v>
+        <v>376</v>
       </c>
       <c r="G27" t="s">
-        <v>407</v>
+        <v>427</v>
       </c>
       <c r="H27" t="s">
-        <v>513</v>
+        <v>427</v>
       </c>
       <c r="I27" t="s">
-        <v>596</v>
+        <v>624</v>
       </c>
       <c r="J27" t="s">
-        <v>679</v>
+        <v>713</v>
       </c>
       <c r="K27" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L27" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M27" t="s">
-        <v>711</v>
+        <v>743</v>
       </c>
       <c r="N27" t="s">
-        <v>720</v>
+        <v>753</v>
       </c>
       <c r="P27" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>763</v>
+      </c>
+      <c r="S27" t="s">
+        <v>878</v>
       </c>
       <c r="T27" t="s">
-        <v>926</v>
+        <v>954</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="D28" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E28" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F28" t="s">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="G28" t="s">
-        <v>408</v>
+        <v>436</v>
       </c>
       <c r="H28" t="s">
-        <v>514</v>
+        <v>436</v>
       </c>
       <c r="I28" t="s">
-        <v>596</v>
+        <v>625</v>
       </c>
       <c r="J28" t="s">
-        <v>679</v>
+        <v>699</v>
       </c>
       <c r="K28" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L28" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M28" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N28" t="s">
-        <v>721</v>
+        <v>750</v>
       </c>
       <c r="P28" t="s">
-        <v>743</v>
+        <v>776</v>
+      </c>
+      <c r="R28" t="s">
+        <v>845</v>
+      </c>
+      <c r="S28" t="s">
+        <v>879</v>
       </c>
       <c r="T28" t="s">
-        <v>926</v>
+        <v>955</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="D29" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="E29" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="F29" t="s">
-        <v>356</v>
+        <v>377</v>
       </c>
       <c r="G29" t="s">
-        <v>409</v>
+        <v>437</v>
       </c>
       <c r="H29" t="s">
-        <v>409</v>
+        <v>537</v>
       </c>
       <c r="I29" t="s">
-        <v>597</v>
+        <v>626</v>
       </c>
       <c r="J29" t="s">
-        <v>680</v>
+        <v>633</v>
       </c>
       <c r="K29" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L29" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M29" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N29" t="s">
-        <v>714</v>
+        <v>750</v>
       </c>
       <c r="P29" t="s">
-        <v>744</v>
+        <v>777</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>835</v>
+      </c>
+      <c r="R29" t="s">
+        <v>847</v>
+      </c>
+      <c r="S29" t="s">
+        <v>880</v>
       </c>
       <c r="T29" t="s">
-        <v>927</v>
+        <v>956</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="D30" t="s">
-        <v>233</v>
+        <v>253</v>
       </c>
       <c r="E30" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="F30" t="s">
-        <v>357</v>
+        <v>377</v>
       </c>
       <c r="G30" t="s">
-        <v>392</v>
+        <v>438</v>
       </c>
       <c r="H30" t="s">
-        <v>392</v>
+        <v>538</v>
       </c>
       <c r="I30" t="s">
-        <v>598</v>
+        <v>626</v>
       </c>
       <c r="J30" t="s">
-        <v>670</v>
+        <v>714</v>
       </c>
       <c r="K30" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L30" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M30" t="s">
-        <v>712</v>
+        <v>744</v>
       </c>
       <c r="N30" t="s">
-        <v>718</v>
+        <v>750</v>
       </c>
       <c r="P30" t="s">
-        <v>745</v>
+        <v>778</v>
       </c>
       <c r="R30" t="s">
-        <v>815</v>
+        <v>848</v>
       </c>
       <c r="S30" t="s">
-        <v>850</v>
+        <v>881</v>
       </c>
       <c r="T30" t="s">
-        <v>928</v>
+        <v>957</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="D31" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E31" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="F31" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="G31" t="s">
-        <v>410</v>
+        <v>439</v>
       </c>
       <c r="H31" t="s">
-        <v>515</v>
+        <v>439</v>
       </c>
       <c r="I31" t="s">
-        <v>599</v>
+        <v>627</v>
+      </c>
+      <c r="J31" t="s">
+        <v>705</v>
       </c>
       <c r="K31" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L31" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M31" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N31" t="s">
-        <v>716</v>
+        <v>750</v>
       </c>
       <c r="P31" t="s">
-        <v>737</v>
+        <v>779</v>
+      </c>
+      <c r="S31" t="s">
+        <v>882</v>
       </c>
       <c r="T31" t="s">
-        <v>929</v>
+        <v>958</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D32" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="E32" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="F32" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="G32" t="s">
-        <v>411</v>
+        <v>440</v>
       </c>
       <c r="H32" t="s">
-        <v>411</v>
+        <v>440</v>
       </c>
       <c r="I32" t="s">
-        <v>596</v>
+        <v>614</v>
       </c>
       <c r="J32" t="s">
-        <v>681</v>
+        <v>613</v>
       </c>
       <c r="K32" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L32" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M32" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N32" t="s">
-        <v>714</v>
+        <v>750</v>
       </c>
       <c r="P32" t="s">
-        <v>744</v>
+        <v>760</v>
       </c>
       <c r="T32" t="s">
-        <v>930</v>
+        <v>959</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="D33" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E33" t="s">
-        <v>270</v>
+        <v>287</v>
       </c>
       <c r="F33" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="G33" t="s">
-        <v>412</v>
+        <v>441</v>
       </c>
       <c r="H33" t="s">
-        <v>412</v>
+        <v>441</v>
       </c>
       <c r="I33" t="s">
-        <v>600</v>
+        <v>628</v>
       </c>
       <c r="J33" t="s">
-        <v>682</v>
+        <v>705</v>
       </c>
       <c r="K33" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L33" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M33" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N33" t="s">
-        <v>714</v>
+        <v>748</v>
       </c>
       <c r="P33" t="s">
-        <v>740</v>
+        <v>780</v>
       </c>
       <c r="S33" t="s">
-        <v>851</v>
+        <v>883</v>
       </c>
       <c r="T33" t="s">
-        <v>931</v>
+        <v>960</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="D34" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E34" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="F34" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="G34" t="s">
-        <v>385</v>
+        <v>442</v>
       </c>
       <c r="H34" t="s">
-        <v>385</v>
+        <v>539</v>
       </c>
       <c r="I34" t="s">
-        <v>587</v>
+        <v>629</v>
       </c>
       <c r="J34" t="s">
-        <v>587</v>
+        <v>705</v>
       </c>
       <c r="K34" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L34" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M34" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N34" t="s">
-        <v>720</v>
+        <v>748</v>
       </c>
       <c r="P34" t="s">
-        <v>730</v>
+        <v>781</v>
+      </c>
+      <c r="S34" t="s">
+        <v>884</v>
       </c>
       <c r="T34" t="s">
-        <v>932</v>
+        <v>961</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D35" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="E35" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="F35" t="s">
-        <v>359</v>
+        <v>370</v>
       </c>
       <c r="G35" t="s">
-        <v>413</v>
+        <v>429</v>
       </c>
       <c r="H35" t="s">
-        <v>516</v>
+        <v>540</v>
       </c>
       <c r="I35" t="s">
-        <v>599</v>
+        <v>630</v>
       </c>
       <c r="J35" t="s">
-        <v>683</v>
+        <v>633</v>
       </c>
       <c r="K35" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L35" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M35" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N35" t="s">
-        <v>717</v>
+        <v>748</v>
       </c>
       <c r="P35" t="s">
-        <v>746</v>
+        <v>782</v>
+      </c>
+      <c r="S35" t="s">
+        <v>885</v>
       </c>
       <c r="T35" t="s">
-        <v>933</v>
+        <v>962</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="D36" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="E36" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="F36" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="G36" t="s">
-        <v>414</v>
+        <v>443</v>
       </c>
       <c r="H36" t="s">
-        <v>517</v>
+        <v>443</v>
       </c>
       <c r="I36" t="s">
-        <v>601</v>
+        <v>631</v>
       </c>
       <c r="J36" t="s">
-        <v>684</v>
+        <v>705</v>
       </c>
       <c r="K36" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L36" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M36" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N36" t="s">
-        <v>716</v>
+        <v>752</v>
       </c>
       <c r="P36" t="s">
-        <v>747</v>
+        <v>783</v>
+      </c>
+      <c r="R36" t="s">
+        <v>849</v>
+      </c>
+      <c r="S36" t="s">
+        <v>886</v>
       </c>
       <c r="T36" t="s">
-        <v>934</v>
+        <v>963</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="D37" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="E37" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="F37" t="s">
-        <v>344</v>
+        <v>368</v>
       </c>
       <c r="G37" t="s">
-        <v>415</v>
+        <v>444</v>
       </c>
       <c r="H37" t="s">
-        <v>518</v>
+        <v>541</v>
+      </c>
+      <c r="I37" t="s">
+        <v>632</v>
       </c>
       <c r="J37" t="s">
-        <v>674</v>
+        <v>715</v>
       </c>
       <c r="K37" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L37" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M37" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N37" t="s">
-        <v>720</v>
+        <v>752</v>
       </c>
       <c r="P37" t="s">
-        <v>748</v>
+        <v>763</v>
       </c>
       <c r="S37" t="s">
-        <v>852</v>
+        <v>887</v>
       </c>
       <c r="T37" t="s">
-        <v>935</v>
+        <v>964</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" t="s">
         <v>56</v>
       </c>
       <c r="B38" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="D38" t="s">
         <v>246</v>
       </c>
       <c r="E38" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="F38" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
       <c r="G38" t="s">
-        <v>416</v>
+        <v>427</v>
       </c>
       <c r="H38" t="s">
-        <v>519</v>
+        <v>427</v>
       </c>
       <c r="I38" t="s">
-        <v>602</v>
+        <v>633</v>
       </c>
       <c r="J38" t="s">
-        <v>672</v>
+        <v>716</v>
       </c>
       <c r="K38" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L38" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M38" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N38" t="s">
-        <v>720</v>
+        <v>753</v>
       </c>
       <c r="P38" t="s">
-        <v>749</v>
-[...2 lines deleted...]
-        <v>853</v>
+        <v>781</v>
       </c>
       <c r="T38" t="s">
-        <v>936</v>
+        <v>965</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="D39" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="E39" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="F39" t="s">
-        <v>362</v>
+        <v>379</v>
       </c>
       <c r="G39" t="s">
-        <v>417</v>
+        <v>445</v>
       </c>
       <c r="H39" t="s">
-        <v>520</v>
+        <v>445</v>
       </c>
       <c r="I39" t="s">
-        <v>603</v>
+        <v>622</v>
       </c>
       <c r="J39" t="s">
-        <v>685</v>
+        <v>717</v>
       </c>
       <c r="K39" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L39" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M39" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N39" t="s">
-        <v>714</v>
+        <v>746</v>
+      </c>
+      <c r="O39" t="s">
+        <v>755</v>
       </c>
       <c r="P39" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>761</v>
       </c>
       <c r="T39" t="s">
-        <v>937</v>
+        <v>966</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="D40" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="E40" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="F40" t="s">
-        <v>340</v>
+        <v>375</v>
       </c>
       <c r="G40" t="s">
-        <v>418</v>
+        <v>446</v>
       </c>
       <c r="H40" t="s">
-        <v>418</v>
+        <v>542</v>
       </c>
       <c r="I40" t="s">
-        <v>604</v>
+        <v>634</v>
       </c>
       <c r="K40" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L40" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M40" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N40" t="s">
-        <v>720</v>
+        <v>748</v>
       </c>
       <c r="P40" t="s">
-        <v>750</v>
+        <v>784</v>
       </c>
       <c r="R40" t="s">
-        <v>809</v>
+        <v>846</v>
+      </c>
+      <c r="S40" t="s">
+        <v>888</v>
       </c>
       <c r="T40" t="s">
-        <v>938</v>
+        <v>967</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="D41" t="s">
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="E41" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="F41" t="s">
-        <v>347</v>
+        <v>370</v>
       </c>
       <c r="G41" t="s">
-        <v>419</v>
+        <v>440</v>
       </c>
       <c r="H41" t="s">
-        <v>419</v>
+        <v>543</v>
       </c>
       <c r="I41" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>635</v>
       </c>
       <c r="K41" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L41" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M41" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N41" t="s">
-        <v>719</v>
+        <v>748</v>
       </c>
       <c r="P41" t="s">
-        <v>751</v>
+        <v>784</v>
       </c>
       <c r="R41" t="s">
-        <v>816</v>
+        <v>846</v>
       </c>
       <c r="S41" t="s">
-        <v>854</v>
+        <v>889</v>
       </c>
       <c r="T41" t="s">
-        <v>939</v>
+        <v>968</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="D42" t="s">
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="E42" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="F42" t="s">
-        <v>347</v>
+        <v>380</v>
       </c>
       <c r="G42" t="s">
-        <v>420</v>
+        <v>447</v>
       </c>
       <c r="H42" t="s">
-        <v>521</v>
+        <v>544</v>
       </c>
       <c r="I42" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>674</v>
+        <v>634</v>
       </c>
       <c r="K42" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L42" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M42" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N42" t="s">
-        <v>719</v>
+        <v>749</v>
       </c>
       <c r="P42" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>817</v>
+        <v>785</v>
       </c>
       <c r="S42" t="s">
-        <v>855</v>
+        <v>890</v>
       </c>
       <c r="T42" t="s">
-        <v>940</v>
+        <v>969</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43" t="s">
-        <v>156</v>
+        <v>191</v>
       </c>
       <c r="D43" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="E43" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="F43" t="s">
-        <v>340</v>
+        <v>379</v>
       </c>
       <c r="G43" t="s">
-        <v>421</v>
+        <v>448</v>
       </c>
       <c r="H43" t="s">
-        <v>478</v>
+        <v>545</v>
       </c>
       <c r="I43" t="s">
-        <v>606</v>
+        <v>636</v>
       </c>
       <c r="J43" t="s">
-        <v>687</v>
+        <v>718</v>
       </c>
       <c r="K43" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L43" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M43" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N43" t="s">
-        <v>714</v>
-[...5 lines deleted...]
-        <v>802</v>
+        <v>749</v>
       </c>
       <c r="S43" t="s">
-        <v>856</v>
+        <v>891</v>
       </c>
       <c r="T43" t="s">
-        <v>941</v>
+        <v>970</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44" t="s">
-        <v>163</v>
+        <v>192</v>
       </c>
       <c r="D44" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="E44" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="F44" t="s">
-        <v>344</v>
+        <v>381</v>
       </c>
       <c r="G44" t="s">
-        <v>422</v>
+        <v>449</v>
       </c>
       <c r="H44" t="s">
-        <v>522</v>
+        <v>546</v>
       </c>
       <c r="I44" t="s">
-        <v>607</v>
+        <v>637</v>
       </c>
       <c r="J44" t="s">
-        <v>688</v>
+        <v>719</v>
       </c>
       <c r="K44" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L44" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M44" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N44" t="s">
-        <v>714</v>
+        <v>746</v>
       </c>
       <c r="P44" t="s">
-        <v>740</v>
+        <v>786</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>831</v>
       </c>
       <c r="S44" t="s">
-        <v>857</v>
+        <v>892</v>
       </c>
       <c r="T44" t="s">
-        <v>942</v>
+        <v>971</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="A45" t="s">
         <v>63</v>
       </c>
       <c r="B45" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="D45" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="E45" t="s">
-        <v>276</v>
+        <v>297</v>
       </c>
       <c r="F45" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="G45" t="s">
-        <v>392</v>
+        <v>450</v>
       </c>
       <c r="H45" t="s">
-        <v>392</v>
+        <v>450</v>
       </c>
       <c r="I45" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>638</v>
       </c>
       <c r="K45" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L45" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M45" t="s">
-        <v>712</v>
+        <v>745</v>
       </c>
       <c r="N45" t="s">
-        <v>718</v>
+        <v>748</v>
       </c>
       <c r="P45" t="s">
-        <v>737</v>
+        <v>787</v>
+      </c>
+      <c r="R45" t="s">
+        <v>845</v>
       </c>
       <c r="S45" t="s">
-        <v>858</v>
+        <v>893</v>
       </c>
       <c r="T45" t="s">
-        <v>943</v>
+        <v>972</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46" t="s">
-        <v>183</v>
+        <v>158</v>
       </c>
       <c r="D46" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E46" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="F46" t="s">
-        <v>364</v>
+        <v>375</v>
       </c>
       <c r="G46" t="s">
-        <v>423</v>
+        <v>451</v>
       </c>
       <c r="H46" t="s">
-        <v>423</v>
+        <v>547</v>
       </c>
       <c r="I46" t="s">
-        <v>609</v>
+        <v>639</v>
       </c>
       <c r="J46" t="s">
-        <v>690</v>
+        <v>720</v>
       </c>
       <c r="K46" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L46" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M46" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N46" t="s">
-        <v>715</v>
+        <v>750</v>
       </c>
       <c r="P46" t="s">
-        <v>753</v>
+        <v>788</v>
+      </c>
+      <c r="R46" t="s">
+        <v>846</v>
       </c>
       <c r="T46" t="s">
-        <v>944</v>
+        <v>973</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="D47" t="s">
         <v>242</v>
       </c>
       <c r="E47" t="s">
-        <v>271</v>
+        <v>299</v>
       </c>
       <c r="F47" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="G47" t="s">
-        <v>424</v>
+        <v>452</v>
       </c>
       <c r="H47" t="s">
-        <v>424</v>
+        <v>483</v>
       </c>
       <c r="I47" t="s">
-        <v>610</v>
+        <v>633</v>
       </c>
       <c r="J47" t="s">
-        <v>691</v>
+        <v>721</v>
       </c>
       <c r="K47" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L47" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M47" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N47" t="s">
-        <v>715</v>
+        <v>747</v>
       </c>
       <c r="P47" t="s">
-        <v>754</v>
+        <v>789</v>
       </c>
       <c r="T47" t="s">
-        <v>945</v>
+        <v>974</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48" t="s">
-        <v>185</v>
+        <v>158</v>
       </c>
       <c r="D48" t="s">
-        <v>235</v>
+        <v>253</v>
       </c>
       <c r="E48" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="F48" t="s">
-        <v>343</v>
+        <v>382</v>
       </c>
       <c r="G48" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="H48" t="s">
-        <v>523</v>
+        <v>427</v>
       </c>
       <c r="I48" t="s">
-        <v>611</v>
+        <v>639</v>
       </c>
       <c r="J48" t="s">
-        <v>670</v>
+        <v>699</v>
       </c>
       <c r="K48" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L48" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M48" t="s">
-        <v>711</v>
+        <v>743</v>
       </c>
       <c r="N48" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>753</v>
       </c>
       <c r="P48" t="s">
-        <v>755</v>
-[...2 lines deleted...]
-        <v>859</v>
+        <v>761</v>
       </c>
       <c r="T48" t="s">
-        <v>946</v>
+        <v>975</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="D49" t="s">
         <v>242</v>
       </c>
       <c r="E49" t="s">
-        <v>271</v>
+        <v>301</v>
       </c>
       <c r="F49" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="G49" t="s">
-        <v>426</v>
+        <v>453</v>
       </c>
       <c r="H49" t="s">
-        <v>426</v>
+        <v>548</v>
       </c>
       <c r="I49" t="s">
-        <v>612</v>
+        <v>640</v>
       </c>
       <c r="J49" t="s">
-        <v>692</v>
+        <v>722</v>
       </c>
       <c r="K49" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L49" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M49" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N49" t="s">
-        <v>715</v>
+        <v>749</v>
       </c>
       <c r="P49" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>790</v>
       </c>
       <c r="T49" t="s">
-        <v>947</v>
+        <v>976</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="D50" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="E50" t="s">
-        <v>271</v>
+        <v>302</v>
       </c>
       <c r="F50" t="s">
-        <v>365</v>
+        <v>383</v>
       </c>
       <c r="G50" t="s">
-        <v>427</v>
+        <v>454</v>
       </c>
       <c r="H50" t="s">
-        <v>427</v>
+        <v>549</v>
       </c>
       <c r="I50" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="J50" t="s">
-        <v>670</v>
+        <v>723</v>
       </c>
       <c r="K50" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L50" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M50" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N50" t="s">
-        <v>715</v>
+        <v>749</v>
       </c>
       <c r="P50" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>760</v>
       </c>
       <c r="T50" t="s">
-        <v>948</v>
+        <v>977</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51" t="s">
-        <v>163</v>
+        <v>196</v>
       </c>
       <c r="D51" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="E51" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="F51" t="s">
-        <v>344</v>
+        <v>384</v>
       </c>
       <c r="G51" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H51" t="s">
-        <v>524</v>
+        <v>427</v>
       </c>
       <c r="I51" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="J51" t="s">
-        <v>674</v>
+        <v>722</v>
       </c>
       <c r="K51" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L51" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M51" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N51" t="s">
-        <v>721</v>
+        <v>753</v>
       </c>
       <c r="P51" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>761</v>
       </c>
       <c r="T51" t="s">
-        <v>949</v>
+        <v>978</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="D52" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="E52" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="F52" t="s">
-        <v>345</v>
+        <v>360</v>
       </c>
       <c r="G52" t="s">
-        <v>429</v>
+        <v>455</v>
       </c>
       <c r="H52" t="s">
-        <v>525</v>
+        <v>550</v>
       </c>
       <c r="I52" t="s">
-        <v>582</v>
+        <v>641</v>
       </c>
       <c r="J52" t="s">
-        <v>669</v>
+        <v>722</v>
       </c>
       <c r="K52" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L52" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M52" t="s">
-        <v>711</v>
+        <v>743</v>
       </c>
       <c r="N52" t="s">
-        <v>715</v>
+        <v>746</v>
       </c>
       <c r="P52" t="s">
-        <v>758</v>
+        <v>790</v>
       </c>
       <c r="R52" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>850</v>
       </c>
       <c r="T52" t="s">
-        <v>950</v>
+        <v>979</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="D53" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
       <c r="E53" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="F53" t="s">
-        <v>366</v>
+        <v>385</v>
       </c>
       <c r="G53" t="s">
-        <v>430</v>
+        <v>456</v>
       </c>
       <c r="H53" t="s">
-        <v>430</v>
+        <v>456</v>
       </c>
       <c r="I53" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>642</v>
       </c>
       <c r="K53" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L53" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M53" t="s">
-        <v>712</v>
+        <v>744</v>
       </c>
       <c r="N53" t="s">
-        <v>717</v>
+        <v>750</v>
       </c>
       <c r="P53" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>761</v>
       </c>
       <c r="T53" t="s">
-        <v>951</v>
+        <v>980</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="D54" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="E54" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="F54" t="s">
-        <v>367</v>
+        <v>386</v>
       </c>
       <c r="G54" t="s">
-        <v>431</v>
+        <v>457</v>
       </c>
       <c r="H54" t="s">
-        <v>526</v>
+        <v>457</v>
       </c>
       <c r="I54" t="s">
-        <v>615</v>
+        <v>643</v>
       </c>
       <c r="K54" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L54" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M54" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N54" t="s">
-        <v>720</v>
+        <v>746</v>
       </c>
       <c r="P54" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>761</v>
       </c>
       <c r="T54" t="s">
-        <v>952</v>
+        <v>981</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="D55" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="E55" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="F55" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="G55" t="s">
-        <v>432</v>
+        <v>458</v>
       </c>
       <c r="H55" t="s">
-        <v>527</v>
+        <v>551</v>
       </c>
       <c r="I55" t="s">
-        <v>616</v>
+        <v>644</v>
       </c>
       <c r="J55" t="s">
-        <v>693</v>
+        <v>711</v>
       </c>
       <c r="K55" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L55" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M55" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N55" t="s">
-        <v>720</v>
+        <v>748</v>
+      </c>
+      <c r="O55" t="s">
+        <v>756</v>
       </c>
       <c r="P55" t="s">
-        <v>730</v>
+        <v>791</v>
+      </c>
+      <c r="S55" t="s">
+        <v>894</v>
       </c>
       <c r="T55" t="s">
-        <v>953</v>
+        <v>982</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="D56" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E56" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="F56" t="s">
-        <v>354</v>
+        <v>387</v>
       </c>
       <c r="G56" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="H56" t="s">
-        <v>528</v>
+        <v>427</v>
       </c>
       <c r="I56" t="s">
-        <v>617</v>
+        <v>641</v>
       </c>
       <c r="J56" t="s">
-        <v>694</v>
+        <v>722</v>
       </c>
       <c r="K56" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L56" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M56" t="s">
-        <v>711</v>
+        <v>743</v>
       </c>
       <c r="N56" t="s">
-        <v>720</v>
+        <v>753</v>
       </c>
       <c r="P56" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>792</v>
       </c>
       <c r="R56" t="s">
-        <v>803</v>
+        <v>851</v>
+      </c>
+      <c r="S56" t="s">
+        <v>895</v>
       </c>
       <c r="T56" t="s">
-        <v>954</v>
+        <v>983</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57" t="s">
-        <v>163</v>
+        <v>199</v>
       </c>
       <c r="D57" t="s">
         <v>242</v>
       </c>
       <c r="E57" t="s">
-        <v>297</v>
+        <v>274</v>
       </c>
       <c r="F57" t="s">
-        <v>365</v>
+        <v>388</v>
       </c>
       <c r="G57" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="H57" t="s">
-        <v>529</v>
+        <v>427</v>
       </c>
       <c r="I57" t="s">
-        <v>618</v>
+        <v>641</v>
       </c>
       <c r="J57" t="s">
-        <v>677</v>
+        <v>722</v>
       </c>
       <c r="K57" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L57" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M57" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N57" t="s">
-        <v>716</v>
+        <v>753</v>
       </c>
       <c r="P57" t="s">
-        <v>762</v>
+        <v>792</v>
+      </c>
+      <c r="R57" t="s">
+        <v>852</v>
+      </c>
+      <c r="S57" t="s">
+        <v>896</v>
       </c>
       <c r="T57" t="s">
-        <v>955</v>
+        <v>983</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58" t="s">
-        <v>163</v>
+        <v>200</v>
       </c>
       <c r="D58" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="E58" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="F58" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="G58" t="s">
-        <v>435</v>
+        <v>459</v>
       </c>
       <c r="H58" t="s">
-        <v>530</v>
+        <v>552</v>
       </c>
       <c r="I58" t="s">
-        <v>619</v>
+        <v>633</v>
       </c>
       <c r="J58" t="s">
-        <v>677</v>
+        <v>706</v>
       </c>
       <c r="K58" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L58" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M58" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N58" t="s">
-        <v>716</v>
+        <v>748</v>
       </c>
       <c r="P58" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>760</v>
+      </c>
+      <c r="R58" t="s">
+        <v>845</v>
       </c>
       <c r="T58" t="s">
-        <v>956</v>
+        <v>984</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="D59" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="E59" t="s">
-        <v>272</v>
+        <v>307</v>
       </c>
       <c r="F59" t="s">
-        <v>368</v>
+        <v>389</v>
       </c>
       <c r="G59" t="s">
-        <v>436</v>
+        <v>460</v>
       </c>
       <c r="H59" t="s">
-        <v>436</v>
+        <v>553</v>
       </c>
       <c r="I59" t="s">
-        <v>618</v>
+        <v>645</v>
+      </c>
+      <c r="J59" t="s">
+        <v>724</v>
       </c>
       <c r="K59" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L59" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M59" t="s">
-        <v>711</v>
+        <v>744</v>
       </c>
       <c r="N59" t="s">
-        <v>716</v>
+        <v>749</v>
       </c>
       <c r="P59" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-        <v>808</v>
+        <v>761</v>
       </c>
       <c r="T59" t="s">
-        <v>957</v>
+        <v>985</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="D60" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E60" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="F60" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="G60" t="s">
-        <v>437</v>
+        <v>461</v>
       </c>
       <c r="H60" t="s">
-        <v>437</v>
+        <v>554</v>
       </c>
       <c r="I60" t="s">
-        <v>620</v>
+        <v>646</v>
       </c>
       <c r="J60" t="s">
-        <v>686</v>
+        <v>725</v>
       </c>
       <c r="K60" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L60" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M60" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N60" t="s">
-        <v>717</v>
+        <v>747</v>
       </c>
       <c r="P60" t="s">
-        <v>765</v>
+        <v>793</v>
       </c>
       <c r="T60" t="s">
-        <v>958</v>
+        <v>986</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="D61" t="s">
-        <v>233</v>
+        <v>256</v>
       </c>
       <c r="E61" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="F61" t="s">
-        <v>341</v>
+        <v>390</v>
       </c>
       <c r="G61" t="s">
-        <v>438</v>
+        <v>462</v>
       </c>
       <c r="H61" t="s">
-        <v>531</v>
+        <v>555</v>
       </c>
       <c r="I61" t="s">
-        <v>621</v>
+        <v>647</v>
       </c>
       <c r="J61" t="s">
-        <v>695</v>
+        <v>726</v>
       </c>
       <c r="K61" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L61" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M61" t="s">
-        <v>712</v>
+        <v>744</v>
       </c>
       <c r="N61" t="s">
-        <v>716</v>
+        <v>751</v>
       </c>
       <c r="P61" t="s">
-        <v>737</v>
+        <v>794</v>
       </c>
       <c r="S61" t="s">
-        <v>863</v>
+        <v>897</v>
       </c>
       <c r="T61" t="s">
-        <v>959</v>
+        <v>987</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="D62" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="E62" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="F62" t="s">
-        <v>344</v>
+        <v>370</v>
       </c>
       <c r="G62" t="s">
-        <v>439</v>
+        <v>463</v>
       </c>
       <c r="H62" t="s">
-        <v>532</v>
+        <v>463</v>
       </c>
       <c r="I62" t="s">
-        <v>622</v>
+        <v>646</v>
       </c>
       <c r="J62" t="s">
-        <v>695</v>
+        <v>727</v>
       </c>
       <c r="K62" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L62" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M62" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N62" t="s">
-        <v>714</v>
+        <v>750</v>
       </c>
       <c r="P62" t="s">
-        <v>766</v>
+        <v>795</v>
       </c>
       <c r="T62" t="s">
-        <v>960</v>
+        <v>988</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="A63" t="s">
         <v>81</v>
       </c>
       <c r="B63" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="D63" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="E63" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="F63" t="s">
-        <v>347</v>
+        <v>375</v>
       </c>
       <c r="G63" t="s">
-        <v>440</v>
+        <v>464</v>
       </c>
       <c r="H63" t="s">
-        <v>533</v>
+        <v>464</v>
       </c>
       <c r="I63" t="s">
-        <v>623</v>
+        <v>648</v>
       </c>
       <c r="J63" t="s">
-        <v>692</v>
+        <v>712</v>
       </c>
       <c r="K63" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L63" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M63" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N63" t="s">
-        <v>719</v>
+        <v>751</v>
       </c>
       <c r="P63" t="s">
-        <v>764</v>
+        <v>796</v>
       </c>
       <c r="T63" t="s">
-        <v>961</v>
+        <v>989</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="A64" t="s">
         <v>82</v>
       </c>
       <c r="B64" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="D64" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="E64" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="F64" t="s">
-        <v>347</v>
+        <v>391</v>
       </c>
       <c r="G64" t="s">
-        <v>441</v>
+        <v>427</v>
       </c>
       <c r="H64" t="s">
-        <v>441</v>
+        <v>556</v>
       </c>
       <c r="I64" t="s">
-        <v>624</v>
+        <v>641</v>
       </c>
       <c r="J64" t="s">
-        <v>696</v>
+        <v>722</v>
       </c>
       <c r="K64" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L64" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M64" t="s">
-        <v>712</v>
+        <v>745</v>
       </c>
       <c r="N64" t="s">
-        <v>722</v>
+        <v>751</v>
+      </c>
+      <c r="O64" t="s">
+        <v>757</v>
       </c>
       <c r="P64" t="s">
-        <v>764</v>
+        <v>797</v>
+      </c>
+      <c r="R64" t="s">
+        <v>846</v>
       </c>
       <c r="T64" t="s">
-        <v>962</v>
+        <v>990</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="A65" t="s">
         <v>83</v>
       </c>
       <c r="B65" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="D65" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="E65" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="F65" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="G65" t="s">
-        <v>442</v>
+        <v>464</v>
       </c>
       <c r="H65" t="s">
-        <v>534</v>
+        <v>464</v>
       </c>
       <c r="I65" t="s">
-        <v>625</v>
+        <v>648</v>
       </c>
       <c r="J65" t="s">
-        <v>695</v>
+        <v>712</v>
       </c>
       <c r="K65" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L65" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M65" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N65" t="s">
-        <v>714</v>
+        <v>751</v>
       </c>
       <c r="P65" t="s">
-        <v>767</v>
-[...5 lines deleted...]
-        <v>864</v>
+        <v>760</v>
       </c>
       <c r="T65" t="s">
-        <v>963</v>
+        <v>991</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="A66" t="s">
         <v>84</v>
       </c>
       <c r="B66" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="D66" t="s">
         <v>245</v>
       </c>
       <c r="E66" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="F66" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="G66" t="s">
-        <v>392</v>
+        <v>465</v>
       </c>
       <c r="H66" t="s">
-        <v>392</v>
+        <v>557</v>
       </c>
       <c r="I66" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
       <c r="J66" t="s">
-        <v>670</v>
+        <v>728</v>
       </c>
       <c r="K66" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L66" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M66" t="s">
-        <v>712</v>
+        <v>744</v>
       </c>
       <c r="N66" t="s">
-        <v>718</v>
+        <v>751</v>
       </c>
       <c r="P66" t="s">
-        <v>768</v>
-[...5 lines deleted...]
-        <v>865</v>
+        <v>798</v>
       </c>
       <c r="T66" t="s">
-        <v>964</v>
+        <v>992</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="A67" t="s">
         <v>85</v>
       </c>
       <c r="B67" t="s">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="D67" t="s">
-        <v>235</v>
+        <v>258</v>
       </c>
       <c r="E67" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="F67" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="G67" t="s">
-        <v>443</v>
+        <v>466</v>
       </c>
       <c r="H67" t="s">
-        <v>443</v>
+        <v>558</v>
       </c>
       <c r="I67" t="s">
-        <v>627</v>
+        <v>650</v>
+      </c>
+      <c r="J67" t="s">
+        <v>729</v>
       </c>
       <c r="K67" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L67" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M67" t="s">
-        <v>712</v>
+        <v>745</v>
       </c>
       <c r="N67" t="s">
-        <v>720</v>
+        <v>749</v>
       </c>
       <c r="P67" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>799</v>
       </c>
       <c r="S67" t="s">
-        <v>866</v>
+        <v>898</v>
       </c>
       <c r="T67" t="s">
-        <v>965</v>
+        <v>993</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="A68" t="s">
         <v>86</v>
       </c>
       <c r="B68" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="D68" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="E68" t="s">
-        <v>293</v>
+        <v>315</v>
       </c>
       <c r="F68" t="s">
-        <v>366</v>
+        <v>392</v>
       </c>
       <c r="G68" t="s">
-        <v>444</v>
+        <v>427</v>
       </c>
       <c r="H68" t="s">
-        <v>444</v>
+        <v>427</v>
       </c>
       <c r="I68" t="s">
-        <v>628</v>
+        <v>648</v>
       </c>
       <c r="J68" t="s">
-        <v>670</v>
+        <v>730</v>
       </c>
       <c r="K68" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L68" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M68" t="s">
-        <v>712</v>
+        <v>743</v>
       </c>
       <c r="N68" t="s">
-        <v>715</v>
+        <v>753</v>
       </c>
       <c r="P68" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>867</v>
+        <v>800</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>836</v>
+      </c>
+      <c r="R68" t="s">
+        <v>853</v>
       </c>
       <c r="T68" t="s">
-        <v>966</v>
+        <v>994</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="A69" t="s">
         <v>87</v>
       </c>
       <c r="B69" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="D69" t="s">
         <v>243</v>
       </c>
       <c r="E69" t="s">
-        <v>299</v>
+        <v>263</v>
       </c>
       <c r="F69" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="G69" t="s">
-        <v>445</v>
+        <v>467</v>
       </c>
       <c r="H69" t="s">
-        <v>535</v>
+        <v>467</v>
       </c>
       <c r="I69" t="s">
-        <v>592</v>
+        <v>651</v>
       </c>
       <c r="J69" t="s">
-        <v>670</v>
+        <v>699</v>
       </c>
       <c r="K69" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L69" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M69" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N69" t="s">
-        <v>715</v>
+        <v>751</v>
       </c>
       <c r="P69" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>801</v>
       </c>
       <c r="T69" t="s">
-        <v>967</v>
+        <v>995</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="A70" t="s">
         <v>88</v>
       </c>
       <c r="B70" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="D70" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="E70" t="s">
-        <v>293</v>
+        <v>316</v>
       </c>
       <c r="F70" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G70" t="s">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="H70" t="s">
-        <v>536</v>
+        <v>559</v>
       </c>
       <c r="I70" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="J70" t="s">
-        <v>670</v>
+        <v>711</v>
       </c>
       <c r="K70" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L70" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M70" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N70" t="s">
-        <v>716</v>
+        <v>752</v>
+      </c>
+      <c r="O70" t="s">
+        <v>758</v>
       </c>
       <c r="P70" t="s">
-        <v>753</v>
-[...5 lines deleted...]
-        <v>824</v>
+        <v>761</v>
       </c>
       <c r="S70" t="s">
-        <v>869</v>
+        <v>899</v>
       </c>
       <c r="T70" t="s">
-        <v>968</v>
+        <v>996</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="A71" t="s">
         <v>89</v>
       </c>
       <c r="B71" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="D71" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E71" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="F71" t="s">
-        <v>366</v>
+        <v>393</v>
       </c>
       <c r="G71" t="s">
-        <v>446</v>
+        <v>427</v>
       </c>
       <c r="H71" t="s">
-        <v>537</v>
+        <v>427</v>
       </c>
       <c r="I71" t="s">
-        <v>630</v>
+        <v>652</v>
       </c>
       <c r="J71" t="s">
-        <v>670</v>
+        <v>731</v>
       </c>
       <c r="K71" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L71" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M71" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N71" t="s">
-        <v>715</v>
+        <v>753</v>
       </c>
       <c r="P71" t="s">
-        <v>772</v>
-[...5 lines deleted...]
-        <v>870</v>
+        <v>761</v>
       </c>
       <c r="T71" t="s">
-        <v>969</v>
+        <v>997</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="A72" t="s">
         <v>90</v>
       </c>
       <c r="B72" t="s">
-        <v>204</v>
+        <v>168</v>
       </c>
       <c r="D72" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
       <c r="E72" t="s">
-        <v>299</v>
+        <v>317</v>
       </c>
       <c r="F72" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="G72" t="s">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="H72" t="s">
-        <v>447</v>
+        <v>560</v>
       </c>
       <c r="I72" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="J72" t="s">
-        <v>670</v>
+        <v>729</v>
       </c>
       <c r="K72" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L72" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M72" t="s">
-        <v>711</v>
+        <v>744</v>
       </c>
       <c r="N72" t="s">
-        <v>717</v>
+        <v>749</v>
       </c>
       <c r="P72" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>799</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>829</v>
       </c>
       <c r="S72" t="s">
-        <v>871</v>
+        <v>900</v>
       </c>
       <c r="T72" t="s">
-        <v>970</v>
+        <v>998</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="A73" t="s">
         <v>91</v>
       </c>
       <c r="B73" t="s">
-        <v>205</v>
+        <v>159</v>
       </c>
       <c r="D73" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E73" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="F73" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="G73" t="s">
-        <v>448</v>
+        <v>470</v>
       </c>
       <c r="H73" t="s">
-        <v>447</v>
+        <v>561</v>
       </c>
       <c r="I73" t="s">
-        <v>632</v>
+        <v>611</v>
       </c>
       <c r="J73" t="s">
-        <v>670</v>
+        <v>705</v>
       </c>
       <c r="K73" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L73" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M73" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N73" t="s">
-        <v>716</v>
+        <v>746</v>
       </c>
       <c r="P73" t="s">
         <v>774</v>
       </c>
-      <c r="Q73" t="s">
-        <v>805</v>
+      <c r="R73" t="s">
+        <v>845</v>
       </c>
       <c r="S73" t="s">
-        <v>872</v>
+        <v>901</v>
       </c>
       <c r="T73" t="s">
-        <v>971</v>
+        <v>999</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="A74" t="s">
         <v>92</v>
       </c>
       <c r="B74" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D74" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E74" t="s">
-        <v>307</v>
+        <v>318</v>
       </c>
       <c r="F74" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="G74" t="s">
-        <v>449</v>
+        <v>471</v>
       </c>
       <c r="H74" t="s">
-        <v>538</v>
+        <v>562</v>
       </c>
       <c r="I74" t="s">
-        <v>633</v>
+        <v>611</v>
       </c>
       <c r="J74" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="K74" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L74" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M74" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N74" t="s">
-        <v>720</v>
+        <v>751</v>
       </c>
       <c r="P74" t="s">
-        <v>766</v>
+        <v>802</v>
+      </c>
+      <c r="R74" t="s">
+        <v>854</v>
       </c>
       <c r="S74" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="T74" t="s">
-        <v>972</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="A75" t="s">
         <v>93</v>
       </c>
       <c r="B75" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D75" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E75" t="s">
-        <v>273</v>
+        <v>319</v>
       </c>
       <c r="F75" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="G75" t="s">
-        <v>392</v>
+        <v>472</v>
       </c>
       <c r="H75" t="s">
-        <v>539</v>
+        <v>563</v>
       </c>
       <c r="I75" t="s">
-        <v>634</v>
+        <v>653</v>
       </c>
       <c r="J75" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="K75" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L75" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M75" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N75" t="s">
-        <v>717</v>
+        <v>751</v>
       </c>
       <c r="P75" t="s">
-        <v>766</v>
+        <v>803</v>
+      </c>
+      <c r="R75" t="s">
+        <v>854</v>
       </c>
       <c r="S75" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="T75" t="s">
-        <v>972</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="A76" t="s">
         <v>94</v>
       </c>
       <c r="B76" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="D76" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E76" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
       <c r="F76" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="G76" t="s">
-        <v>450</v>
+        <v>473</v>
       </c>
       <c r="H76" t="s">
-        <v>540</v>
+        <v>564</v>
       </c>
       <c r="I76" t="s">
-        <v>635</v>
+        <v>654</v>
       </c>
       <c r="J76" t="s">
-        <v>695</v>
+        <v>732</v>
       </c>
       <c r="K76" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L76" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M76" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N76" t="s">
-        <v>717</v>
+        <v>749</v>
       </c>
       <c r="P76" t="s">
-        <v>766</v>
+        <v>793</v>
       </c>
       <c r="S76" t="s">
-        <v>874</v>
+        <v>903</v>
       </c>
       <c r="T76" t="s">
-        <v>972</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="A77" t="s">
         <v>95</v>
       </c>
       <c r="B77" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="D77" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E77" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
       <c r="F77" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G77" t="s">
-        <v>392</v>
+        <v>461</v>
       </c>
       <c r="H77" t="s">
-        <v>541</v>
+        <v>475</v>
       </c>
       <c r="I77" t="s">
-        <v>633</v>
+        <v>655</v>
       </c>
       <c r="J77" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
       <c r="K77" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L77" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M77" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N77" t="s">
-        <v>717</v>
+        <v>749</v>
       </c>
       <c r="P77" t="s">
-        <v>766</v>
+        <v>793</v>
       </c>
       <c r="S77" t="s">
-        <v>874</v>
+        <v>904</v>
       </c>
       <c r="T77" t="s">
-        <v>972</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="A78" t="s">
         <v>96</v>
       </c>
       <c r="B78" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="D78" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E78" t="s">
-        <v>310</v>
+        <v>280</v>
       </c>
       <c r="F78" t="s">
-        <v>355</v>
+        <v>374</v>
       </c>
       <c r="G78" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="H78" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="I78" t="s">
-        <v>633</v>
+        <v>656</v>
       </c>
       <c r="J78" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
       <c r="K78" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L78" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M78" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N78" t="s">
-        <v>720</v>
+        <v>749</v>
       </c>
       <c r="P78" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="S78" t="s">
-        <v>874</v>
+        <v>905</v>
       </c>
       <c r="T78" t="s">
-        <v>972</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="A79" t="s">
         <v>97</v>
       </c>
       <c r="B79" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="D79" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E79" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="F79" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="G79" t="s">
-        <v>392</v>
+        <v>475</v>
       </c>
       <c r="H79" t="s">
-        <v>543</v>
+        <v>433</v>
       </c>
       <c r="I79" t="s">
-        <v>633</v>
+        <v>656</v>
       </c>
       <c r="J79" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
       <c r="K79" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L79" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M79" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N79" t="s">
-        <v>717</v>
+        <v>749</v>
       </c>
       <c r="P79" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="S79" t="s">
-        <v>874</v>
+        <v>905</v>
       </c>
       <c r="T79" t="s">
-        <v>972</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="A80" t="s">
         <v>98</v>
       </c>
       <c r="B80" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="D80" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E80" t="s">
-        <v>299</v>
+        <v>276</v>
       </c>
       <c r="F80" t="s">
-        <v>366</v>
+        <v>395</v>
       </c>
       <c r="G80" t="s">
-        <v>452</v>
+        <v>476</v>
       </c>
       <c r="H80" t="s">
-        <v>452</v>
+        <v>476</v>
       </c>
       <c r="I80" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>657</v>
       </c>
       <c r="K80" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L80" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M80" t="s">
-        <v>711</v>
+        <v>743</v>
       </c>
       <c r="N80" t="s">
-        <v>716</v>
+        <v>750</v>
       </c>
       <c r="P80" t="s">
-        <v>775</v>
+        <v>804</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>837</v>
+      </c>
+      <c r="R80" t="s">
+        <v>855</v>
       </c>
       <c r="S80" t="s">
-        <v>875</v>
+        <v>906</v>
       </c>
       <c r="T80" t="s">
-        <v>973</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="A81" t="s">
         <v>99</v>
       </c>
       <c r="B81" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="D81" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E81" t="s">
-        <v>299</v>
+        <v>322</v>
       </c>
       <c r="F81" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="G81" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="H81" t="s">
-        <v>453</v>
+        <v>565</v>
       </c>
       <c r="I81" t="s">
-        <v>637</v>
+        <v>658</v>
       </c>
       <c r="J81" t="s">
-        <v>670</v>
+        <v>706</v>
       </c>
       <c r="K81" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L81" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M81" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N81" t="s">
-        <v>717</v>
+        <v>746</v>
       </c>
       <c r="P81" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>798</v>
       </c>
       <c r="T81" t="s">
-        <v>974</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="A82" t="s">
         <v>100</v>
       </c>
       <c r="B82" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="D82" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E82" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="F82" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="G82" t="s">
-        <v>454</v>
+        <v>478</v>
       </c>
       <c r="H82" t="s">
-        <v>544</v>
+        <v>566</v>
       </c>
       <c r="I82" t="s">
-        <v>638</v>
+        <v>658</v>
       </c>
       <c r="J82" t="s">
-        <v>670</v>
+        <v>706</v>
       </c>
       <c r="K82" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L82" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M82" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N82" t="s">
-        <v>716</v>
+        <v>746</v>
       </c>
       <c r="P82" t="s">
-        <v>774</v>
-[...5 lines deleted...]
-        <v>877</v>
+        <v>798</v>
+      </c>
+      <c r="R82" t="s">
+        <v>845</v>
       </c>
       <c r="T82" t="s">
-        <v>975</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="A83" t="s">
         <v>101</v>
       </c>
       <c r="B83" t="s">
-        <v>173</v>
+        <v>215</v>
       </c>
       <c r="D83" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="E83" t="s">
         <v>265</v>
       </c>
       <c r="F83" t="s">
-        <v>352</v>
+        <v>363</v>
       </c>
       <c r="G83" t="s">
-        <v>455</v>
+        <v>479</v>
       </c>
       <c r="H83" t="s">
-        <v>455</v>
+        <v>567</v>
       </c>
       <c r="I83" t="s">
-        <v>639</v>
+        <v>658</v>
       </c>
       <c r="J83" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="K83" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L83" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M83" t="s">
-        <v>712</v>
+        <v>744</v>
       </c>
       <c r="N83" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>747</v>
       </c>
       <c r="P83" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>798</v>
       </c>
       <c r="T83" t="s">
-        <v>976</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="A84" t="s">
         <v>102</v>
       </c>
       <c r="B84" t="s">
-        <v>164</v>
+        <v>216</v>
       </c>
       <c r="D84" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="E84" t="s">
-        <v>279</v>
+        <v>324</v>
       </c>
       <c r="F84" t="s">
-        <v>352</v>
+        <v>396</v>
       </c>
       <c r="G84" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="H84" t="s">
-        <v>463</v>
+        <v>449</v>
       </c>
       <c r="I84" t="s">
-        <v>640</v>
+        <v>659</v>
       </c>
       <c r="J84" t="s">
-        <v>697</v>
+        <v>733</v>
       </c>
       <c r="K84" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L84" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M84" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N84" t="s">
-        <v>714</v>
+        <v>749</v>
       </c>
       <c r="P84" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>879</v>
+        <v>805</v>
       </c>
       <c r="T84" t="s">
-        <v>977</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="A85" t="s">
         <v>103</v>
       </c>
       <c r="B85" t="s">
-        <v>164</v>
+        <v>217</v>
       </c>
       <c r="D85" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E85" t="s">
-        <v>270</v>
+        <v>325</v>
       </c>
       <c r="F85" t="s">
-        <v>352</v>
+        <v>372</v>
       </c>
       <c r="G85" t="s">
-        <v>457</v>
+        <v>480</v>
       </c>
       <c r="H85" t="s">
-        <v>511</v>
+        <v>568</v>
       </c>
       <c r="I85" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>660</v>
       </c>
       <c r="K85" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L85" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M85" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N85" t="s">
-        <v>714</v>
+        <v>751</v>
       </c>
       <c r="P85" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>774</v>
       </c>
       <c r="T85" t="s">
-        <v>978</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="A86" t="s">
         <v>104</v>
       </c>
       <c r="B86" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="D86" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
       <c r="E86" t="s">
-        <v>262</v>
+        <v>326</v>
       </c>
       <c r="F86" t="s">
-        <v>343</v>
+        <v>396</v>
       </c>
       <c r="G86" t="s">
-        <v>458</v>
+        <v>481</v>
       </c>
       <c r="H86" t="s">
-        <v>458</v>
+        <v>481</v>
       </c>
       <c r="I86" t="s">
-        <v>642</v>
+        <v>658</v>
       </c>
       <c r="J86" t="s">
-        <v>670</v>
+        <v>701</v>
       </c>
       <c r="K86" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L86" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M86" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N86" t="s">
-        <v>715</v>
+        <v>749</v>
       </c>
       <c r="P86" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>805</v>
       </c>
       <c r="T86" t="s">
-        <v>979</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="A87" t="s">
         <v>105</v>
       </c>
       <c r="B87" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="D87" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="E87" t="s">
-        <v>262</v>
+        <v>312</v>
       </c>
       <c r="F87" t="s">
-        <v>343</v>
+        <v>385</v>
       </c>
       <c r="G87" t="s">
-        <v>459</v>
+        <v>482</v>
       </c>
       <c r="H87" t="s">
-        <v>459</v>
+        <v>569</v>
       </c>
       <c r="I87" t="s">
-        <v>589</v>
+        <v>660</v>
       </c>
       <c r="J87" t="s">
-        <v>670</v>
+        <v>713</v>
       </c>
       <c r="K87" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L87" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M87" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N87" t="s">
-        <v>715</v>
+        <v>748</v>
       </c>
       <c r="P87" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>881</v>
+        <v>806</v>
       </c>
       <c r="T87" t="s">
-        <v>980</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="A88" t="s">
         <v>106</v>
       </c>
       <c r="B88" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="D88" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="E88" t="s">
-        <v>262</v>
+        <v>299</v>
       </c>
       <c r="F88" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="G88" t="s">
-        <v>460</v>
+        <v>483</v>
       </c>
       <c r="H88" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>570</v>
       </c>
       <c r="J88" t="s">
-        <v>670</v>
+        <v>699</v>
       </c>
       <c r="K88" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L88" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M88" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N88" t="s">
-        <v>715</v>
+        <v>746</v>
       </c>
       <c r="P88" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-        <v>827</v>
+        <v>789</v>
       </c>
       <c r="S88" t="s">
-        <v>882</v>
+        <v>907</v>
       </c>
       <c r="T88" t="s">
-        <v>981</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="A89" t="s">
         <v>107</v>
       </c>
       <c r="B89" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="D89" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="E89" t="s">
-        <v>312</v>
+        <v>327</v>
       </c>
       <c r="F89" t="s">
-        <v>343</v>
+        <v>362</v>
       </c>
       <c r="G89" t="s">
-        <v>461</v>
+        <v>484</v>
       </c>
       <c r="H89" t="s">
-        <v>461</v>
+        <v>571</v>
       </c>
       <c r="I89" t="s">
-        <v>644</v>
+        <v>619</v>
       </c>
       <c r="J89" t="s">
-        <v>670</v>
+        <v>716</v>
       </c>
       <c r="K89" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L89" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M89" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N89" t="s">
-        <v>717</v>
+        <v>749</v>
       </c>
       <c r="P89" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-        <v>883</v>
+        <v>760</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>838</v>
       </c>
       <c r="T89" t="s">
-        <v>982</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="A90" t="s">
         <v>108</v>
       </c>
       <c r="B90" t="s">
-        <v>163</v>
+        <v>221</v>
       </c>
       <c r="D90" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E90" t="s">
-        <v>305</v>
+        <v>328</v>
       </c>
       <c r="F90" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="G90" t="s">
-        <v>392</v>
+        <v>485</v>
       </c>
       <c r="H90" t="s">
-        <v>392</v>
+        <v>485</v>
       </c>
       <c r="I90" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-        <v>674</v>
+        <v>661</v>
       </c>
       <c r="K90" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L90" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M90" t="s">
-        <v>712</v>
+        <v>744</v>
       </c>
       <c r="N90" t="s">
-        <v>718</v>
+        <v>746</v>
       </c>
       <c r="P90" t="s">
-        <v>779</v>
+        <v>807</v>
+      </c>
+      <c r="R90" t="s">
+        <v>846</v>
       </c>
       <c r="T90" t="s">
-        <v>983</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="A91" t="s">
         <v>109</v>
       </c>
       <c r="B91" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D91" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="E91" t="s">
-        <v>313</v>
+        <v>329</v>
       </c>
       <c r="F91" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="G91" t="s">
-        <v>462</v>
+        <v>486</v>
       </c>
       <c r="H91" t="s">
-        <v>546</v>
+        <v>572</v>
       </c>
       <c r="I91" t="s">
-        <v>646</v>
+        <v>662</v>
       </c>
       <c r="J91" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="K91" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L91" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M91" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N91" t="s">
-        <v>720</v>
+        <v>752</v>
       </c>
       <c r="P91" t="s">
-        <v>737</v>
+        <v>761</v>
+      </c>
+      <c r="R91" t="s">
+        <v>856</v>
       </c>
       <c r="S91" t="s">
-        <v>884</v>
+        <v>908</v>
       </c>
       <c r="T91" t="s">
-        <v>984</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="A92" t="s">
         <v>110</v>
       </c>
       <c r="B92" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D92" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="E92" t="s">
-        <v>279</v>
+        <v>330</v>
       </c>
       <c r="F92" t="s">
-        <v>352</v>
+        <v>367</v>
       </c>
       <c r="G92" t="s">
-        <v>463</v>
+        <v>487</v>
       </c>
       <c r="H92" t="s">
-        <v>547</v>
+        <v>513</v>
       </c>
       <c r="I92" t="s">
-        <v>647</v>
+        <v>663</v>
       </c>
       <c r="J92" t="s">
-        <v>699</v>
+        <v>723</v>
       </c>
       <c r="K92" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L92" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M92" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N92" t="s">
-        <v>714</v>
+        <v>749</v>
       </c>
       <c r="P92" t="s">
-        <v>737</v>
+        <v>808</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>839</v>
       </c>
       <c r="S92" t="s">
-        <v>885</v>
+        <v>909</v>
       </c>
       <c r="T92" t="s">
-        <v>985</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="A93" t="s">
         <v>111</v>
       </c>
       <c r="B93" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="D93" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="E93" t="s">
-        <v>279</v>
+        <v>331</v>
       </c>
       <c r="F93" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="G93" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="H93" t="s">
-        <v>547</v>
+        <v>573</v>
       </c>
       <c r="I93" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="J93" t="s">
-        <v>699</v>
+        <v>734</v>
       </c>
       <c r="K93" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L93" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M93" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N93" t="s">
-        <v>714</v>
+        <v>749</v>
       </c>
       <c r="P93" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>793</v>
       </c>
       <c r="S93" t="s">
-        <v>886</v>
+        <v>910</v>
       </c>
       <c r="T93" t="s">
-        <v>986</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="A94" t="s">
         <v>112</v>
       </c>
       <c r="B94" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="D94" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="E94" t="s">
-        <v>296</v>
+        <v>332</v>
       </c>
       <c r="F94" t="s">
-        <v>354</v>
+        <v>397</v>
       </c>
       <c r="G94" t="s">
-        <v>464</v>
+        <v>427</v>
       </c>
       <c r="H94" t="s">
-        <v>548</v>
+        <v>427</v>
       </c>
       <c r="I94" t="s">
-        <v>637</v>
+        <v>665</v>
       </c>
       <c r="J94" t="s">
-        <v>672</v>
+        <v>735</v>
       </c>
       <c r="K94" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L94" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M94" t="s">
-        <v>711</v>
+        <v>743</v>
       </c>
       <c r="N94" t="s">
-        <v>721</v>
+        <v>753</v>
       </c>
       <c r="P94" t="s">
-        <v>781</v>
-[...5 lines deleted...]
-        <v>799</v>
+        <v>774</v>
       </c>
       <c r="S94" t="s">
-        <v>887</v>
+        <v>911</v>
       </c>
       <c r="T94" t="s">
-        <v>987</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="A95" t="s">
         <v>113</v>
       </c>
       <c r="B95" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="D95" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="E95" t="s">
-        <v>314</v>
+        <v>333</v>
       </c>
       <c r="F95" t="s">
-        <v>375</v>
+        <v>398</v>
       </c>
       <c r="G95" t="s">
-        <v>465</v>
+        <v>489</v>
       </c>
       <c r="H95" t="s">
-        <v>400</v>
+        <v>489</v>
       </c>
       <c r="I95" t="s">
-        <v>648</v>
+        <v>666</v>
       </c>
       <c r="J95" t="s">
-        <v>695</v>
+        <v>613</v>
       </c>
       <c r="K95" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L95" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M95" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N95" t="s">
-        <v>714</v>
+        <v>750</v>
       </c>
       <c r="P95" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>809</v>
       </c>
       <c r="T95" t="s">
-        <v>988</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="A96" t="s">
         <v>114</v>
       </c>
       <c r="B96" t="s">
-        <v>210</v>
+        <v>158</v>
       </c>
       <c r="D96" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="E96" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="F96" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="G96" t="s">
-        <v>466</v>
+        <v>490</v>
       </c>
       <c r="H96" t="s">
-        <v>466</v>
+        <v>574</v>
       </c>
       <c r="I96" t="s">
-        <v>589</v>
+        <v>625</v>
       </c>
       <c r="J96" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="K96" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L96" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M96" t="s">
-        <v>712</v>
+        <v>745</v>
       </c>
       <c r="N96" t="s">
-        <v>716</v>
+        <v>747</v>
       </c>
       <c r="P96" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>790</v>
+      </c>
+      <c r="R96" t="s">
+        <v>857</v>
       </c>
       <c r="T96" t="s">
-        <v>989</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="A97" t="s">
         <v>115</v>
       </c>
       <c r="B97" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="D97" t="s">
-        <v>236</v>
+        <v>260</v>
       </c>
       <c r="E97" t="s">
-        <v>276</v>
+        <v>335</v>
       </c>
       <c r="F97" t="s">
-        <v>376</v>
+        <v>399</v>
       </c>
       <c r="G97" t="s">
-        <v>467</v>
+        <v>491</v>
       </c>
       <c r="H97" t="s">
-        <v>467</v>
+        <v>575</v>
       </c>
       <c r="I97" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="K97" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L97" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M97" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N97" t="s">
-        <v>716</v>
+        <v>746</v>
       </c>
       <c r="P97" t="s">
-        <v>764</v>
+        <v>810</v>
+      </c>
+      <c r="R97" t="s">
+        <v>858</v>
       </c>
       <c r="T97" t="s">
-        <v>990</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="A98" t="s">
         <v>116</v>
       </c>
       <c r="B98" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="D98" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="E98" t="s">
-        <v>261</v>
+        <v>336</v>
       </c>
       <c r="F98" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="G98" t="s">
-        <v>468</v>
+        <v>492</v>
       </c>
       <c r="H98" t="s">
-        <v>468</v>
+        <v>576</v>
       </c>
       <c r="I98" t="s">
-        <v>650</v>
+        <v>668</v>
       </c>
       <c r="J98" t="s">
-        <v>674</v>
+        <v>736</v>
       </c>
       <c r="K98" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L98" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M98" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N98" t="s">
-        <v>720</v>
+        <v>746</v>
       </c>
       <c r="P98" t="s">
-        <v>783</v>
+        <v>761</v>
       </c>
       <c r="T98" t="s">
-        <v>991</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="A99" t="s">
         <v>117</v>
       </c>
       <c r="B99" t="s">
-        <v>154</v>
+        <v>226</v>
       </c>
       <c r="D99" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="E99" t="s">
-        <v>316</v>
+        <v>266</v>
       </c>
       <c r="F99" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="G99" t="s">
-        <v>469</v>
+        <v>493</v>
       </c>
       <c r="H99" t="s">
-        <v>549</v>
+        <v>577</v>
       </c>
       <c r="I99" t="s">
-        <v>649</v>
+        <v>669</v>
       </c>
       <c r="J99" t="s">
-        <v>700</v>
+        <v>737</v>
       </c>
       <c r="K99" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L99" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M99" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N99" t="s">
-        <v>716</v>
+        <v>746</v>
       </c>
       <c r="P99" t="s">
-        <v>735</v>
+        <v>811</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>840</v>
       </c>
       <c r="R99" t="s">
-        <v>829</v>
+        <v>840</v>
       </c>
       <c r="T99" t="s">
-        <v>992</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="A100" t="s">
         <v>118</v>
       </c>
       <c r="B100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="D100" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="E100" t="s">
-        <v>271</v>
+        <v>337</v>
       </c>
       <c r="F100" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="G100" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
       <c r="H100" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
       <c r="I100" t="s">
-        <v>651</v>
+        <v>670</v>
       </c>
       <c r="J100" t="s">
-        <v>672</v>
+        <v>705</v>
       </c>
       <c r="K100" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L100" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M100" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N100" t="s">
-        <v>717</v>
+        <v>751</v>
       </c>
       <c r="P100" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>889</v>
+        <v>812</v>
+      </c>
+      <c r="T100" t="s">
+        <v>1024</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="A101" t="s">
         <v>119</v>
       </c>
       <c r="B101" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="D101" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="E101" t="s">
-        <v>317</v>
+        <v>292</v>
       </c>
       <c r="F101" t="s">
-        <v>352</v>
+        <v>375</v>
       </c>
       <c r="G101" t="s">
-        <v>470</v>
+        <v>446</v>
       </c>
       <c r="H101" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
       <c r="I101" t="s">
-        <v>652</v>
+        <v>671</v>
       </c>
       <c r="J101" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="K101" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L101" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M101" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N101" t="s">
-        <v>720</v>
+        <v>751</v>
+      </c>
+      <c r="P101" t="s">
+        <v>785</v>
       </c>
       <c r="S101" t="s">
-        <v>890</v>
+        <v>912</v>
       </c>
       <c r="T101" t="s">
-        <v>993</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="A102" t="s">
         <v>120</v>
       </c>
       <c r="B102" t="s">
-        <v>190</v>
+        <v>227</v>
       </c>
       <c r="D102" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="E102" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
       <c r="F102" t="s">
-        <v>377</v>
+        <v>400</v>
       </c>
       <c r="G102" t="s">
-        <v>392</v>
+        <v>494</v>
       </c>
       <c r="H102" t="s">
-        <v>552</v>
+        <v>494</v>
       </c>
       <c r="I102" t="s">
-        <v>615</v>
+        <v>670</v>
       </c>
       <c r="K102" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L102" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M102" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N102" t="s">
-        <v>716</v>
+        <v>751</v>
       </c>
       <c r="P102" t="s">
-        <v>760</v>
+        <v>763</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>831</v>
       </c>
       <c r="R102" t="s">
-        <v>830</v>
-[...2 lines deleted...]
-        <v>891</v>
+        <v>842</v>
       </c>
       <c r="T102" t="s">
-        <v>994</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="A103" t="s">
         <v>121</v>
       </c>
       <c r="B103" t="s">
-        <v>164</v>
+        <v>228</v>
       </c>
       <c r="D103" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="E103" t="s">
-        <v>279</v>
+        <v>338</v>
       </c>
       <c r="F103" t="s">
-        <v>352</v>
+        <v>390</v>
       </c>
       <c r="G103" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="H103" t="s">
-        <v>553</v>
+        <v>578</v>
       </c>
       <c r="I103" t="s">
-        <v>653</v>
+        <v>672</v>
       </c>
       <c r="J103" t="s">
-        <v>702</v>
+        <v>715</v>
       </c>
       <c r="K103" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L103" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M103" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N103" t="s">
-        <v>714</v>
+        <v>751</v>
       </c>
       <c r="P103" t="s">
-        <v>737</v>
+        <v>774</v>
       </c>
       <c r="S103" t="s">
-        <v>892</v>
+        <v>913</v>
       </c>
       <c r="T103" t="s">
-        <v>995</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="A104" t="s">
         <v>122</v>
       </c>
       <c r="B104" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="D104" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="E104" t="s">
-        <v>318</v>
+        <v>339</v>
       </c>
       <c r="F104" t="s">
-        <v>344</v>
+        <v>360</v>
       </c>
       <c r="G104" t="s">
-        <v>472</v>
+        <v>496</v>
       </c>
       <c r="H104" t="s">
-        <v>554</v>
+        <v>579</v>
       </c>
       <c r="I104" t="s">
-        <v>654</v>
+        <v>673</v>
       </c>
       <c r="J104" t="s">
-        <v>674</v>
+        <v>715</v>
       </c>
       <c r="K104" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L104" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M104" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N104" t="s">
-        <v>720</v>
+        <v>749</v>
       </c>
       <c r="P104" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>813</v>
       </c>
       <c r="T104" t="s">
-        <v>996</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="A105" t="s">
         <v>123</v>
       </c>
       <c r="B105" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="D105" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="E105" t="s">
-        <v>319</v>
+        <v>278</v>
       </c>
       <c r="F105" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="G105" t="s">
-        <v>434</v>
+        <v>497</v>
       </c>
       <c r="H105" t="s">
-        <v>529</v>
+        <v>497</v>
       </c>
       <c r="I105" t="s">
-        <v>653</v>
+        <v>674</v>
       </c>
       <c r="J105" t="s">
-        <v>670</v>
+        <v>738</v>
       </c>
       <c r="K105" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L105" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M105" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N105" t="s">
-        <v>716</v>
+        <v>754</v>
       </c>
       <c r="P105" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="T105" t="s">
-        <v>997</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="A106" t="s">
         <v>124</v>
       </c>
       <c r="B106" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="D106" t="s">
         <v>242</v>
       </c>
       <c r="E106" t="s">
-        <v>320</v>
+        <v>340</v>
       </c>
       <c r="F106" t="s">
-        <v>366</v>
+        <v>401</v>
       </c>
       <c r="G106" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="H106" t="s">
-        <v>530</v>
+        <v>580</v>
       </c>
       <c r="I106" t="s">
-        <v>653</v>
+        <v>675</v>
       </c>
       <c r="J106" t="s">
-        <v>670</v>
+        <v>715</v>
       </c>
       <c r="K106" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L106" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M106" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N106" t="s">
-        <v>716</v>
+        <v>749</v>
       </c>
       <c r="P106" t="s">
-        <v>764</v>
+        <v>814</v>
+      </c>
+      <c r="R106" t="s">
+        <v>859</v>
+      </c>
+      <c r="S106" t="s">
+        <v>914</v>
       </c>
       <c r="T106" t="s">
-        <v>997</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="A107" t="s">
         <v>125</v>
       </c>
       <c r="B107" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="D107" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E107" t="s">
-        <v>321</v>
+        <v>341</v>
       </c>
       <c r="F107" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="G107" t="s">
-        <v>473</v>
+        <v>498</v>
       </c>
       <c r="H107" t="s">
-        <v>555</v>
+        <v>498</v>
       </c>
       <c r="I107" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="K107" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L107" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M107" t="s">
-        <v>711</v>
+        <v>743</v>
       </c>
       <c r="N107" t="s">
-        <v>714</v>
+        <v>746</v>
       </c>
       <c r="P107" t="s">
-        <v>764</v>
+        <v>815</v>
+      </c>
+      <c r="R107" t="s">
+        <v>860</v>
+      </c>
+      <c r="S107" t="s">
+        <v>915</v>
       </c>
       <c r="T107" t="s">
-        <v>997</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="A108" t="s">
         <v>126</v>
       </c>
       <c r="B108" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="D108" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="E108" t="s">
-        <v>322</v>
+        <v>342</v>
       </c>
       <c r="F108" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
       <c r="G108" t="s">
-        <v>474</v>
+        <v>499</v>
       </c>
       <c r="H108" t="s">
-        <v>474</v>
+        <v>581</v>
       </c>
       <c r="I108" t="s">
-        <v>639</v>
+        <v>677</v>
       </c>
       <c r="J108" t="s">
-        <v>588</v>
+        <v>715</v>
       </c>
       <c r="K108" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L108" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M108" t="s">
-        <v>711</v>
+        <v>744</v>
       </c>
       <c r="N108" t="s">
-        <v>721</v>
+        <v>746</v>
       </c>
       <c r="P108" t="s">
-        <v>741</v>
+        <v>813</v>
+      </c>
+      <c r="S108" t="s">
+        <v>916</v>
       </c>
       <c r="T108" t="s">
-        <v>998</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="A109" t="s">
         <v>127</v>
       </c>
       <c r="B109" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="D109" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
       <c r="E109" t="s">
         <v>323</v>
       </c>
       <c r="F109" t="s">
-        <v>342</v>
+        <v>402</v>
       </c>
       <c r="G109" t="s">
-        <v>475</v>
+        <v>427</v>
       </c>
       <c r="H109" t="s">
-        <v>556</v>
+        <v>582</v>
       </c>
       <c r="I109" t="s">
-        <v>655</v>
+        <v>678</v>
       </c>
       <c r="J109" t="s">
-        <v>703</v>
+        <v>715</v>
       </c>
       <c r="K109" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L109" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M109" t="s">
-        <v>711</v>
+        <v>744</v>
       </c>
       <c r="N109" t="s">
-        <v>716</v>
+        <v>748</v>
       </c>
       <c r="P109" t="s">
-        <v>764</v>
+        <v>813</v>
+      </c>
+      <c r="S109" t="s">
+        <v>916</v>
       </c>
       <c r="T109" t="s">
-        <v>999</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="A110" t="s">
         <v>128</v>
       </c>
       <c r="B110" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="D110" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="E110" t="s">
-        <v>324</v>
+        <v>343</v>
       </c>
       <c r="F110" t="s">
-        <v>343</v>
+        <v>400</v>
       </c>
       <c r="G110" t="s">
-        <v>476</v>
+        <v>500</v>
       </c>
       <c r="H110" t="s">
-        <v>557</v>
+        <v>583</v>
       </c>
       <c r="I110" t="s">
-        <v>656</v>
+        <v>679</v>
       </c>
       <c r="J110" t="s">
-        <v>695</v>
+        <v>715</v>
       </c>
       <c r="K110" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L110" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M110" t="s">
-        <v>711</v>
+        <v>744</v>
       </c>
       <c r="N110" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>748</v>
       </c>
       <c r="P110" t="s">
-        <v>786</v>
+        <v>813</v>
       </c>
       <c r="S110" t="s">
-        <v>893</v>
+        <v>917</v>
       </c>
       <c r="T110" t="s">
-        <v>1000</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="A111" t="s">
         <v>129</v>
       </c>
       <c r="B111" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="D111" t="s">
         <v>245</v>
       </c>
       <c r="E111" t="s">
-        <v>325</v>
+        <v>344</v>
       </c>
       <c r="F111" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="G111" t="s">
-        <v>392</v>
+        <v>427</v>
       </c>
       <c r="H111" t="s">
-        <v>392</v>
+        <v>584</v>
       </c>
       <c r="I111" t="s">
-        <v>657</v>
+        <v>677</v>
       </c>
       <c r="J111" t="s">
-        <v>704</v>
+        <v>715</v>
       </c>
       <c r="K111" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L111" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M111" t="s">
-        <v>712</v>
+        <v>744</v>
       </c>
       <c r="N111" t="s">
-        <v>718</v>
+        <v>748</v>
       </c>
       <c r="P111" t="s">
-        <v>787</v>
+        <v>813</v>
+      </c>
+      <c r="S111" t="s">
+        <v>917</v>
       </c>
       <c r="T111" t="s">
-        <v>1001</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="A112" t="s">
         <v>130</v>
       </c>
       <c r="B112" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="D112" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="E112" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="F112" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="G112" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="H112" t="s">
-        <v>558</v>
+        <v>585</v>
       </c>
       <c r="I112" t="s">
-        <v>658</v>
+        <v>677</v>
       </c>
       <c r="J112" t="s">
-        <v>683</v>
+        <v>715</v>
       </c>
       <c r="K112" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L112" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M112" t="s">
-        <v>711</v>
+        <v>744</v>
       </c>
       <c r="N112" t="s">
-        <v>716</v>
+        <v>746</v>
       </c>
       <c r="P112" t="s">
-        <v>788</v>
-[...5 lines deleted...]
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="S112" t="s">
-        <v>894</v>
+        <v>917</v>
       </c>
       <c r="T112" t="s">
-        <v>1002</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="A113" t="s">
         <v>131</v>
       </c>
       <c r="B113" t="s">
-        <v>156</v>
+        <v>231</v>
       </c>
       <c r="D113" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="E113" t="s">
-        <v>327</v>
+        <v>265</v>
       </c>
       <c r="F113" t="s">
-        <v>340</v>
+        <v>404</v>
       </c>
       <c r="G113" t="s">
-        <v>478</v>
+        <v>427</v>
       </c>
       <c r="H113" t="s">
-        <v>559</v>
+        <v>586</v>
       </c>
       <c r="I113" t="s">
-        <v>606</v>
+        <v>677</v>
       </c>
       <c r="J113" t="s">
-        <v>687</v>
+        <v>715</v>
       </c>
       <c r="K113" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L113" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M113" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N113" t="s">
-        <v>714</v>
+        <v>748</v>
       </c>
       <c r="P113" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>802</v>
+        <v>813</v>
       </c>
       <c r="S113" t="s">
-        <v>895</v>
+        <v>917</v>
       </c>
       <c r="T113" t="s">
-        <v>941</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="A114" t="s">
         <v>132</v>
       </c>
       <c r="B114" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D114" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="E114" t="s">
-        <v>328</v>
+        <v>274</v>
       </c>
       <c r="F114" t="s">
-        <v>340</v>
+        <v>405</v>
       </c>
       <c r="G114" t="s">
-        <v>479</v>
+        <v>427</v>
       </c>
       <c r="H114" t="s">
-        <v>560</v>
+        <v>427</v>
       </c>
       <c r="I114" t="s">
-        <v>606</v>
+        <v>680</v>
       </c>
       <c r="J114" t="s">
-        <v>687</v>
+        <v>699</v>
       </c>
       <c r="K114" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L114" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M114" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N114" t="s">
-        <v>714</v>
+        <v>753</v>
       </c>
       <c r="P114" t="s">
-        <v>752</v>
-[...5 lines deleted...]
-        <v>895</v>
+        <v>816</v>
       </c>
       <c r="T114" t="s">
-        <v>941</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="A115" t="s">
         <v>133</v>
       </c>
       <c r="B115" t="s">
-        <v>156</v>
+        <v>232</v>
       </c>
       <c r="D115" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="E115" t="s">
-        <v>329</v>
+        <v>346</v>
       </c>
       <c r="F115" t="s">
-        <v>340</v>
+        <v>396</v>
       </c>
       <c r="G115" t="s">
-        <v>480</v>
+        <v>502</v>
       </c>
       <c r="H115" t="s">
-        <v>561</v>
+        <v>587</v>
       </c>
       <c r="I115" t="s">
+        <v>681</v>
+      </c>
+      <c r="J115" t="s">
         <v>606</v>
       </c>
-      <c r="J115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K115" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L115" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M115" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N115" t="s">
-        <v>714</v>
+        <v>746</v>
       </c>
       <c r="P115" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>802</v>
+        <v>774</v>
       </c>
       <c r="S115" t="s">
-        <v>895</v>
+        <v>918</v>
       </c>
       <c r="T115" t="s">
-        <v>941</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="A116" t="s">
         <v>134</v>
       </c>
       <c r="B116" t="s">
-        <v>224</v>
+        <v>159</v>
       </c>
       <c r="D116" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="E116" t="s">
-        <v>330</v>
+        <v>291</v>
       </c>
       <c r="F116" t="s">
-        <v>341</v>
+        <v>374</v>
       </c>
       <c r="G116" t="s">
-        <v>481</v>
+        <v>503</v>
       </c>
       <c r="H116" t="s">
-        <v>562</v>
+        <v>588</v>
       </c>
       <c r="I116" t="s">
-        <v>659</v>
+        <v>682</v>
       </c>
       <c r="J116" t="s">
-        <v>588</v>
+        <v>614</v>
       </c>
       <c r="K116" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L116" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M116" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N116" t="s">
-        <v>716</v>
+        <v>749</v>
       </c>
       <c r="P116" t="s">
-        <v>736</v>
+        <v>774</v>
       </c>
       <c r="S116" t="s">
-        <v>896</v>
+        <v>919</v>
       </c>
       <c r="T116" t="s">
-        <v>1003</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="A117" t="s">
         <v>135</v>
       </c>
       <c r="B117" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="D117" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="E117" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="F117" t="s">
-        <v>347</v>
+        <v>374</v>
       </c>
       <c r="G117" t="s">
-        <v>482</v>
+        <v>503</v>
       </c>
       <c r="H117" t="s">
-        <v>563</v>
+        <v>588</v>
       </c>
       <c r="I117" t="s">
-        <v>660</v>
+        <v>682</v>
       </c>
       <c r="J117" t="s">
-        <v>673</v>
+        <v>614</v>
       </c>
       <c r="K117" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L117" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M117" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N117" t="s">
-        <v>719</v>
+        <v>749</v>
       </c>
       <c r="P117" t="s">
-        <v>789</v>
+        <v>817</v>
+      </c>
+      <c r="R117" t="s">
+        <v>846</v>
+      </c>
+      <c r="S117" t="s">
+        <v>920</v>
       </c>
       <c r="T117" t="s">
-        <v>1004</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="A118" t="s">
         <v>136</v>
       </c>
       <c r="B118" t="s">
-        <v>212</v>
+        <v>234</v>
       </c>
       <c r="D118" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="E118" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
       <c r="F118" t="s">
-        <v>352</v>
+        <v>406</v>
       </c>
       <c r="G118" t="s">
-        <v>483</v>
+        <v>504</v>
       </c>
       <c r="H118" t="s">
-        <v>564</v>
+        <v>472</v>
       </c>
       <c r="I118" t="s">
-        <v>619</v>
+        <v>683</v>
       </c>
       <c r="J118" t="s">
-        <v>705</v>
+        <v>715</v>
       </c>
       <c r="K118" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L118" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M118" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N118" t="s">
-        <v>721</v>
+        <v>749</v>
       </c>
       <c r="P118" t="s">
-        <v>737</v>
+        <v>818</v>
+      </c>
+      <c r="R118" t="s">
+        <v>861</v>
       </c>
       <c r="T118" t="s">
-        <v>1005</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="A119" t="s">
         <v>137</v>
       </c>
       <c r="B119" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="D119" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E119" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="F119" t="s">
-        <v>379</v>
+        <v>362</v>
       </c>
       <c r="G119" t="s">
-        <v>484</v>
+        <v>505</v>
       </c>
       <c r="H119" t="s">
-        <v>565</v>
+        <v>505</v>
       </c>
       <c r="I119" t="s">
-        <v>661</v>
+        <v>684</v>
       </c>
       <c r="J119" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="K119" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L119" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M119" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N119" t="s">
-        <v>721</v>
+        <v>746</v>
       </c>
       <c r="P119" t="s">
-        <v>741</v>
+        <v>819</v>
       </c>
       <c r="T119" t="s">
-        <v>1006</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="A120" t="s">
         <v>138</v>
       </c>
       <c r="B120" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="D120" t="s">
-        <v>241</v>
+        <v>261</v>
       </c>
       <c r="E120" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="F120" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
       <c r="G120" t="s">
-        <v>485</v>
+        <v>506</v>
       </c>
       <c r="H120" t="s">
-        <v>566</v>
+        <v>589</v>
       </c>
       <c r="I120" t="s">
-        <v>661</v>
+        <v>685</v>
       </c>
       <c r="J120" t="s">
-        <v>706</v>
+        <v>739</v>
       </c>
       <c r="K120" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L120" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M120" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N120" t="s">
-        <v>717</v>
+        <v>751</v>
       </c>
       <c r="P120" t="s">
-        <v>741</v>
+        <v>820</v>
+      </c>
+      <c r="R120" t="s">
+        <v>862</v>
       </c>
       <c r="T120" t="s">
-        <v>1007</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="A121" t="s">
         <v>139</v>
       </c>
       <c r="B121" t="s">
-        <v>228</v>
+        <v>159</v>
       </c>
       <c r="D121" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E121" t="s">
-        <v>334</v>
+        <v>350</v>
       </c>
       <c r="F121" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="G121" t="s">
-        <v>486</v>
+        <v>507</v>
       </c>
       <c r="H121" t="s">
-        <v>567</v>
+        <v>590</v>
       </c>
       <c r="I121" t="s">
-        <v>662</v>
+        <v>686</v>
       </c>
       <c r="J121" t="s">
-        <v>686</v>
+        <v>710</v>
       </c>
       <c r="K121" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L121" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M121" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
       <c r="N121" t="s">
-        <v>714</v>
+        <v>746</v>
       </c>
       <c r="S121" t="s">
-        <v>897</v>
+        <v>921</v>
       </c>
       <c r="T121" t="s">
-        <v>1008</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="A122" t="s">
         <v>140</v>
       </c>
       <c r="B122" t="s">
-        <v>163</v>
+        <v>224</v>
       </c>
       <c r="D122" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
       <c r="E122" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="F122" t="s">
-        <v>344</v>
+        <v>407</v>
       </c>
       <c r="G122" t="s">
-        <v>487</v>
+        <v>427</v>
       </c>
       <c r="H122" t="s">
-        <v>487</v>
+        <v>591</v>
       </c>
       <c r="I122" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="K122" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L122" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M122" t="s">
-        <v>712</v>
+        <v>745</v>
       </c>
       <c r="N122" t="s">
-        <v>720</v>
+        <v>751</v>
       </c>
       <c r="P122" t="s">
-        <v>790</v>
+        <v>810</v>
       </c>
       <c r="R122" t="s">
-        <v>831</v>
+        <v>863</v>
+      </c>
+      <c r="S122" t="s">
+        <v>922</v>
       </c>
       <c r="T122" t="s">
-        <v>1009</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="A123" t="s">
         <v>141</v>
       </c>
       <c r="B123" t="s">
-        <v>229</v>
+        <v>159</v>
       </c>
       <c r="D123" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="E123" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="F123" t="s">
-        <v>344</v>
+        <v>374</v>
       </c>
       <c r="G123" t="s">
-        <v>488</v>
+        <v>508</v>
       </c>
       <c r="H123" t="s">
-        <v>488</v>
+        <v>592</v>
       </c>
       <c r="I123" t="s">
-        <v>663</v>
+        <v>687</v>
       </c>
       <c r="J123" t="s">
-        <v>674</v>
+        <v>708</v>
       </c>
       <c r="K123" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L123" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M123" t="s">
-        <v>712</v>
+        <v>745</v>
       </c>
       <c r="N123" t="s">
-        <v>721</v>
+        <v>749</v>
       </c>
       <c r="P123" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>774</v>
+      </c>
+      <c r="S123" t="s">
+        <v>923</v>
       </c>
       <c r="T123" t="s">
-        <v>1010</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="A124" t="s">
         <v>142</v>
       </c>
       <c r="B124" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="D124" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E124" t="s">
-        <v>333</v>
+        <v>351</v>
       </c>
       <c r="F124" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G124" t="s">
-        <v>489</v>
+        <v>509</v>
       </c>
       <c r="H124" t="s">
-        <v>489</v>
+        <v>525</v>
       </c>
       <c r="I124" t="s">
-        <v>663</v>
+        <v>688</v>
       </c>
       <c r="J124" t="s">
-        <v>707</v>
+        <v>699</v>
       </c>
       <c r="K124" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L124" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M124" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N124" t="s">
-        <v>721</v>
+        <v>746</v>
       </c>
       <c r="P124" t="s">
-        <v>792</v>
+        <v>821</v>
+      </c>
+      <c r="R124" t="s">
+        <v>857</v>
       </c>
       <c r="T124" t="s">
-        <v>1011</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="A125" t="s">
         <v>143</v>
       </c>
       <c r="B125" t="s">
-        <v>156</v>
+        <v>237</v>
       </c>
       <c r="D125" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="E125" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="F125" t="s">
-        <v>344</v>
+        <v>408</v>
       </c>
       <c r="G125" t="s">
-        <v>490</v>
+        <v>510</v>
       </c>
       <c r="H125" t="s">
-        <v>568</v>
+        <v>593</v>
       </c>
       <c r="I125" t="s">
-        <v>664</v>
+        <v>689</v>
       </c>
       <c r="J125" t="s">
-        <v>690</v>
+        <v>726</v>
       </c>
       <c r="K125" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L125" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M125" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N125" t="s">
-        <v>714</v>
+        <v>751</v>
       </c>
       <c r="P125" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-        <v>898</v>
+        <v>763</v>
       </c>
       <c r="T125" t="s">
-        <v>1012</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="A126" t="s">
         <v>144</v>
       </c>
       <c r="B126" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="D126" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E126" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
       <c r="F126" t="s">
-        <v>383</v>
+        <v>361</v>
       </c>
       <c r="G126" t="s">
-        <v>392</v>
+        <v>511</v>
       </c>
       <c r="H126" t="s">
-        <v>569</v>
+        <v>594</v>
       </c>
       <c r="I126" t="s">
-        <v>665</v>
+        <v>690</v>
       </c>
       <c r="J126" t="s">
-        <v>690</v>
+        <v>715</v>
       </c>
       <c r="K126" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L126" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M126" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N126" t="s">
-        <v>721</v>
+        <v>748</v>
+      </c>
+      <c r="O126" t="s">
+        <v>759</v>
       </c>
       <c r="P126" t="s">
-        <v>763</v>
+        <v>822</v>
+      </c>
+      <c r="S126" t="s">
+        <v>924</v>
       </c>
       <c r="T126" t="s">
-        <v>1013</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="A127" t="s">
         <v>145</v>
       </c>
       <c r="B127" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="D127" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="E127" t="s">
-        <v>325</v>
+        <v>262</v>
       </c>
       <c r="F127" t="s">
-        <v>360</v>
+        <v>409</v>
       </c>
       <c r="G127" t="s">
-        <v>491</v>
+        <v>427</v>
       </c>
       <c r="H127" t="s">
-        <v>570</v>
+        <v>427</v>
       </c>
       <c r="I127" t="s">
-        <v>665</v>
+        <v>691</v>
       </c>
       <c r="J127" t="s">
-        <v>690</v>
+        <v>740</v>
       </c>
       <c r="K127" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L127" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M127" t="s">
-        <v>713</v>
+        <v>743</v>
       </c>
       <c r="N127" t="s">
-        <v>717</v>
+        <v>753</v>
       </c>
       <c r="P127" t="s">
-        <v>793</v>
+        <v>823</v>
       </c>
       <c r="T127" t="s">
-        <v>1014</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="A128" t="s">
         <v>146</v>
       </c>
       <c r="B128" t="s">
-        <v>156</v>
+        <v>203</v>
       </c>
       <c r="D128" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="E128" t="s">
-        <v>336</v>
+        <v>354</v>
       </c>
       <c r="F128" t="s">
-        <v>369</v>
+        <v>410</v>
       </c>
       <c r="G128" t="s">
-        <v>492</v>
+        <v>512</v>
       </c>
       <c r="H128" t="s">
-        <v>571</v>
+        <v>595</v>
       </c>
       <c r="I128" t="s">
-        <v>665</v>
+        <v>692</v>
       </c>
       <c r="J128" t="s">
-        <v>690</v>
+        <v>713</v>
       </c>
       <c r="K128" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L128" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M128" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="N128" t="s">
-        <v>714</v>
+        <v>751</v>
       </c>
       <c r="P128" t="s">
-        <v>793</v>
+        <v>824</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>831</v>
+      </c>
+      <c r="R128" t="s">
+        <v>846</v>
       </c>
       <c r="S128" t="s">
-        <v>899</v>
+        <v>925</v>
       </c>
       <c r="T128" t="s">
-        <v>1015</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="A129" t="s">
         <v>147</v>
       </c>
       <c r="B129" t="s">
-        <v>231</v>
+        <v>168</v>
       </c>
       <c r="D129" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="E129" t="s">
-        <v>271</v>
+        <v>355</v>
       </c>
       <c r="F129" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="G129" t="s">
-        <v>493</v>
+        <v>513</v>
       </c>
       <c r="H129" t="s">
-        <v>493</v>
+        <v>596</v>
       </c>
       <c r="I129" t="s">
-        <v>647</v>
+        <v>663</v>
       </c>
       <c r="J129" t="s">
-        <v>708</v>
+        <v>723</v>
       </c>
       <c r="K129" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L129" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M129" t="s">
-        <v>712</v>
+        <v>745</v>
       </c>
       <c r="N129" t="s">
-        <v>717</v>
+        <v>749</v>
       </c>
       <c r="P129" t="s">
-        <v>763</v>
+        <v>808</v>
       </c>
       <c r="Q129" t="s">
-        <v>806</v>
+        <v>839</v>
       </c>
       <c r="S129" t="s">
-        <v>900</v>
+        <v>926</v>
       </c>
       <c r="T129" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="A130" t="s">
         <v>148</v>
       </c>
       <c r="B130" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="D130" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E130" t="s">
-        <v>337</v>
+        <v>356</v>
       </c>
       <c r="F130" t="s">
-        <v>344</v>
+        <v>367</v>
       </c>
       <c r="G130" t="s">
-        <v>494</v>
+        <v>514</v>
       </c>
       <c r="H130" t="s">
-        <v>572</v>
+        <v>597</v>
       </c>
       <c r="I130" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="J130" t="s">
-        <v>674</v>
+        <v>723</v>
       </c>
       <c r="K130" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L130" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M130" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N130" t="s">
-        <v>720</v>
+        <v>749</v>
       </c>
       <c r="P130" t="s">
-        <v>794</v>
+        <v>808</v>
       </c>
       <c r="Q130" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>839</v>
+      </c>
+      <c r="S130" t="s">
+        <v>926</v>
       </c>
       <c r="T130" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="A131" t="s">
         <v>149</v>
       </c>
       <c r="B131" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="D131" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E131" t="s">
-        <v>338</v>
+        <v>357</v>
       </c>
       <c r="F131" t="s">
-        <v>344</v>
+        <v>367</v>
       </c>
       <c r="G131" t="s">
-        <v>495</v>
+        <v>515</v>
       </c>
       <c r="H131" t="s">
-        <v>573</v>
+        <v>598</v>
       </c>
       <c r="I131" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="J131" t="s">
-        <v>670</v>
+        <v>723</v>
       </c>
       <c r="K131" t="s">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="L131" t="s">
-        <v>710</v>
+        <v>742</v>
       </c>
       <c r="M131" t="s">
-        <v>713</v>
+        <v>745</v>
       </c>
       <c r="N131" t="s">
-        <v>721</v>
+        <v>749</v>
       </c>
       <c r="P131" t="s">
-        <v>794</v>
+        <v>808</v>
       </c>
       <c r="Q131" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-        <v>807</v>
+        <v>839</v>
       </c>
       <c r="S131" t="s">
-        <v>901</v>
+        <v>926</v>
       </c>
       <c r="T131" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="A132" t="s">
         <v>150</v>
       </c>
       <c r="B132" t="s">
+        <v>239</v>
+      </c>
+      <c r="D132" t="s">
+        <v>248</v>
+      </c>
+      <c r="E132" t="s">
+        <v>286</v>
+      </c>
+      <c r="F132" t="s">
+        <v>368</v>
+      </c>
+      <c r="G132" t="s">
+        <v>516</v>
+      </c>
+      <c r="H132" t="s">
+        <v>599</v>
+      </c>
+      <c r="I132" t="s">
+        <v>693</v>
+      </c>
+      <c r="J132" t="s">
+        <v>730</v>
+      </c>
+      <c r="K132" t="s">
+        <v>741</v>
+      </c>
+      <c r="L132" t="s">
+        <v>742</v>
+      </c>
+      <c r="M132" t="s">
+        <v>745</v>
+      </c>
+      <c r="N132" t="s">
+        <v>752</v>
+      </c>
+      <c r="P132" t="s">
+        <v>825</v>
+      </c>
+      <c r="T132" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="133" spans="1:20">
+      <c r="A133" t="s">
+        <v>151</v>
+      </c>
+      <c r="B133" t="s">
+        <v>158</v>
+      </c>
+      <c r="D133" t="s">
+        <v>242</v>
+      </c>
+      <c r="E133" t="s">
+        <v>262</v>
+      </c>
+      <c r="F133" t="s">
+        <v>360</v>
+      </c>
+      <c r="G133" t="s">
+        <v>517</v>
+      </c>
+      <c r="H133" t="s">
+        <v>517</v>
+      </c>
+      <c r="I133" t="s">
+        <v>694</v>
+      </c>
+      <c r="J133" t="s">
+        <v>699</v>
+      </c>
+      <c r="K133" t="s">
+        <v>741</v>
+      </c>
+      <c r="L133" t="s">
+        <v>742</v>
+      </c>
+      <c r="M133" t="s">
+        <v>743</v>
+      </c>
+      <c r="N133" t="s">
+        <v>746</v>
+      </c>
+      <c r="P133" t="s">
+        <v>826</v>
+      </c>
+      <c r="R133" t="s">
+        <v>864</v>
+      </c>
+      <c r="T133" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="134" spans="1:20">
+      <c r="A134" t="s">
+        <v>152</v>
+      </c>
+      <c r="B134" t="s">
+        <v>240</v>
+      </c>
+      <c r="D134" t="s">
+        <v>242</v>
+      </c>
+      <c r="E134" t="s">
+        <v>274</v>
+      </c>
+      <c r="F134" t="s">
+        <v>360</v>
+      </c>
+      <c r="G134" t="s">
+        <v>518</v>
+      </c>
+      <c r="H134" t="s">
+        <v>518</v>
+      </c>
+      <c r="I134" t="s">
+        <v>694</v>
+      </c>
+      <c r="J134" t="s">
+        <v>699</v>
+      </c>
+      <c r="K134" t="s">
+        <v>741</v>
+      </c>
+      <c r="L134" t="s">
+        <v>742</v>
+      </c>
+      <c r="M134" t="s">
+        <v>743</v>
+      </c>
+      <c r="N134" t="s">
+        <v>747</v>
+      </c>
+      <c r="P134" t="s">
+        <v>827</v>
+      </c>
+      <c r="R134" t="s">
+        <v>865</v>
+      </c>
+      <c r="T134" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="135" spans="1:20">
+      <c r="A135" t="s">
+        <v>153</v>
+      </c>
+      <c r="B135" t="s">
+        <v>168</v>
+      </c>
+      <c r="D135" t="s">
+        <v>242</v>
+      </c>
+      <c r="E135" t="s">
+        <v>358</v>
+      </c>
+      <c r="F135" t="s">
+        <v>360</v>
+      </c>
+      <c r="G135" t="s">
+        <v>519</v>
+      </c>
+      <c r="H135" t="s">
+        <v>600</v>
+      </c>
+      <c r="I135" t="s">
+        <v>695</v>
+      </c>
+      <c r="J135" t="s">
+        <v>613</v>
+      </c>
+      <c r="K135" t="s">
+        <v>741</v>
+      </c>
+      <c r="L135" t="s">
+        <v>742</v>
+      </c>
+      <c r="M135" t="s">
+        <v>745</v>
+      </c>
+      <c r="N135" t="s">
+        <v>749</v>
+      </c>
+      <c r="P135" t="s">
+        <v>828</v>
+      </c>
+      <c r="S135" t="s">
+        <v>927</v>
+      </c>
+      <c r="T135" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="136" spans="1:20">
+      <c r="A136" t="s">
+        <v>154</v>
+      </c>
+      <c r="B136" t="s">
+        <v>241</v>
+      </c>
+      <c r="D136" t="s">
+        <v>242</v>
+      </c>
+      <c r="E136" t="s">
+        <v>274</v>
+      </c>
+      <c r="F136" t="s">
+        <v>411</v>
+      </c>
+      <c r="G136" t="s">
+        <v>427</v>
+      </c>
+      <c r="H136" t="s">
+        <v>601</v>
+      </c>
+      <c r="I136" t="s">
+        <v>696</v>
+      </c>
+      <c r="J136" t="s">
+        <v>613</v>
+      </c>
+      <c r="K136" t="s">
+        <v>741</v>
+      </c>
+      <c r="L136" t="s">
+        <v>742</v>
+      </c>
+      <c r="M136" t="s">
+        <v>745</v>
+      </c>
+      <c r="N136" t="s">
+        <v>747</v>
+      </c>
+      <c r="P136" t="s">
+        <v>785</v>
+      </c>
+      <c r="T136" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="137" spans="1:20">
+      <c r="A137" t="s">
+        <v>155</v>
+      </c>
+      <c r="B137" t="s">
+        <v>168</v>
+      </c>
+      <c r="D137" t="s">
+        <v>242</v>
+      </c>
+      <c r="E137" t="s">
+        <v>262</v>
+      </c>
+      <c r="F137" t="s">
+        <v>366</v>
+      </c>
+      <c r="G137" t="s">
+        <v>520</v>
+      </c>
+      <c r="H137" t="s">
+        <v>602</v>
+      </c>
+      <c r="I137" t="s">
+        <v>696</v>
+      </c>
+      <c r="J137" t="s">
+        <v>613</v>
+      </c>
+      <c r="K137" t="s">
+        <v>741</v>
+      </c>
+      <c r="L137" t="s">
+        <v>742</v>
+      </c>
+      <c r="M137" t="s">
+        <v>745</v>
+      </c>
+      <c r="N137" t="s">
+        <v>748</v>
+      </c>
+      <c r="P137" t="s">
+        <v>828</v>
+      </c>
+      <c r="T137" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="138" spans="1:20">
+      <c r="A138" t="s">
         <v>156</v>
       </c>
-      <c r="D132" t="s">
-[...36 lines deleted...]
-        <v>1019</v>
+      <c r="B138" t="s">
+        <v>168</v>
+      </c>
+      <c r="D138" t="s">
+        <v>242</v>
+      </c>
+      <c r="E138" t="s">
+        <v>359</v>
+      </c>
+      <c r="F138" t="s">
+        <v>401</v>
+      </c>
+      <c r="G138" t="s">
+        <v>521</v>
+      </c>
+      <c r="H138" t="s">
+        <v>603</v>
+      </c>
+      <c r="I138" t="s">
+        <v>696</v>
+      </c>
+      <c r="J138" t="s">
+        <v>613</v>
+      </c>
+      <c r="K138" t="s">
+        <v>741</v>
+      </c>
+      <c r="L138" t="s">
+        <v>742</v>
+      </c>
+      <c r="M138" t="s">
+        <v>745</v>
+      </c>
+      <c r="N138" t="s">
+        <v>749</v>
+      </c>
+      <c r="P138" t="s">
+        <v>828</v>
+      </c>
+      <c r="S138" t="s">
+        <v>928</v>
+      </c>
+      <c r="T138" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="139" spans="1:20">
+      <c r="A139" t="s">
+        <v>157</v>
+      </c>
+      <c r="B139" t="s">
+        <v>168</v>
+      </c>
+      <c r="D139" t="s">
+        <v>242</v>
+      </c>
+      <c r="E139" t="s">
+        <v>272</v>
+      </c>
+      <c r="F139" t="s">
+        <v>360</v>
+      </c>
+      <c r="G139" t="s">
+        <v>522</v>
+      </c>
+      <c r="H139" t="s">
+        <v>604</v>
+      </c>
+      <c r="I139" t="s">
+        <v>697</v>
+      </c>
+      <c r="J139" t="s">
+        <v>699</v>
+      </c>
+      <c r="K139" t="s">
+        <v>741</v>
+      </c>
+      <c r="L139" t="s">
+        <v>742</v>
+      </c>
+      <c r="M139" t="s">
+        <v>745</v>
+      </c>
+      <c r="N139" t="s">
+        <v>746</v>
+      </c>
+      <c r="P139" t="s">
+        <v>767</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>832</v>
+      </c>
+      <c r="R139" t="s">
+        <v>866</v>
+      </c>
+      <c r="T139" t="s">
+        <v>1055</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>INTERVENÇÕES VIÁRIAS</vt:lpstr>