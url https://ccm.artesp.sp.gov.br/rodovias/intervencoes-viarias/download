--- v3 (2026-04-22)
+++ v4 (2026-06-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="INTERVENÇÕES VIÁRIAS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2215" uniqueCount="1056">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2506" uniqueCount="1160">
   <si>
     <t>CÓDIGO</t>
   </si>
   <si>
     <t>TIPO</t>
   </si>
   <si>
     <t>COMPLEMENTO</t>
   </si>
   <si>
     <t>CONCESSIONÁRIA(S)</t>
   </si>
   <si>
     <t>MUNICÍPIO(S)</t>
   </si>
   <si>
     <t>RODOVIA</t>
   </si>
   <si>
     <t>M.Q. INICIAL</t>
   </si>
   <si>
     <t>M.Q. FINAL</t>
   </si>
   <si>
@@ -72,3262 +72,3605 @@
   <si>
     <t>PISTA</t>
   </si>
   <si>
     <t>SENTIDO</t>
   </si>
   <si>
     <t>SINALIZAÇÃO</t>
   </si>
   <si>
     <t>RECURSOS</t>
   </si>
   <si>
     <t>AÇÕES OP.</t>
   </si>
   <si>
     <t>DESVIOS</t>
   </si>
   <si>
     <t>ATUALIZAÇÕES</t>
   </si>
   <si>
     <t>OBSERVAÇÕES</t>
   </si>
   <si>
+    <t>OB794</t>
+  </si>
+  <si>
+    <t>OB744</t>
+  </si>
+  <si>
+    <t>OB512</t>
+  </si>
+  <si>
+    <t>OB767</t>
+  </si>
+  <si>
+    <t>OB693</t>
+  </si>
+  <si>
+    <t>OB793</t>
+  </si>
+  <si>
+    <t>OB425</t>
+  </si>
+  <si>
+    <t>OB791</t>
+  </si>
+  <si>
+    <t>OB792</t>
+  </si>
+  <si>
+    <t>OB650</t>
+  </si>
+  <si>
+    <t>OB790</t>
+  </si>
+  <si>
+    <t>OB789</t>
+  </si>
+  <si>
+    <t>OB289</t>
+  </si>
+  <si>
+    <t>OB284</t>
+  </si>
+  <si>
+    <t>OB614</t>
+  </si>
+  <si>
+    <t>OB485</t>
+  </si>
+  <si>
+    <t>OB486</t>
+  </si>
+  <si>
+    <t>OB750</t>
+  </si>
+  <si>
+    <t>OB764</t>
+  </si>
+  <si>
+    <t>OB652</t>
+  </si>
+  <si>
+    <t>OB653</t>
+  </si>
+  <si>
+    <t>OB654</t>
+  </si>
+  <si>
+    <t>OB775</t>
+  </si>
+  <si>
+    <t>OB499</t>
+  </si>
+  <si>
+    <t>OB192</t>
+  </si>
+  <si>
+    <t>OB371</t>
+  </si>
+  <si>
+    <t>OB191</t>
+  </si>
+  <si>
+    <t>OB374</t>
+  </si>
+  <si>
+    <t>OB787</t>
+  </si>
+  <si>
+    <t>OB788</t>
+  </si>
+  <si>
+    <t>OB786</t>
+  </si>
+  <si>
+    <t>OB785</t>
+  </si>
+  <si>
+    <t>OB784</t>
+  </si>
+  <si>
+    <t>OB783</t>
+  </si>
+  <si>
+    <t>OB781</t>
+  </si>
+  <si>
+    <t>OB780</t>
+  </si>
+  <si>
+    <t>OB779</t>
+  </si>
+  <si>
+    <t>OB778</t>
+  </si>
+  <si>
+    <t>OB777</t>
+  </si>
+  <si>
+    <t>OB776</t>
+  </si>
+  <si>
+    <t>OB773</t>
+  </si>
+  <si>
+    <t>OB723</t>
+  </si>
+  <si>
+    <t>OB772</t>
+  </si>
+  <si>
+    <t>OB587</t>
+  </si>
+  <si>
+    <t>OB570</t>
+  </si>
+  <si>
+    <t>OB771</t>
+  </si>
+  <si>
+    <t>OB664</t>
+  </si>
+  <si>
+    <t>OB715</t>
+  </si>
+  <si>
+    <t>OB770</t>
+  </si>
+  <si>
+    <t>OB496</t>
+  </si>
+  <si>
+    <t>OB769</t>
+  </si>
+  <si>
+    <t>OB725</t>
+  </si>
+  <si>
+    <t>OB765</t>
+  </si>
+  <si>
+    <t>OB763</t>
+  </si>
+  <si>
+    <t>OB762</t>
+  </si>
+  <si>
+    <t>OB761</t>
+  </si>
+  <si>
+    <t>OB760</t>
+  </si>
+  <si>
+    <t>OB759</t>
+  </si>
+  <si>
+    <t>OB757</t>
+  </si>
+  <si>
+    <t>OB730</t>
+  </si>
+  <si>
+    <t>OB694</t>
+  </si>
+  <si>
+    <t>OB585</t>
+  </si>
+  <si>
+    <t>OB443</t>
+  </si>
+  <si>
+    <t>OB461</t>
+  </si>
+  <si>
+    <t>OB630</t>
+  </si>
+  <si>
+    <t>OB755</t>
+  </si>
+  <si>
+    <t>OB753</t>
+  </si>
+  <si>
+    <t>OB752</t>
+  </si>
+  <si>
+    <t>OB79</t>
+  </si>
+  <si>
+    <t>OB751</t>
+  </si>
+  <si>
+    <t>OB546</t>
+  </si>
+  <si>
+    <t>OB373</t>
+  </si>
+  <si>
+    <t>OB747</t>
+  </si>
+  <si>
+    <t>OB745</t>
+  </si>
+  <si>
+    <t>OB746</t>
+  </si>
+  <si>
+    <t>OB367</t>
+  </si>
+  <si>
+    <t>OB372</t>
+  </si>
+  <si>
+    <t>OB368</t>
+  </si>
+  <si>
+    <t>OB267</t>
+  </si>
+  <si>
+    <t>OB740</t>
+  </si>
+  <si>
+    <t>OB735</t>
+  </si>
+  <si>
+    <t>OB720</t>
+  </si>
+  <si>
+    <t>OB734</t>
+  </si>
+  <si>
+    <t>OB645</t>
+  </si>
+  <si>
+    <t>OB726</t>
+  </si>
+  <si>
+    <t>OB733</t>
+  </si>
+  <si>
+    <t>OB732</t>
+  </si>
+  <si>
+    <t>OB729</t>
+  </si>
+  <si>
     <t>OB727</t>
   </si>
   <si>
-    <t>OB726</t>
-[...10 lines deleted...]
-  <si>
     <t>OB322</t>
   </si>
   <si>
-    <t>OB722</t>
-[...13 lines deleted...]
-  <si>
     <t>OB719</t>
   </si>
   <si>
-    <t>OB718</t>
-[...1 lines deleted...]
-  <si>
     <t>OB255</t>
   </si>
   <si>
     <t>OB309</t>
   </si>
   <si>
-    <t>OB512</t>
-[...10 lines deleted...]
-  <si>
     <t>OB675</t>
   </si>
   <si>
     <t>OB676</t>
   </si>
   <si>
-    <t>OB373</t>
-[...10 lines deleted...]
-  <si>
     <t>OB674</t>
   </si>
   <si>
-    <t>OB632</t>
-[...7 lines deleted...]
-  <si>
     <t>OB418</t>
   </si>
   <si>
-    <t>OB711</t>
-[...1 lines deleted...]
-  <si>
     <t>OB266</t>
   </si>
   <si>
     <t>OB211</t>
   </si>
   <si>
-    <t>OB79</t>
-[...1 lines deleted...]
-  <si>
     <t>OB293</t>
   </si>
   <si>
     <t>OB606</t>
   </si>
   <si>
     <t>OB705</t>
   </si>
   <si>
-    <t>OB708</t>
-[...10 lines deleted...]
-  <si>
     <t>OB190</t>
   </si>
   <si>
-    <t>OB700</t>
-[...4 lines deleted...]
-  <si>
     <t>OB698</t>
   </si>
   <si>
-    <t>OB694</t>
-[...4 lines deleted...]
-  <si>
     <t>OB688</t>
   </si>
   <si>
     <t>OB687</t>
   </si>
   <si>
     <t>OB686</t>
   </si>
   <si>
     <t>OB685</t>
   </si>
   <si>
     <t>OB684</t>
   </si>
   <si>
     <t>OB683</t>
   </si>
   <si>
-    <t>OB267</t>
-[...1 lines deleted...]
-  <si>
     <t>OB682</t>
   </si>
   <si>
     <t>OB681</t>
   </si>
   <si>
     <t>OB678</t>
   </si>
   <si>
     <t>OB680</t>
   </si>
   <si>
     <t>OB679</t>
   </si>
   <si>
     <t>OB406</t>
   </si>
   <si>
     <t>OB672</t>
   </si>
   <si>
-    <t>OB664</t>
-[...1 lines deleted...]
-  <si>
     <t>OB670</t>
   </si>
   <si>
-    <t>OB669</t>
-[...1 lines deleted...]
-  <si>
     <t>OB666</t>
   </si>
   <si>
     <t>OB410</t>
   </si>
   <si>
     <t>OB660</t>
   </si>
   <si>
-    <t>OB599</t>
-[...7 lines deleted...]
-  <si>
     <t>OB416</t>
   </si>
   <si>
     <t>OB495</t>
   </si>
   <si>
-    <t>OB497</t>
-[...4 lines deleted...]
-  <si>
     <t>OB482</t>
   </si>
   <si>
     <t>OB481</t>
   </si>
   <si>
     <t>OB437</t>
   </si>
   <si>
     <t>OB436</t>
   </si>
   <si>
-    <t>OB587</t>
-[...19 lines deleted...]
-  <si>
     <t>OB647</t>
   </si>
   <si>
-    <t>OB585</t>
-[...1 lines deleted...]
-  <si>
     <t>OB642</t>
   </si>
   <si>
-    <t>OB640</t>
-[...4 lines deleted...]
-  <si>
     <t>OB310</t>
   </si>
   <si>
-    <t>OB425</t>
-[...10 lines deleted...]
-  <si>
     <t>OB248</t>
   </si>
   <si>
     <t>OB621</t>
   </si>
   <si>
     <t>OB619</t>
   </si>
   <si>
     <t>OB615</t>
   </si>
   <si>
     <t>OB421</t>
   </si>
   <si>
-    <t>OB614</t>
-[...1 lines deleted...]
-  <si>
     <t>OB457</t>
   </si>
   <si>
     <t>OB607</t>
   </si>
   <si>
     <t>OB605</t>
   </si>
   <si>
     <t>OB538</t>
   </si>
   <si>
-    <t>OB289</t>
-[...1 lines deleted...]
-  <si>
     <t>OB360</t>
   </si>
   <si>
     <t>OB361</t>
   </si>
   <si>
     <t>OB358</t>
   </si>
   <si>
     <t>OB359</t>
   </si>
   <si>
     <t>OB363</t>
   </si>
   <si>
     <t>OB362</t>
   </si>
   <si>
-    <t>OB461</t>
-[...10 lines deleted...]
-  <si>
     <t>OB458</t>
   </si>
   <si>
-    <t>OB570</t>
-[...1 lines deleted...]
-  <si>
     <t>OB559</t>
   </si>
   <si>
     <t>OB200</t>
   </si>
   <si>
     <t>OB163</t>
   </si>
   <si>
-    <t>OB428</t>
-[...4 lines deleted...]
-  <si>
     <t>OB456</t>
   </si>
   <si>
     <t>OB252</t>
   </si>
   <si>
     <t>OB449</t>
   </si>
   <si>
     <t>OB417</t>
   </si>
   <si>
     <t>OB441</t>
   </si>
   <si>
     <t>OB311</t>
   </si>
   <si>
     <t>OB312</t>
   </si>
   <si>
     <t>OB390</t>
   </si>
   <si>
-    <t>OB443</t>
-[...17 lines deleted...]
-    <t>OB346</t>
+    <t>IMPLANTAÇÃO DE DELINEADORES</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE TACHAS REFLETIVAS</t>
+  </si>
+  <si>
+    <t>ADEQUAÇÃO DO SISTEMA DE DRENAGEM</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DO PAVIMENTO</t>
+  </si>
+  <si>
+    <t>DESMONTE DE ROCHA</t>
+  </si>
+  <si>
+    <t>EROSÃO</t>
   </si>
   <si>
     <t>REPARO NO PAVIMENTO</t>
   </si>
   <si>
+    <t>CONCRETAGEM DA FUNDAÇÃO DE PÓRTICO</t>
+  </si>
+  <si>
+    <t>REVITALIZAÇÃO DE TÚNEIS</t>
+  </si>
+  <si>
+    <t>TRAVESSIA DE CABOS DE REDE DE ENERGIA</t>
+  </si>
+  <si>
+    <t>TRINCAS E RACHADURA</t>
+  </si>
+  <si>
+    <t>REPARO EM PAVIMENTO RIGIDO</t>
+  </si>
+  <si>
+    <t>IÇAMENTO DE TRELIÇA E SALAS TÉCNICAS</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DOS NOVOS DISPOSITIVOS</t>
+  </si>
+  <si>
+    <t>DESVIO DE EIXO.</t>
+  </si>
+  <si>
+    <t>MEDIÇÃO DA LUMINÂNCIA DOS TÚNEIS</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DO VIÁRIO DA BASE OPERACIONAL</t>
+  </si>
+  <si>
+    <t>REPARO NO PAVIMENTO FLEXÍVEL</t>
+  </si>
+  <si>
+    <t>DESVIO DE TRÁFEGO</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO NO PAVIMENTO</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE OBRA DE ARTE</t>
+  </si>
+  <si>
+    <t>CORTE DE BARREIRA RÍGIDA.</t>
+  </si>
+  <si>
+    <t>DEMOLIÇÃO PAVIMENTO RÍGIDO E RECOMPOSIÇÃO COM PAVIMENTO FLEXÍVEL</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DE RADAR</t>
+  </si>
+  <si>
+    <t>PROLONGAMENTO DO TÚNEL DE PASSAGEM INFERIOR</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DE DEFENSA METÁLICA</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DA 3ª FAIXA E REMODELAGEM</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE ACESSO PROVÍSÓRIO</t>
+  </si>
+  <si>
+    <t>CORREÇÃO DE RECALQUE DO PAVIMENTO/IMPLANTAÇÃO DE BARREIRAS RÍGIDAS</t>
+  </si>
+  <si>
+    <t>REFORÇO NA OAE</t>
+  </si>
+  <si>
+    <t>IÇAMENTO DE PÓRTICO DE GABARITO</t>
+  </si>
+  <si>
+    <t>EROSÃO DE GRANDE PORTE</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DA ÁREA DE ESCAPE</t>
+  </si>
+  <si>
+    <t>SONDAGEM POÇO DE INSPEÇÃO</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE DRENAGEM.</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE PLACA DE PAVIMENTO RÍGIDO</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE DISPOSITIVO EM DESNIVEL</t>
+  </si>
+  <si>
+    <t>REPARO EM PAVIMENTO FLEXÍVEL</t>
+  </si>
+  <si>
     <t>IMPLANTAÇÃO DE FAIXA ADICIONAL</t>
   </si>
   <si>
-    <t>INSTALAÇÃO DE PÓRTICO DE SACRIFÍCIO.</t>
-[...2 lines deleted...]
-    <t>IÇAMENTO DE PÓRTICO DE GABARITO</t>
+    <t>EXECUÇÃO DE BARREIRA RÍGIDA</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE ACESSO NÃO COMERCIAL</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE SINALIZAÇÃO HORIZONTAL</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE PASSAGEM SUPERIOR DE FAUNA</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE SENSORES DOS SAT</t>
+  </si>
+  <si>
+    <t>TRAVESSIA DE CABOS ELETRICOS</t>
+  </si>
+  <si>
+    <t>HIDROJATEAMENTO, PINTURA DE FAIXAS E INSTALAÇÃO DE BARREIRAS</t>
+  </si>
+  <si>
+    <t>READEQUAÇÃO NA SINALIZAÇÃO HORIZONTA</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO POSTES METÁLICOS, CAIXA HERMÉTICA, ILUMINADORES E ELETRÔNICOS DIVERSOS.</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DA VIA MARGINAL</t>
+  </si>
+  <si>
+    <t>ABERTURA DE ACESSO</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DA TERCEIRA FAIXA.</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE BALANÇA WIN PGF 373</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE BALANÇA WIN PGF 358</t>
+  </si>
+  <si>
+    <t>ILUMINAÇÃO VIÁRIA</t>
+  </si>
+  <si>
+    <t>TRECHO 02</t>
+  </si>
+  <si>
+    <t>OBRA PARA REMODELAÇÃO DA PRAÇA DE PEDÁGIO.</t>
+  </si>
+  <si>
+    <t>DUPLICAÇÃO DO TRECHO</t>
+  </si>
+  <si>
+    <t>SUBSTITUIÇÃO DE PONTE</t>
+  </si>
+  <si>
+    <t>REABILITAÇÃO DO PAVIMENTO</t>
   </si>
   <si>
     <t>REPARO EM EROSÃO</t>
   </si>
   <si>
-    <t>INSTALAÇÃO DE PÓRTICOS DE SACRIFÍCIO</t>
-[...10 lines deleted...]
-  <si>
     <t>REPARO NO PAVIMENTO LAJE E PRÉ-LAJE NA OAE</t>
   </si>
   <si>
-    <t>RECUPERAÇÃO NO PAVIMENTO</t>
-[...13 lines deleted...]
-  <si>
     <t>ADEQUAÇÃO DA ALÇA DE ACESSO</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ALÇAS</t>
   </si>
   <si>
-    <t>IMPLANTAÇÃO DA TERCEIRA FAIXA.</t>
-[...7 lines deleted...]
-  <si>
     <t>MONITORAMENTO DO PAVIMENTO</t>
   </si>
   <si>
-    <t>CONSTRUÇÃO DE BASE SAU</t>
-[...7 lines deleted...]
-  <si>
     <t>CONSTRUÇÃO DE DISPOSITIVO</t>
   </si>
   <si>
-    <t>INSTALAÇÃO DE PMV</t>
-[...1 lines deleted...]
-  <si>
     <t>TRECHO 12</t>
   </si>
   <si>
-    <t>IMPLANTAÇÃO DA VIA MARGINAL</t>
-[...1 lines deleted...]
-  <si>
     <t>RECUPERAÇÃO DE MARQUISE PRAÇA DE PEDÁGIO</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PISTA MARGINAL</t>
   </si>
   <si>
     <t>EXPLORAÇÃO DE JAZIDA</t>
   </si>
   <si>
-    <t>REPARO JUNTA DE DILATAÇÃO</t>
-[...4 lines deleted...]
-  <si>
     <t>DUPLICAÇÃO, REMODELAGEM E IMPLANTAÇÃO DE NOVO DISPOSITIVOS</t>
   </si>
   <si>
-    <t>SUPRESSÃO DE INDIVÍDUOS ARBÓREOS</t>
-[...7 lines deleted...]
-  <si>
     <t>CONSERVAÇÃO ESPECIAL NO PAVIMENTO</t>
   </si>
   <si>
     <t>REPARO EM PAVIMENTO</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BASE POLICIAL</t>
   </si>
   <si>
-    <t>TRECHO 02</t>
-[...4 lines deleted...]
-  <si>
     <t>DESOBSTRUÇÃO DE DUTOS E LANÇAMENTO DE CABOS</t>
   </si>
   <si>
     <t>INTERVENÇÕES</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO 3ª FAIXA DE ROLAMENTO</t>
   </si>
   <si>
     <t>DUPLICAÇÃO DE RODOVIA</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ACESSO PROVISÓRIO</t>
   </si>
   <si>
-    <t>RECUPERAÇÃO DE DRENAGEM.</t>
-[...1 lines deleted...]
-  <si>
     <t>IMPLANTAÇÃO DA ILUMINAÇÃO</t>
   </si>
   <si>
-    <t>RECUPERAÇÃO DE DRENAGEM</t>
-[...1 lines deleted...]
-  <si>
     <t>PAVIMENTAÇÃO PARA BALANÇA ELETRÔNICA (HSWIN)</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DE GABARITO</t>
   </si>
   <si>
-    <t>CONSTRUÇÃO DE DISPOSITIVO DE RETORNO</t>
-[...7 lines deleted...]
-  <si>
     <t>FRESAGEM E RECOMPOSIÇÃO</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FAIXA 03ª DE ROLAMENTO.</t>
   </si>
   <si>
-    <t>IMPLANTAÇÃO DO VIÁRIO DA BASE OPERACIONAL</t>
-[...7 lines deleted...]
-  <si>
     <t>IMPLANTAÇÃO DE EQUIPAMENTOS DE COMBATE A INCÊNDIO</t>
   </si>
   <si>
-    <t>READEQUAÇÃO NA SINALIZAÇÃO HORIZONTA</t>
-[...1 lines deleted...]
-  <si>
     <t>CORREÇÃO DAS CURVAS</t>
   </si>
   <si>
-    <t>TRAVESSIA DE CABOS</t>
+    <t>MANUTENÇÃO E CONSERVAÇÃO</t>
+  </si>
+  <si>
+    <t>DESLOCAMENTO DE EIXO PARA ALARGAMENTO DE OAE</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE DISPOSITIVO</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE CAIXAS DE PRODUTOS PERIGOSOS</t>
+  </si>
+  <si>
+    <t>REPARO NO PAVIMENTO, CONSERVAÇÃO EM GERAL, RECUPERAÇÃO DE OAE</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DAS VIAS MARGINAIS</t>
+  </si>
+  <si>
+    <t>LANÇAMENTO DE VIGAS</t>
+  </si>
+  <si>
+    <t>DUPLICAÇÃO, IMPLANTAÇÃO DE DISPOSITIVOS E ADEQUAÇÃO DE OAE</t>
+  </si>
+  <si>
+    <t>CONCRETAGEM DAS FUNDAÇÕES DA NOVA PONTE POR MEIO DA PONTE EXISTENTE</t>
   </si>
   <si>
     <t>ALARGAMENTO DE OAE</t>
   </si>
   <si>
-    <t>IMPLANTAÇÃO DE MARGINAL NO DISPOSITIVO</t>
-[...46 lines deleted...]
-  <si>
     <t>IMPLANTAÇÃO DA 5ª FAIXA</t>
   </si>
   <si>
-    <t>DESVIO DE TRÁFEGO PARA REPARO EM PAVIMENTO FLEXÍVEL.</t>
-[...2 lines deleted...]
-    <t>MANUTENÇÃO CORRETIVA DA ILUMINAÇÃO VIÁRIA</t>
+    <t>RAPOSO CASTELLO</t>
   </si>
   <si>
     <t>AUTOBAN</t>
   </si>
   <si>
+    <t>RODOANEL</t>
+  </si>
+  <si>
+    <t>SOROCABANA</t>
+  </si>
+  <si>
+    <t>INTERVIAS</t>
+  </si>
+  <si>
+    <t>VIAPAULISTA</t>
+  </si>
+  <si>
+    <t>ECOVIAS LESTE PAULISTA</t>
+  </si>
+  <si>
     <t>ENTREVIAS</t>
   </si>
   <si>
+    <t>SPMAR</t>
+  </si>
+  <si>
+    <t>SPVIAS</t>
+  </si>
+  <si>
+    <t>ROTA DAS BANDEIRAS</t>
+  </si>
+  <si>
     <t>ECOVIAS IMIGRANTES</t>
   </si>
   <si>
-    <t>SOROCABANA</t>
+    <t>ECOVIAS NOROESTE</t>
   </si>
   <si>
     <t>VIARONDON</t>
   </si>
   <si>
-    <t>VIAPAULISTA</t>
-[...22 lines deleted...]
-  <si>
     <t>NOVO LITORAL</t>
   </si>
   <si>
     <t>EIXO SP</t>
   </si>
   <si>
     <t>COLINAS</t>
   </si>
   <si>
-    <t>INTERVIAS</t>
-[...4 lines deleted...]
-  <si>
     <t>TAMOIOS</t>
   </si>
   <si>
     <t>RODOVIAS DO TIETÊ</t>
   </si>
   <si>
+    <t>ITAPEVI, ARAÇARIGUAMA, BARUERI, JANDIRA, SANTANA DE PARNAÍBA</t>
+  </si>
+  <si>
+    <t>BARUERI, ARAÇARIGUAMA, JANDIRA, SANTANA DE PARNAÍBA, ITAPEVI</t>
+  </si>
+  <si>
+    <t>CAMPINAS</t>
+  </si>
+  <si>
+    <t>OSASCO, CARAPICUÍBA</t>
+  </si>
+  <si>
+    <t>ARAÇARIGUAMA</t>
+  </si>
+  <si>
+    <t>PORTO FERREIRA</t>
+  </si>
+  <si>
+    <t>SANTA RITA DO PASSA QUATRO, CRAVINHOS, SÃO SIMÃO, RIBEIRÃO PRETO</t>
+  </si>
+  <si>
+    <t>BARUERI</t>
+  </si>
+  <si>
+    <t>ITAPEVI, BARUERI, SANTANA DE PARNAÍBA, JANDIRA, ARAÇARIGUAMA</t>
+  </si>
+  <si>
+    <t>JACAREÍ</t>
+  </si>
+  <si>
+    <t>PATROCÍNIO PAULISTA</t>
+  </si>
+  <si>
+    <t>RIBEIRÃO PRETO</t>
+  </si>
+  <si>
+    <t>IGARAPAVA</t>
+  </si>
+  <si>
+    <t>ITAPECERICA DA SERRA, SÃO PAULO</t>
+  </si>
+  <si>
+    <t>PIEDADE</t>
+  </si>
+  <si>
+    <t>ITARARÉ</t>
+  </si>
+  <si>
+    <t>EMBU DAS ARTES, SÃO PAULO, COTIA, CARAPICUÍBA, SANTANA DE PARNAÍBA, BARUERI, OSASCO</t>
+  </si>
+  <si>
+    <t>COTIA, EMBU DAS ARTES</t>
+  </si>
+  <si>
+    <t>SALTO DE PIRAPORA</t>
+  </si>
+  <si>
+    <t>VOTORANTIM</t>
+  </si>
+  <si>
+    <t>SOROCABA</t>
+  </si>
+  <si>
+    <t>SÃO ROQUE</t>
+  </si>
+  <si>
+    <t>SUMARÉ, LIMEIRA, VALINHOS, NOVA ODESSA, CORDEIRÓPOLIS, CAMPINAS, OSASCO, VINHEDO, SÃO PAULO, CAJAMAR, JUNDIAÍ, LOUVEIRA, AMERICANA</t>
+  </si>
+  <si>
+    <t>VINHEDO, SANTA BÁRBARA D'OESTE, CAIEIRAS, CAJAMAR, JUNDIAÍ, SUMARÉ, CORDEIRÓPOLIS, CAMPINAS, LIMEIRA, ITUPEVA, SÃO PAULO, LOUVEIRA, HORTOLÂNDIA, FRANCO DA ROCHA</t>
+  </si>
+  <si>
     <t>JUNDIAÍ</t>
   </si>
   <si>
+    <t>JARINU, VALINHOS, BOM JESUS DOS PERDÕES, ATIBAIA, ITATIBA</t>
+  </si>
+  <si>
+    <t>PAULÍNIA, CAMPINAS</t>
+  </si>
+  <si>
+    <t>SÃO PAULO</t>
+  </si>
+  <si>
+    <t>OSASCO</t>
+  </si>
+  <si>
+    <t>TATUÍ</t>
+  </si>
+  <si>
+    <t>SÃO BERNARDO DO CAMPO</t>
+  </si>
+  <si>
+    <t>COTIA</t>
+  </si>
+  <si>
+    <t>ITAPETININGA</t>
+  </si>
+  <si>
+    <t>CUBATÃO</t>
+  </si>
+  <si>
+    <t>ARAÇOIABA DA SERRA</t>
+  </si>
+  <si>
+    <t>SÃO BERNARDO DO CAMPO, SÃO VICENTE, CUBATÃO</t>
+  </si>
+  <si>
+    <t>AVARÉ</t>
+  </si>
+  <si>
+    <t>JABOTICABAL, TAQUARITINGA</t>
+  </si>
+  <si>
     <t>PONGAÍ</t>
   </si>
   <si>
-    <t>SÃO BERNARDO DO CAMPO</t>
-[...2 lines deleted...]
-    <t>SALTO DE PIRAPORA</t>
+    <t>ALUMÍNIO</t>
+  </si>
+  <si>
+    <t>ITAÍ, AVARÉ</t>
+  </si>
+  <si>
+    <t>GUATAPARÁ</t>
+  </si>
+  <si>
+    <t>OSASCO, SÃO PAULO, SANTANA DE PARNAÍBA, JANDIRA, ARAÇARIGUAMA, ITAPEVI, BARUERI</t>
+  </si>
+  <si>
+    <t>CAJAMAR</t>
+  </si>
+  <si>
+    <t>OSASCO, SÃO PAULO</t>
+  </si>
+  <si>
+    <t>OSASCO, SÃO PAULO, COTIA</t>
+  </si>
+  <si>
+    <t>AMÉRICO BRASILIENSE</t>
+  </si>
+  <si>
+    <t>SANTO ANDRÉ, SÃO BERNARDO DO CAMPO</t>
+  </si>
+  <si>
+    <t>ATIBAIA</t>
+  </si>
+  <si>
+    <t>SÃO JOAQUIM DA BARRA</t>
+  </si>
+  <si>
+    <t>PITANGUEIRAS</t>
+  </si>
+  <si>
+    <t>ORLÂNDIA</t>
+  </si>
+  <si>
+    <t>BARUERI, ITAPEVI, OSASCO, SANTANA DE PARNAÍBA, JANDIRA, ARAÇARIGUAMA, SÃO PAULO</t>
+  </si>
+  <si>
+    <t>COTIA, JANDIRA, ITAPEVI</t>
+  </si>
+  <si>
+    <t>SÃO PAULO, COTIA, OSASCO</t>
+  </si>
+  <si>
+    <t>PONGAÍ, CAFELÂNDIA, GUARANTÃ</t>
+  </si>
+  <si>
+    <t>JAÚ, IGARAÇU DO TIETÊ, BARRA BONITA</t>
+  </si>
+  <si>
+    <t>AVARÉ, SÃO MANUEL, PRATÂNIA, BOTUCATU, IGARAÇU DO TIETÊ</t>
+  </si>
+  <si>
+    <t>JUNDIAÍ, SÃO PAULO, CAJAMAR, OSASCO</t>
+  </si>
+  <si>
+    <t>PENÁPOLIS</t>
+  </si>
+  <si>
+    <t>TAUBATÉ</t>
+  </si>
+  <si>
+    <t>CAÇAPAVA, SÃO JOSÉ DOS CAMPOS, GUARAREMA, JACAREÍ, TAUBATÉ</t>
+  </si>
+  <si>
+    <t>CARAPICUÍBA, SANTANA DE PARNAÍBA, SÃO PAULO, COTIA, OSASCO, BARUERI</t>
   </si>
   <si>
     <t>TAPIRAÍ</t>
   </si>
   <si>
-    <t>BAURU</t>
-[...13 lines deleted...]
-  <si>
     <t>VALINHOS, CAMPINAS</t>
   </si>
   <si>
     <t>JUNDIAÍ, LOUVEIRA</t>
   </si>
   <si>
-    <t>CAMPINAS</t>
-[...10 lines deleted...]
-  <si>
     <t>ITAQUAQUECETUBA</t>
   </si>
   <si>
-    <t>ATIBAIA</t>
+    <t>GUARULHOS</t>
+  </si>
+  <si>
+    <t>GUARANTÃ</t>
+  </si>
+  <si>
+    <t>FLORÍNIA</t>
+  </si>
+  <si>
+    <t>TARUMÃ, FLORÍNIA</t>
+  </si>
+  <si>
+    <t>POÁ, SUZANO</t>
+  </si>
+  <si>
+    <t>BIRIGUI</t>
+  </si>
+  <si>
+    <t>AMÉRICO BRASILIENSE, SÃO CARLOS, RINCÃO, SANTA LÚCIA</t>
+  </si>
+  <si>
+    <t>ARAÇOIABA DA SERRA, SOROCABA</t>
+  </si>
+  <si>
+    <t>CAJAMAR, JUNDIAÍ, SÃO PAULO</t>
+  </si>
+  <si>
+    <t>RESTINGA, RIBEIRÃO PRETO, BRODOWSKI, FRANCA, JARDINÓPOLIS, BATATAIS</t>
+  </si>
+  <si>
+    <t>ITANHAÉM</t>
+  </si>
+  <si>
+    <t>BERTIOGA</t>
+  </si>
+  <si>
+    <t>SÃO PAULO, SANTANA DE PARNAÍBA, JANDIRA, BARUERI, ITAPEVI, OSASCO</t>
+  </si>
+  <si>
+    <t>TORRINHA</t>
+  </si>
+  <si>
+    <t>SÃO JOSÉ DO RIO PRETO</t>
+  </si>
+  <si>
+    <t>SANTA MARIA DA SERRA, SÃO PEDRO</t>
+  </si>
+  <si>
+    <t>ITU</t>
+  </si>
+  <si>
+    <t>SANTOS</t>
+  </si>
+  <si>
+    <t>ALUMÍNIO, MAIRINQUE</t>
+  </si>
+  <si>
+    <t>ARARAS, PIRASSUNUNGA, SANTA RITA DO PASSA QUATRO, LEME, CORDEIRÓPOLIS, PORTO FERREIRA, SANTA CRUZ DA CONCEIÇÃO</t>
+  </si>
+  <si>
+    <t>IARAS</t>
+  </si>
+  <si>
+    <t>ITAPIRA</t>
+  </si>
+  <si>
+    <t>ARARAQUARA, IBATÉ, SÃO CARLOS</t>
+  </si>
+  <si>
+    <t>SÃO JOSÉ DO RIO PRETO, MIRASSOL</t>
   </si>
   <si>
     <t>MIRASSOL</t>
   </si>
   <si>
-    <t>ITAPEVI</t>
-[...136 lines deleted...]
-  <si>
     <t>CUBATÃO, SÃO BERNARDO DO CAMPO</t>
   </si>
   <si>
-    <t>BARRA BONITA</t>
-[...17 lines deleted...]
-    <t>SÃO PAULO, OSASCO</t>
+    <t>SANTA LÚCIA, GUATAPARÁ, LUÍS ANTÔNIO, RINCÃO, RIBEIRÃO PRETO, ARARAQUARA, AMÉRICO BRASILIENSE, CRAVINHOS</t>
   </si>
   <si>
     <t>CARAGUATATUBA</t>
   </si>
   <si>
     <t>CORDEIRÓPOLIS</t>
   </si>
   <si>
-    <t>SÃO PAULO, OSASCO, ITAPEVI, BARUERI, SANTANA DE PARNAÍBA, JANDIRA, ARAÇARIGUAMA</t>
+    <t>SÃO PAULO, ARAÇARIGUAMA, JANDIRA, SANTANA DE PARNAÍBA, OSASCO, ITAPEVI, BARUERI</t>
+  </si>
+  <si>
+    <t>OSASCO, COTIA, SÃO PAULO</t>
   </si>
   <si>
     <t>PIRACICABA</t>
   </si>
   <si>
     <t>AMERICANA, LIMEIRA</t>
   </si>
   <si>
     <t>FRANCO DA ROCHA, CAJAMAR</t>
   </si>
   <si>
-    <t>IGARAPAVA</t>
-[...5 lines deleted...]
-    <t>IBIÚNA, PIEDADE, PILAR DO SUL, SÃO MIGUEL ARCANJO</t>
+    <t>TAPIRAÍ, VOTORANTIM, PIEDADE, JUQUIÁ, SOROCABA</t>
+  </si>
+  <si>
+    <t>PILAR DO SUL, PIEDADE, IBIÚNA, SÃO MIGUEL ARCANJO</t>
   </si>
   <si>
     <t>SÃO MIGUEL ARCANJO, PILAR DO SUL</t>
   </si>
   <si>
-    <t>SALTO DE PIRAPORA, PILAR DO SUL</t>
-[...20 lines deleted...]
-    <t>RANCHARIA, PARAGUAÇU PAULISTA, JOÃO RAMALHO, ASSIS, MARTINÓPOLIS, QUATÁ</t>
+    <t>PILAR DO SUL, SALTO DE PIRAPORA</t>
+  </si>
+  <si>
+    <t>CAMPINAS, PAULÍNIA</t>
+  </si>
+  <si>
+    <t>PEREIRAS, ANHEMBI, CONCHAS, LARANJAL PAULISTA, BOFETE</t>
+  </si>
+  <si>
+    <t>SANTA GERTRUDES, CORDEIRÓPOLIS, RIO CLARO, CORUMBATAÍ</t>
+  </si>
+  <si>
+    <t>QUATÁ, PARAGUAÇU PAULISTA, ASSIS, MARTINÓPOLIS, JOÃO RAMALHO, RANCHARIA</t>
   </si>
   <si>
     <t>PONGAÍ, NOVO HORIZONTE</t>
   </si>
   <si>
     <t>RIO CLARO, ARARAS</t>
   </si>
   <si>
-    <t>BOA ESPERANÇA DO SUL, JAÚ, DOURADO, BOCAINA, ARARAQUARA</t>
-[...11 lines deleted...]
-    <t>CAMPINAS, LIMEIRA, JUNDIAÍ, CAJAMAR, ITUPEVA, SÃO PAULO, LOUVEIRA, HORTOLÂNDIA, FRANCO DA ROCHA, VINHEDO, SANTA BÁRBARA D'OESTE, CAIEIRAS, SUMARÉ, CORDEIRÓPOLIS</t>
+    <t>BOA ESPERANÇA DO SUL, ARARAQUARA, BOCAINA, JAÚ, DOURADO</t>
+  </si>
+  <si>
+    <t>BOTUCATU, BARRA BONITA, SÃO MANUEL, JAÚ, IGARAÇU DO TIETÊ, PRATÂNIA, AVARÉ</t>
+  </si>
+  <si>
+    <t>CORONEL MACEDO, ITAÍ, TAQUARITUBA, ITAPORANGA</t>
+  </si>
+  <si>
+    <t>SP 280</t>
+  </si>
+  <si>
+    <t>SPD 086/330</t>
+  </si>
+  <si>
+    <t>SP 021</t>
   </si>
   <si>
     <t>SP 330</t>
   </si>
   <si>
+    <t>SPM 280 D</t>
+  </si>
+  <si>
+    <t>SP 070</t>
+  </si>
+  <si>
+    <t>SPA 020/345</t>
+  </si>
+  <si>
+    <t>SP 255</t>
+  </si>
+  <si>
+    <t>SP 328</t>
+  </si>
+  <si>
+    <t>SP 250</t>
+  </si>
+  <si>
+    <t>SP 258</t>
+  </si>
+  <si>
+    <t>SP 264</t>
+  </si>
+  <si>
+    <t>SP 079</t>
+  </si>
+  <si>
+    <t>SPD 002/075</t>
+  </si>
+  <si>
+    <t>SP 270</t>
+  </si>
+  <si>
+    <t>SPI 102/330</t>
+  </si>
+  <si>
+    <t>SP 348</t>
+  </si>
+  <si>
+    <t>SP 300</t>
+  </si>
+  <si>
+    <t>SP 065</t>
+  </si>
+  <si>
+    <t>SP 332</t>
+  </si>
+  <si>
+    <t>SPM 280 E</t>
+  </si>
+  <si>
+    <t>SP 127</t>
+  </si>
+  <si>
+    <t>SP 150</t>
+  </si>
+  <si>
+    <t>SP 160</t>
+  </si>
+  <si>
     <t>SP 333</t>
   </si>
   <si>
-    <t>SP 150</t>
-[...23 lines deleted...]
-    <t>SP 280</t>
+    <t>SPD 092/330</t>
+  </si>
+  <si>
+    <t>SP 322</t>
+  </si>
+  <si>
+    <t>SP 029</t>
+  </si>
+  <si>
+    <t>SPD 059/330</t>
+  </si>
+  <si>
+    <t>SPI 117/060</t>
   </si>
   <si>
     <t>SPD 036/070</t>
   </si>
   <si>
-    <t>SP 070</t>
-[...2 lines deleted...]
-    <t>SP 065</t>
+    <t>SPD 002/019</t>
+  </si>
+  <si>
+    <t>SPD 516/300</t>
+  </si>
+  <si>
+    <t>SP 318</t>
+  </si>
+  <si>
+    <t>SP 334</t>
+  </si>
+  <si>
+    <t>SPD 012/330</t>
+  </si>
+  <si>
+    <t>SP 055</t>
+  </si>
+  <si>
+    <t>SP 098</t>
+  </si>
+  <si>
+    <t>SPD 025/330</t>
+  </si>
+  <si>
+    <t>SPD 098/330</t>
+  </si>
+  <si>
+    <t>SP 197</t>
   </si>
   <si>
     <t>SP 310</t>
   </si>
   <si>
-    <t>SP 270</t>
-[...43 lines deleted...]
-  <si>
     <t>SP 304</t>
   </si>
   <si>
     <t>SPA 248/055</t>
   </si>
   <si>
     <t>SPD 283/280</t>
   </si>
   <si>
-    <t>SPD 417/300</t>
-[...1 lines deleted...]
-  <si>
     <t>SP 352</t>
   </si>
   <si>
-    <t>SPM 280 E</t>
-[...10 lines deleted...]
-  <si>
     <t>SPI 065/099</t>
   </si>
   <si>
-    <t>SP 250</t>
-[...4 lines deleted...]
-  <si>
     <t>SPA 103/079</t>
   </si>
   <si>
     <t>SPA 160/250</t>
   </si>
   <si>
     <t>SPA 104/079</t>
   </si>
   <si>
-    <t>SPD 092/330</t>
-[...4 lines deleted...]
-  <si>
     <t>SPI 097/055</t>
   </si>
   <si>
     <t>SP 284</t>
   </si>
   <si>
     <t>SPD 050/348</t>
   </si>
   <si>
     <t>SP 191</t>
   </si>
   <si>
-    <t>SPI 102/330</t>
+    <t>27.000</t>
+  </si>
+  <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>18.500</t>
+  </si>
+  <si>
+    <t>54.145</t>
+  </si>
+  <si>
+    <t>220.465</t>
+  </si>
+  <si>
+    <t>240.501</t>
+  </si>
+  <si>
+    <t>24.000</t>
+  </si>
+  <si>
+    <t>74.000</t>
+  </si>
+  <si>
+    <t>1.750</t>
+  </si>
+  <si>
+    <t>4.600</t>
+  </si>
+  <si>
+    <t>475.000</t>
+  </si>
+  <si>
+    <t>43.000</t>
+  </si>
+  <si>
+    <t>124.000</t>
+  </si>
+  <si>
+    <t>338.100</t>
+  </si>
+  <si>
+    <t>339.530</t>
+  </si>
+  <si>
+    <t>7.300</t>
+  </si>
+  <si>
+    <t>29.000</t>
+  </si>
+  <si>
+    <t>123.600</t>
+  </si>
+  <si>
+    <t>105.800</t>
+  </si>
+  <si>
+    <t>140.300</t>
+  </si>
+  <si>
+    <t>52.000</t>
+  </si>
+  <si>
+    <t>11.360</t>
+  </si>
+  <si>
+    <t>13.360</t>
+  </si>
+  <si>
+    <t>62.000</t>
+  </si>
+  <si>
+    <t>65.000</t>
+  </si>
+  <si>
+    <t>110.280</t>
+  </si>
+  <si>
+    <t>20.000</t>
+  </si>
+  <si>
+    <t>23.500</t>
+  </si>
+  <si>
+    <t>23.800</t>
+  </si>
+  <si>
+    <t>52.060</t>
+  </si>
+  <si>
+    <t>19.000</t>
+  </si>
+  <si>
+    <t>19.800</t>
+  </si>
+  <si>
+    <t>110.500</t>
+  </si>
+  <si>
+    <t>30.150</t>
+  </si>
+  <si>
+    <t>18.700</t>
+  </si>
+  <si>
+    <t>33.800</t>
+  </si>
+  <si>
+    <t>111.630</t>
+  </si>
+  <si>
+    <t>158.000</t>
+  </si>
+  <si>
+    <t>23.000</t>
+  </si>
+  <si>
+    <t>45.800</t>
+  </si>
+  <si>
+    <t>124.100</t>
+  </si>
+  <si>
+    <t>59.800</t>
+  </si>
+  <si>
+    <t>260.480</t>
+  </si>
+  <si>
+    <t>119.000</t>
+  </si>
+  <si>
+    <t>92.000</t>
+  </si>
+  <si>
+    <t>239.900</t>
+  </si>
+  <si>
+    <t>74.500</t>
+  </si>
+  <si>
+    <t>18.000</t>
+  </si>
+  <si>
+    <t>19.865</t>
+  </si>
+  <si>
+    <t>13.800</t>
+  </si>
+  <si>
+    <t>277.500</t>
+  </si>
+  <si>
+    <t>47.460</t>
+  </si>
+  <si>
+    <t>54.139</t>
+  </si>
+  <si>
+    <t>89.400</t>
+  </si>
+  <si>
+    <t>44.000</t>
+  </si>
+  <si>
+    <t>43.150</t>
+  </si>
+  <si>
+    <t>48.700</t>
+  </si>
+  <si>
+    <t>17.000</t>
+  </si>
+  <si>
+    <t>58.000</t>
+  </si>
+  <si>
+    <t>43.500</t>
+  </si>
+  <si>
+    <t>34.063</t>
+  </si>
+  <si>
+    <t>22.000</t>
+  </si>
+  <si>
+    <t>68.814</t>
+  </si>
+  <si>
+    <t>76.000</t>
+  </si>
+  <si>
+    <t>80.000</t>
+  </si>
+  <si>
+    <t>375.870</t>
+  </si>
+  <si>
+    <t>360.390</t>
+  </si>
+  <si>
+    <t>371.800</t>
+  </si>
+  <si>
+    <t>13.290</t>
+  </si>
+  <si>
+    <t>32.580</t>
+  </si>
+  <si>
+    <t>10.940</t>
+  </si>
+  <si>
+    <t>245.000</t>
+  </si>
+  <si>
+    <t>79.000</t>
+  </si>
+  <si>
+    <t>156.000</t>
+  </si>
+  <si>
+    <t>180.000</t>
+  </si>
+  <si>
+    <t>483.750</t>
+  </si>
+  <si>
+    <t>64.000</t>
+  </si>
+  <si>
+    <t>7.000</t>
   </si>
   <si>
     <t>53.310</t>
   </si>
   <si>
-    <t>58.645</t>
-[...10 lines deleted...]
-  <si>
     <t>167.700</t>
   </si>
   <si>
-    <t>29.200</t>
-[...13 lines deleted...]
-  <si>
     <t>24.400</t>
   </si>
   <si>
-    <t>344.700</t>
-[...1 lines deleted...]
-  <si>
     <t>87.700</t>
   </si>
   <si>
     <t>64.900</t>
   </si>
   <si>
-    <t>0.000</t>
-[...10 lines deleted...]
-  <si>
     <t>38.000</t>
   </si>
   <si>
-    <t>80.000</t>
+    <t>273.250</t>
+  </si>
+  <si>
+    <t>440.630</t>
+  </si>
+  <si>
+    <t>432.000</t>
+  </si>
+  <si>
+    <t>50.000</t>
+  </si>
+  <si>
+    <t>114.150</t>
+  </si>
+  <si>
+    <t>247.000</t>
+  </si>
+  <si>
+    <t>113.971</t>
+  </si>
+  <si>
+    <t>29.100</t>
+  </si>
+  <si>
+    <t>318.000</t>
+  </si>
+  <si>
+    <t>56.000</t>
+  </si>
+  <si>
+    <t>325.920</t>
+  </si>
+  <si>
+    <t>95.500</t>
+  </si>
+  <si>
+    <t>14.000</t>
+  </si>
+  <si>
+    <t>17.600</t>
+  </si>
+  <si>
+    <t>444.750</t>
+  </si>
+  <si>
+    <t>199.000</t>
+  </si>
+  <si>
+    <t>84.300</t>
+  </si>
+  <si>
+    <t>73.000</t>
+  </si>
+  <si>
+    <t>158.501</t>
+  </si>
+  <si>
+    <t>162.540</t>
+  </si>
+  <si>
+    <t>428.800</t>
+  </si>
+  <si>
+    <t>241.800</t>
+  </si>
+  <si>
+    <t>446.300</t>
+  </si>
+  <si>
+    <t>446.000</t>
+  </si>
+  <si>
+    <t>254.000</t>
+  </si>
+  <si>
+    <t>40.000</t>
+  </si>
+  <si>
+    <t>2.801</t>
+  </si>
+  <si>
+    <t>20.595</t>
+  </si>
+  <si>
+    <t>158.820</t>
+  </si>
+  <si>
+    <t>161.800</t>
+  </si>
+  <si>
+    <t>169.240</t>
+  </si>
+  <si>
+    <t>128.400</t>
+  </si>
+  <si>
+    <t>118.000</t>
+  </si>
+  <si>
+    <t>97.950</t>
+  </si>
+  <si>
+    <t>70.994</t>
+  </si>
+  <si>
+    <t>119.900</t>
+  </si>
+  <si>
+    <t>114.000</t>
+  </si>
+  <si>
+    <t>176.200</t>
+  </si>
+  <si>
+    <t>153.520</t>
+  </si>
+  <si>
+    <t>447.257</t>
+  </si>
+  <si>
+    <t>229.000</t>
+  </si>
+  <si>
+    <t>52.700</t>
+  </si>
+  <si>
+    <t>83.200</t>
+  </si>
+  <si>
+    <t>155.771</t>
+  </si>
+  <si>
+    <t>288.191</t>
+  </si>
+  <si>
+    <t>3.500</t>
+  </si>
+  <si>
+    <t>43.998</t>
+  </si>
+  <si>
+    <t>318.499</t>
+  </si>
+  <si>
+    <t>25.000</t>
+  </si>
+  <si>
+    <t>51.000</t>
+  </si>
+  <si>
+    <t>337.800</t>
+  </si>
+  <si>
+    <t>339.260</t>
+  </si>
+  <si>
+    <t>28.700</t>
+  </si>
+  <si>
+    <t>28.000</t>
+  </si>
+  <si>
+    <t>123.000</t>
+  </si>
+  <si>
+    <t>106.200</t>
+  </si>
+  <si>
+    <t>140.900</t>
+  </si>
+  <si>
+    <t>158.499</t>
+  </si>
+  <si>
+    <t>7.540</t>
+  </si>
+  <si>
+    <t>173.032</t>
+  </si>
+  <si>
+    <t>64.596</t>
+  </si>
+  <si>
+    <t>113.000</t>
+  </si>
+  <si>
+    <t>134.000</t>
+  </si>
+  <si>
+    <t>111.500</t>
+  </si>
+  <si>
+    <t>112.200</t>
+  </si>
+  <si>
+    <t>140.200</t>
+  </si>
+  <si>
+    <t>107.000</t>
+  </si>
+  <si>
+    <t>243.200</t>
+  </si>
+  <si>
+    <t>75.000</t>
+  </si>
+  <si>
+    <t>280.000</t>
+  </si>
+  <si>
+    <t>44.100</t>
+  </si>
+  <si>
+    <t>12.000</t>
+  </si>
+  <si>
+    <t>84.000</t>
+  </si>
+  <si>
+    <t>88.000</t>
+  </si>
+  <si>
+    <t>43.700</t>
+  </si>
+  <si>
+    <t>34.064</t>
+  </si>
+  <si>
+    <t>273.160</t>
+  </si>
+  <si>
+    <t>237.430</t>
+  </si>
+  <si>
+    <t>61.533</t>
+  </si>
+  <si>
+    <t>482.550</t>
+  </si>
+  <si>
+    <t>4.000</t>
+  </si>
+  <si>
+    <t>126.000</t>
+  </si>
+  <si>
+    <t>167.350</t>
+  </si>
+  <si>
+    <t>85.600</t>
+  </si>
+  <si>
+    <t>436.000</t>
+  </si>
+  <si>
+    <t>114.850</t>
+  </si>
+  <si>
+    <t>109.271</t>
+  </si>
+  <si>
+    <t>48.000</t>
+  </si>
+  <si>
+    <t>406.000</t>
+  </si>
+  <si>
+    <t>57.000</t>
+  </si>
+  <si>
+    <t>39.173</t>
+  </si>
+  <si>
+    <t>20.020</t>
+  </si>
+  <si>
+    <t>442.730</t>
+  </si>
+  <si>
+    <t>231.000</t>
+  </si>
+  <si>
+    <t>8.000</t>
+  </si>
+  <si>
+    <t>71.000</t>
+  </si>
+  <si>
+    <t>240.499</t>
+  </si>
+  <si>
+    <t>185.170</t>
+  </si>
+  <si>
+    <t>431.400</t>
+  </si>
+  <si>
+    <t>267.700</t>
+  </si>
+  <si>
+    <t>451.870</t>
   </si>
   <si>
     <t>449.300</t>
   </si>
   <si>
-    <t>34.000</t>
-[...403 lines deleted...]
-  <si>
     <t>255.000</t>
   </si>
   <si>
-    <t>44.100</t>
-[...1 lines deleted...]
-  <si>
     <t>54.000</t>
   </si>
   <si>
-    <t>84.000</t>
-[...7 lines deleted...]
-  <si>
     <t>0.001</t>
   </si>
   <si>
     <t>159.270</t>
   </si>
   <si>
     <t>162.200</t>
   </si>
   <si>
     <t>171.360</t>
   </si>
   <si>
     <t>131.200</t>
   </si>
   <si>
     <t>42.000</t>
   </si>
   <si>
     <t>213.000</t>
   </si>
   <si>
     <t>2.495</t>
   </si>
   <si>
     <t>176.550</t>
   </si>
   <si>
     <t>15.900</t>
   </si>
   <si>
     <t>143.525</t>
   </si>
   <si>
     <t>11.800</t>
   </si>
   <si>
-    <t>425.000</t>
-[...4 lines deleted...]
-  <si>
     <t>227.000</t>
   </si>
   <si>
     <t>193.550</t>
   </si>
   <si>
     <t>33.000</t>
   </si>
   <si>
-    <t>240.600</t>
-[...1 lines deleted...]
-  <si>
     <t>551.530</t>
   </si>
   <si>
     <t>233.000</t>
   </si>
   <si>
     <t>70.200</t>
   </si>
   <si>
     <t>147.300</t>
   </si>
   <si>
     <t>237.769</t>
   </si>
   <si>
     <t>357.430</t>
   </si>
   <si>
     <t>5.930</t>
   </si>
   <si>
-    <t>158.500</t>
-[...11 lines deleted...]
-    <t>87.850</t>
+    <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>06/06/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>21/01/2026</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>05/07/2024</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>26/05/2026</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>18/09/2025</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
-    <t>20/04/2026</t>
-[...2 lines deleted...]
-    <t>04/05/2026</t>
+    <t>20/10/2025</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
-    <t>28/04/2026</t>
-[...10 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
-    <t>14/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
-    <t>01/10/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>01/02/2026</t>
   </si>
   <si>
-    <t>12/05/2025</t>
-[...10 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
-    <t>02/02/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>26/08/2024</t>
   </si>
   <si>
-    <t>10/05/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
-    <t>30/03/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>20/05/2024</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
   </si>
   <si>
     <t>22/03/2026</t>
   </si>
   <si>
-    <t>21/03/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
-    <t>01/10/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
-    <t>09/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>07/03/2026</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
-    <t>01/01/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
-    <t>10/12/2025</t>
-[...16 lines deleted...]
-  <si>
     <t>14/03/2025</t>
   </si>
   <si>
-    <t>31/07/2025</t>
-[...7 lines deleted...]
-  <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>24/01/2026</t>
   </si>
   <si>
-    <t>21/01/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>24/10/2025</t>
   </si>
   <si>
-    <t>04/02/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
-    <t>29/08/2025</t>
-[...7 lines deleted...]
-  <si>
     <t>13/08/2025</t>
   </si>
   <si>
-    <t>15/08/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>03/06/2024</t>
   </si>
   <si>
-    <t>24/06/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
-    <t>11/08/2025</t>
-[...8 lines deleted...]
-    <t>09/04/2025</t>
+    <t>07/06/2026</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>14/06/2026</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
+  </si>
+  <si>
+    <t>31/01/2027</t>
+  </si>
+  <si>
+    <t>30/11/2026</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>10/01/2027</t>
+  </si>
+  <si>
+    <t>22/08/2026</t>
+  </si>
+  <si>
+    <t>22/05/2027</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
   </si>
   <si>
     <t>16/08/2026</t>
   </si>
   <si>
-    <t>30/04/2026</t>
-[...5 lines deleted...]
-    <t>18/05/2026</t>
+    <t>12/09/2026</t>
+  </si>
+  <si>
+    <t>28/06/2026</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>30/12/2026</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>09/02/2029</t>
+  </si>
+  <si>
+    <t>29/09/2028</t>
+  </si>
+  <si>
+    <t>01/03/2027</t>
   </si>
   <si>
     <t>30/07/2026</t>
   </si>
   <si>
-    <t>01/03/2027</t>
-[...19 lines deleted...]
-  <si>
     <t>30/06/2027</t>
   </si>
   <si>
-    <t>31/05/2026</t>
-[...19 lines deleted...]
-  <si>
     <t>21/11/2026</t>
   </si>
   <si>
-    <t>12/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>24/08/2026</t>
   </si>
   <si>
-    <t>03/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>30/08/2026</t>
   </si>
   <si>
     <t>21/11/2027</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
-    <t>31/01/2027</t>
-[...1 lines deleted...]
-  <si>
     <t>30/04/2027</t>
   </si>
   <si>
-    <t>03/06/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>20/06/2026</t>
   </si>
   <si>
-    <t>24/04/2026</t>
-[...13 lines deleted...]
-  <si>
     <t>22/09/2026</t>
   </si>
   <si>
-    <t>12/06/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>31/12/2027</t>
   </si>
   <si>
     <t>16/11/2026</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>NÃO</t>
   </si>
   <si>
     <t>CONCESSIONÁRIA</t>
   </si>
   <si>
+    <t>DUPLA</t>
+  </si>
+  <si>
     <t>DISPOSITIVO</t>
   </si>
   <si>
     <t>SIMPLES</t>
   </si>
   <si>
-    <t>DUPLA</t>
+    <t>LESTE/OESTE</t>
+  </si>
+  <si>
+    <t>NÃO SE APLICA</t>
+  </si>
+  <si>
+    <t>EXTERNO</t>
+  </si>
+  <si>
+    <t>LESTE</t>
+  </si>
+  <si>
+    <t>SUL</t>
+  </si>
+  <si>
+    <t>NORTE/SUL</t>
+  </si>
+  <si>
+    <t>OESTE</t>
   </si>
   <si>
     <t>NORTE</t>
   </si>
   <si>
-    <t>SUL</t>
-[...19 lines deleted...]
-  <si>
     <t>INTERNO</t>
   </si>
   <si>
-    <t>CONES REFLETIVOS, PLACAS RETRO REFLETIVAS DE ALTA</t>
+    <t>NOTURNA, VIATURAS</t>
   </si>
   <si>
     <t>PLACAS, LAMELAS E SINALIZAÇÃO NOTURNA</t>
   </si>
   <si>
     <t>PLACAS OPERACIONAIS, CONES BALIZADOR ALTO.</t>
   </si>
   <si>
-    <t>NOTURNA, VIATURAS</t>
-[...1 lines deleted...]
-  <si>
     <t>PLACAS, LAMELAS, SINALIZAÇÃO NOTURNA, ETC.</t>
   </si>
   <si>
+    <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO IRRIGADORA, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, RESGATE, SUPERVISÃO DE TRÁFEGO</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO/GUINCHO LEVE, BASE OPERACIONAL SPP330 KM 082+000</t>
+  </si>
+  <si>
+    <t>VIATURA OPERACIONAL, GUINCHO LEVE, INSPENÇÃO DE TRAFEGO, CAPTURA DE ANIMAIS, AMBULÃNCIA</t>
+  </si>
+  <si>
+    <t>GL-0612, IT-0612</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA</t>
+  </si>
+  <si>
+    <t>VEÍCULOS DE APOIO, SUPERVISÃO, E OPERADORES DE CCO</t>
+  </si>
+  <si>
+    <t>VEÍCULOS DE APOIO, SUPERVISÃO, OPERADORES DE CCO</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRAFEGO</t>
+  </si>
+  <si>
+    <t>AMBULÂNCIA, GUINCHO LEVE, GUINCHO PESADO, INSPEÇÃO DE TRAFEGO.</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, RESGATE</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE.</t>
+  </si>
+  <si>
+    <t>GUINCHO PESADO, GUINCHOS LEVE, INSPEÇÃO DE TRÁFEGO, CAMINHÃO PIPA, RESGATE</t>
+  </si>
+  <si>
     <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA.</t>
   </si>
   <si>
-    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, RESGATE, SUPERVISÃO DE TRÁFEGO</t>
+    <t>VIATURA OPERACIONAL, RESGATE</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, VIATURA OPERACIONAL, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO IRRIGADEIRA, RESGATE</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO LEVE, RESGATE</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO IRRIGADEIRA, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO IRRIGADEIRA, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, AMBULÂNCIA, BASE OPERACIONAL LOCALIZADA NA SP127 KM 116+000 SUL.</t>
+  </si>
+  <si>
+    <t>AMBULÂNCIA, GUINCHO LEVE, GUINCHO PESADO, INSPEÇÃO DE TRAFEGO, CAMINHÃO IRRIGADEIRA</t>
+  </si>
+  <si>
+    <t>IT-3404R, VO-3401</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, BASE OPERACIONAL LOCALIZADA NA SP160, KM 62 E BASE AVANÇADA LOCALIZADA NO KM 56/160 NORTE.</t>
+  </si>
+  <si>
+    <t>01 INSPEÇÃO DE TRÁFEGO, 01 GUINCHO LEVE, 01 GUINCHO PESADO, 01 CAMINHÃO IRRIGADEIRA, 01 AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>BASE OPERACIONAL, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA.</t>
+  </si>
+  <si>
+    <t>GUINCHO PESADO, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, APH</t>
+  </si>
+  <si>
+    <t>POSTOS SAU LOCALIZADOS NA SP-333 KM 139+500 OESTE, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA</t>
+  </si>
+  <si>
+    <t>GUINCHO INSPEÇÃO, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRAFEGO, VIATURA OPERACIONAL, GUINCHO</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, VIATURA OPERACIONAL, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO PIPA.</t>
+  </si>
+  <si>
+    <t>GUINCHO LEVE, AMBULÂNCIA, INSPEÇÃO DE TRAFEGO, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, MOTO APH.</t>
+  </si>
+  <si>
+    <t>INSPEÇÃO DE TRÁFEGO, CAMINHÃO PIPA, GUINCHO LEVE, RESGATE.</t>
+  </si>
+  <si>
+    <t>GUINCHO LEVE, INSPEÇÃO DE TRÁFEGO, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>EQUIPE DEDICADA DO CCO, LOCALIZADO NO KM 28 DA RODOVIA DOS IMIGRANTES – SP/160, BASE OPERACIONAL LOCALIZADA NA SP280 KM 24+200, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO IRRIGADEIRA, AMBULÂNCIA</t>
+  </si>
+  <si>
+    <t>GUINCHO LEVE, INSPEÇÃO DE TRAFEGO, AMBULÂNCIA, CFTV, SAT</t>
+  </si>
+  <si>
+    <t>SAU, AMBULÂNCIA, GUINCHO PESADO, GUINCHO LEVE, INSPEÇÃO DE TRAFEGO</t>
+  </si>
+  <si>
+    <t>BASE SAU, INSPEÇÃO DE TRAFEGO, UNIDADE AVANÇADA, APREENSÃO DE ANIMAIS.</t>
+  </si>
+  <si>
+    <t>BASE OPERACIONAL, VIATURA OPERACIONAL, GUINCHO PESADO, CAMINHÃO PIPA, GUINCHO LEVE, INSPEÇÃO DE TRÁFEGO, CAPTURA DE ANIMAIS, AMBULÂNCIA</t>
   </si>
   <si>
     <t>GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, INSPEÇÃO DE TRAFEGO.</t>
   </si>
   <si>
-    <t>AMBULÂNCIA, GUINCHO LEVE, GUINCHO PESADO, INSPEÇÃO DE TRAFEGO.</t>
-[...10 lines deleted...]
-  <si>
     <t>BASE OPERACIONAL, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, AMBULÂNCIA, CAMINHÃO PIPA, CFTV.</t>
   </si>
   <si>
     <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO LEVE, RESGATE.</t>
   </si>
   <si>
-    <t>INSPEÇÃO DE TRÁFEGO/GUINCHO LEVE, BASE OPERACIONAL SPP330 KM 082+000</t>
-[...7 lines deleted...]
-  <si>
     <t>BASE OPERACIONAL, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO PIPA</t>
   </si>
   <si>
-    <t>INSPEÇÃO DE TRÁFEGO, CAMINHÃO PIPA, GUINCHO LEVE, RESGATE.</t>
-[...16 lines deleted...]
-  <si>
     <t>GUINCHO LEVE, AMBULÂNCIA, INSPEÇÃO DE TRAFEGO</t>
   </si>
   <si>
     <t>GL-2801, AB-2802, IT-2801, AB-2801</t>
   </si>
   <si>
     <t>BASE SAU, UNIDADE DE RESGATE, GUINCHO LEVE, INSPEÇÃO DE TRÁFEGO</t>
   </si>
   <si>
-    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, MOTO APH.</t>
-[...1 lines deleted...]
-  <si>
     <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA</t>
   </si>
   <si>
-    <t>EQUIPE DEDICADA DO CCO, LOCALIZADO NO KM 28 DA RODOVIA DOS IMIGRANTES – SP/160, BASE OPERACIONAL LOCALIZADA NA SP280 KM 24+200, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO IRRIGADEIRA, AMBULÂNCIA</t>
-[...10 lines deleted...]
-  <si>
     <t>GUINCHO LEVE, AMBULÂNCIA</t>
   </si>
   <si>
-    <t>INSPEÇÃO DE TRÁFEGO, VIATURA OPERACIONAL, GUINCHO LEVE, GUINCHO PESADO, CAMINHÃO IRRIGADEIRA, RESGATE</t>
-[...7 lines deleted...]
-  <si>
     <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, VIATURA OPERACIONAL, CAMINHÃO IRRIGADEIRA, AMBULÂNCIA, BASE OPERACIONAL SP330 KM 117+750</t>
   </si>
   <si>
-    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA</t>
-[...1 lines deleted...]
-  <si>
     <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA,</t>
   </si>
   <si>
     <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA</t>
   </si>
   <si>
-    <t>BASE OPERACIONAL, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA.</t>
-[...1 lines deleted...]
-  <si>
     <t>INSPEÇÃO DE TRÁFEGO, GUINCHOS LEVES, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA</t>
   </si>
   <si>
-    <t>VIATURA OPERACIONAL, RESGATE</t>
-[...1 lines deleted...]
-  <si>
     <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, RESGATE, CAMINHÃO IRRIGADEIRA</t>
   </si>
   <si>
-    <t>GUINCHO LEVE, INSPEÇÃO DE TRÁFEGO, AMBULÂNCIA</t>
-[...16 lines deleted...]
-  <si>
     <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA.</t>
   </si>
   <si>
-    <t>VEÍCULOS DE APOIO / SUPERVISÃO, OPERADORES DE CCO</t>
-[...1 lines deleted...]
-  <si>
     <t>BASE OPERACIONAL, INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CAMINHÃO PIPA.</t>
   </si>
   <si>
-    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, AMBULÂNCIA</t>
-[...1 lines deleted...]
-  <si>
     <t>GUINCHO PESADO, GUINCHO LEVE, RESGATE, CAMINHÃO PIPA, VIATURA DE INSPEÇÃO, POSTO SAU.</t>
   </si>
   <si>
     <t>GUINCHO LEVE, GUINCHO PESADO, RESGATE, INSPEÇÃO DE TRÁFEGO</t>
   </si>
   <si>
-    <t>AMBULÂNCIA, GUINCHO LEVE, GUINCHO PESADO, INSPEÇÃO DE TRAFEGO, CAMINHÃO IRRIGADEIRA</t>
-[...1 lines deleted...]
-  <si>
     <t>VIATURA OPERACIONAL, AMBULÂNCIA, GUINCHO LEVE, GUINCHO PESADO</t>
   </si>
   <si>
     <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, RESGATE, BASE OPERACIONAL LOCALIZADA NA SP348 KM 036+600</t>
   </si>
   <si>
-    <t>INSPEÇÃO DE TRAFEGO</t>
-[...7 lines deleted...]
-  <si>
     <t>INSPEÇÃO DE TRÁFEGO, CAMINHÃO PIPA, GUINCHO LEVE, GUINCHO PESADO, RESGATE.</t>
   </si>
   <si>
-    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, BASE OPERACIONAL LOCALIZADA NA SP160, KM 62 E BASE AVANÇADA LOCALIZADA NO KM 56/160 NORTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, CONSERVAÇÃO</t>
   </si>
   <si>
-    <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, VIATURA OPERACIONAL, CAMINHÃO IRRIGADEIRA, AMBULÂNCIA, BASE OPERACIONAL SP330 KM 101+900</t>
-[...1 lines deleted...]
-  <si>
     <t>AMBULÂNCIA, INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO</t>
   </si>
   <si>
     <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÃNCIA</t>
   </si>
   <si>
     <t>INSPEÇÃO DE TRÁFEGO, GUINCHO LEVE, GUINCHO PESADO, AMBULÂNCIA, BASE 11</t>
   </si>
   <si>
     <t>BASE SAU, AMBULÂNCIA, INSPEÇÃO DE TRÁFEGO, CAMINHÃO IRRIGADEIRA</t>
   </si>
   <si>
-    <t>INSPEÇÃO DE TRAFEGO, VIATURA OPERACIONAL, GUINCHO</t>
-[...5 lines deleted...]
-    <t>INSPEÇÃO DE TRAFEGO, GUINCHO LEVE, GUINCHO LEVE, RESGATE</t>
+    <t>RETORNO NO KM 218</t>
+  </si>
+  <si>
+    <t>OPERAÇÃO PARE E SIGA.</t>
+  </si>
+  <si>
+    <t>PARA OS CLIENTES QUE DESEJAREM ACESSAR O DISPOSITIVO NO RAMO 600 SENTIDO LESTE PARA A CIDADE DE RIVERSUL DEVERÁ SEGUIR SENTIDO ITARARÉ E EFETUAR O RETORNO NO PRÓXIMO ACESSO</t>
+  </si>
+  <si>
+    <t>OPERAÇÃO COMBOIO.</t>
+  </si>
+  <si>
+    <t>BASE OPERACIONAL LOCALIZADA NA SP270 KM 078+600, LESTE</t>
+  </si>
+  <si>
+    <t>PMV MÓVEL NO LOCAL, INDICANDO PARA AS CARRETAS E CAMINHÕES ACESSAREM SAÍDA KM 22.</t>
+  </si>
+  <si>
+    <t>TRÁFEGO FLUINDO PELA FAIXA 01 DE ROLAMENTO.</t>
+  </si>
+  <si>
+    <t>TRÁFEGO DESVIADO PARAA SP150.</t>
+  </si>
+  <si>
+    <t>DESVIO PARA A PISTA MARGINAL.</t>
+  </si>
+  <si>
+    <t>PARE E SIGA</t>
   </si>
   <si>
     <t>OPERAÇÃO PARE E SIGA</t>
   </si>
   <si>
-    <t>PARE E SIGA</t>
-[...4 lines deleted...]
-  <si>
     <t>TRÁFEGO DESVIADO PARA PISTA MARGINAL.</t>
   </si>
   <si>
-    <t>TRÁFEGO DESVIADO PARAA SP150.</t>
-[...7 lines deleted...]
-  <si>
     <t>DESVIO DO SENTIDO LESTE PELO KM 279+645 E SENTIDO OESTE PELO KM 287+745.</t>
   </si>
   <si>
-    <t>PMV MÓVEL NO LOCAL, INDICANDO PARA AS CARRETAS E CAMINHÕES ACESSAREM SAÍDA KM 22.</t>
-[...1 lines deleted...]
-  <si>
     <t>OPERAÇÃO 5X3.</t>
   </si>
   <si>
     <t>OPERAÇÃO "PARE E SIGA"</t>
   </si>
   <si>
     <t>OPERAÇÃO PARE E SIGA NO SENTIDO SUL.</t>
   </si>
   <si>
-    <t>OS USUÁRIOS QUE DESEJAREM ACESSAR A AVENIDA NUNO DE ASSIS DEVERÃO SEGUIR ATÉ O PRÓXIMO ACESSO, NOKM 342+350 DA SP-300. APÓS ADENTRAR A VIA MARGINAL, DEVEM PROSSEGUIR ATÉ O RAMO A DO DISPOSITIVOOCALIZADO NO KM 341+300. EM SEGUIDA, ACESSAR A MARGINAL OESTE.</t>
+    <t>DESVIO DE TRAFEGO PELOS OUTROS RAMOS DO PRÓPRIO DISPOSITIVO.</t>
+  </si>
+  <si>
+    <t>NÃO HÁ.</t>
+  </si>
+  <si>
+    <t>NÃO HÁ. | NÃO HÁ.</t>
+  </si>
+  <si>
+    <t>PELO KM 450 DA SP330</t>
   </si>
   <si>
     <t>OPERAÇÃO PARE E SIGA. | OPERAÇÃO PARE E SIGA.</t>
   </si>
   <si>
+    <t>DESVIO DE EIXO DA PISTA LESTE PARA PISTA OESTE E DA PISTA OESTE PARA O ACOSTAMENTO DA PISTA OESTE COMO MEDIDAS DE SEGURANÇA</t>
+  </si>
+  <si>
+    <t>DESVIO PARA FAIXA 01 OESTE, TRÁFEGO OESTE PARA FAIXA 02.</t>
+  </si>
+  <si>
+    <t>DESVIO DE TRAFEGO PELA PISTA MARGINAL. | DESVIO DE TRAFEGO PELA PISTA MARGINAL. | DESVIO DE TRAFEGO PELA PISTA MARGINAL.</t>
+  </si>
+  <si>
+    <t>DESVIO APENAS O TRAFEGO DE VEÍCULOS PESADOS PARA SAÍDA DO KM 22 , CARROS E MOTOS CONSEGUEM ESTAR ACESSANDO A ALÇA. | BLOQUEADO PARA TODOS OS VEÍCULOS.</t>
+  </si>
+  <si>
+    <t>NÃO HÁ. | NÃO HÁ. | NÃO HÁ. | NÃO HÁ.</t>
+  </si>
+  <si>
+    <t>ROTA ALTERNATIVA NO KM 19+485 | ROTA ALTERNATIVA NO KM 14+700.</t>
+  </si>
+  <si>
+    <t>PELA PISTA MARGINAL</t>
+  </si>
+  <si>
+    <t>DESVIO DE TRAFEGO PELA PISTA MARGINAL.</t>
+  </si>
+  <si>
+    <t>INTERDIÇÃO DE FAIXAS ALTERNADAS</t>
+  </si>
+  <si>
+    <t>PISTA OESTE</t>
+  </si>
+  <si>
     <t>ROTA ALTERNATIVA PELA PISTA INTERNA DO RODOANEL COM RETORNO NO DISPOSITIVO DA  PADROEIRA, KM 19.</t>
   </si>
   <si>
-    <t>DESVIO DE TRAFEGO PELOS OUTROS RAMOS DO PRÓPRIO DISPOSITIVO.</t>
-[...13 lines deleted...]
-  <si>
     <t>TRÁFEGO DESVIADO PARA AS PISTAS AUTOMÁTICAS DO LADO ESQUERDO DA PRAÇA. | TRÁFEGO DESVIADO PARA AS PISTAS AUTOMÁTICAS DO LADO ESQUERDO DA PRAÇA. | TRÁFEGO DESVIADO PARA AS PISTAS AUTOMÁTICAS DO LADO ESQUERDO DA PRAÇA. | TRÁFEGO DESVIADO PARA AS PISTAS AUTOMÁTICAS DO LADO ESQUERDO DA PRAÇA. | TRÁFEGO DESVIADO PARA AS PISTAS AUTOMÁTICAS DO LADO ESQUERDO DA PRAÇA. | TRÁFEGO DESVIADO PARA AS PISTAS AUTOMÁTICAS DO LADO ESQUERDO DA PRAÇA.</t>
   </si>
   <si>
-    <t>RETORNO NO KM 53 | RETORNO NO KM 58+645</t>
+    <t>RETORNO NO KM 58+645 | RETORNO NO KM 53</t>
   </si>
   <si>
     <t>NÃO HÁ. | NÃO HÁ. | NÃO HÁ.</t>
   </si>
   <si>
-    <t>NO PRÓPRIO DISPOSITIVO. | DESVIO PELO RAMO H NO PRÓPRIO DISPOSITIVO E EFETUAR O PRÓXIMO RETORNO NA AVENIDA LIX DA CUNHA. | NO PRÓPRIO DISPOSITIVO.</t>
+    <t>NO PRÓPRIO DISPOSITIVO. | NO PRÓPRIO DISPOSITIVO. | DESVIO PELO RAMO H NO PRÓPRIO DISPOSITIVO E EFETUAR O PRÓXIMO RETORNO NA AVENIDA LIX DA CUNHA.</t>
   </si>
   <si>
     <t>PELO RETORNO DO KM 279+645. | PELO RETORNO DO KM 287+747.</t>
   </si>
   <si>
-    <t>NÃO HÁ. | NÃO HÁ. | NÃO HÁ. | NÃO HÁ.</t>
-[...10 lines deleted...]
-  <si>
     <t>PELA PISTA SUL</t>
   </si>
   <si>
     <t>NÃO HÁ. | NÃO HÁ. | NÃO HÁ. | NÃO HÁ. | NÃO HÁ. | NÃO HÁ.</t>
   </si>
   <si>
-    <t>PELO KM 450 DA SP330</t>
-[...1 lines deleted...]
-  <si>
     <t>DESVIO NO KM 121 ACESSAR A ESTRADA MUNICIPAL PLAN. 381, SEGUIR ATÉ A RUA JOSÉ BENCOME E ACESSAR A RODOVIA ZEFERINO VAZ SP 332 NO KM 119 SUL. | DESVIO NO KM 114 PARA ACESSAR A AV. ALBINO J.B. DE OLIVEIRA, ESTRADA DA RHODIA, AV. DR. ROBERTO MOREIRA NA RODOVIA ZEFERINO VAZ NO KM 125 NORTE.</t>
   </si>
   <si>
-    <t>PELO KM 189 | PELO KM 227</t>
+    <t>PELO KM 227 | PELO KM 189</t>
   </si>
   <si>
     <t>NO PERÍODO DE FECHAMENTO PARA AS OBRAS DO CONTORNO NORTE (SENTIDO UBATUBA), OS USUÁRIOS DEVERÃO UTILIZAR O TRECHO ATUALMENTE PERCORRIDO E CONHECIDO, DENTRO DO MUNICÍPIO DE CARAGUATATUBA (SP-055). | NO PERÍODO DE FECHAMENTO PARA AS OBRAS DO CONTORNO NORTE (SENTIDO UBATUBA), OS USUÁRIOS DEVERÃO UTILIZAR O TRECHO ATUALMENTE PERCORRIDO E CONHECIDO, DENTRO DO MUNICÍPIO DE CARAGUATATUBA (SP-055).</t>
   </si>
   <si>
-    <t>PELA PISTA MARGINAL</t>
-[...5 lines deleted...]
-    <t>DESVIO PARA PISTA MARGINAL</t>
+    <t>[06/06/2026] CONFORME E-MAIL RECEBIDO ÀS 19H33MIN DO DIA 02/06/2026, A ATIVIDADE FOI PRORROGADA ATÉ O DIA 30/06/2026.</t>
+  </si>
+  <si>
+    <t>[11/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [11/14/2025] CONFORME E-MAIL RECEBIDO EM 14/11 ÁS 16H30MIN, CONCESSIONÁRIA INFORMOU QUE AS ATIVIDADES FORAM PRORROGADAS PARA 31/12/2025. | [12/29/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/14/2026] CONFORME E-MAIL RECEBIDO EM 14/01 ÁS 12H51 OBRA PRORROGADA DE 31/12/2025 PARA 31/03/2026. | [04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/13/2026] CONFORME E-MAIL RECEBIDO EM 13/04 ÁS 17H33 OBRA PRORROGADA DE 31/03/2026 PARA 30/05/2026. | [06/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | CONFORME E-MAIL RECEBIDO ÀS 18H37MIN DO DIA 03/06/2026, A ATIVIDADE FOI PRORROGADA ATÉ O DIA 15/07/2026.</t>
+  </si>
+  <si>
+    <t>[05/28/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [06/01/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [06/04/2026] CONFORME E-MAIL RECEBIDO ÀS 18H44MIN DO DIA 03/06/2026, A ATIVIDADE FOI PRORROGADA ATÉ O DIA 07/06/2026.</t>
+  </si>
+  <si>
+    <t>[04/23/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES.  | ÀS 13H15, A CONCESSIONÁRIA INFORMOU QUE A OBRA FOI PRORROGADA PARA 23/05/2026. | [05/28/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [06/01/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [06/04/2026] CONFORME E-MAIL RECEBIDO ÀS 18H52MIN DO DIA 03/06/2026, A ATIVIDADE FOI PRORROGADA ATÉ O DIA 30/06/2026.</t>
+  </si>
+  <si>
+    <t>[08/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO FOTOS. | [08/13/2025] ADICIONADO FOTOS ATUALIZADAS DA OBRA. | [08/30/2025] ÀS 12H12MIN FOI ENVIADA VIA E-MAIL A PRORROGAÇÃO DA OBRA ATÉ O DIA 30/09/2025. | [09/29/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 29/09 ÀS 10H06. | [10/01/2025] CONFORME E-MAIL RECEBIDO EM 30/09 ÁS 15H29MIN OBRA FOI PRORROGADA PARA 31/10/2025. | [11/03/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [11/04/2025] CONFORME E-MAIL RECEBIDO EM 03/11 ÁS 15H53MIN OBRA FOI PRORROGADA PARA 30/11/2025. | [12/06/2025] A CONCESSIONÁRIA ENVIOU O E-MAIL NO DIA 03/12 ÀS 14H23MIN COM A DATA DE PRORROGAÇÃO DA OBRA. SERÁ EXECUTADO NO DIA 01/12 ATÉ 20/12. | [12/23/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/29/2025] A CONCESSIONÁRIA ENVIOU O E-MAIL NO DIA 29/12 ÀS 08H51MIN COM A DATA DE PRORROGAÇÃO DA OBRA. SERÁ EXECUTADO NO DIA 20/12 ATÉ 19/04/2026. | [02/07/2026] CONFORME O CONTATO POR E-MAIL EM 06/02 ÀS 09H13, INFORMAÇÃO QUE A OBRA FOI PRORROGADA DO 19/04 PARA O DIA 10/05. | [05/12/2026] CONFORME E-MAIL RECEBIDO EM 08/05 ÁS 13H04, OBRA PRORROGADA DE 10/05 PARA 10/06. | [06/02/2026] CONFORME E-MAIL RECEBIDO EM 02/06 ÁS 17H06, OBRA PRORROGADA DE 10/06 PARA 10/07.</t>
+  </si>
+  <si>
+    <t>[06/02/2026] A OBRA NÃO FOI REALIZADA NESTA DATA DEVIDO A PROBLEMAS NA ESCAVAÇÃO, FOI IDENTIFICADO UMA FIBRA, DEVIDO ISSO FOI CANCELADA A OBRA NA DATA DE HOJE, ESTÃO AGUARDANDO A EQUIPE PARA CONTINUAR A ESCAVAÇÃO E POSTERIOR A CONCRETAGEM.</t>
+  </si>
+  <si>
+    <t>[06/01/2026] A CONCESSIONÁRIA ESTÁ ELABORANDO NOVO POE COM A RETOMADA DAS ATIVIDADES. | [06/02/2026] CONFORME E-MAIL RECEBIDO 01/06/2026 AS 17H02, OBRA REINICIADA COM PREVISÃO DE TERMINO ATE 31/10/2026</t>
+  </si>
+  <si>
+    <t>[02/06/2025] PREVISÃO QUE DURANTE A SEMANA SERÁ REALIZADA NOVA AVALIAÇÃO DO LOCAL. | [04/04/2025] NO DIA 03/04/2025, A CONCESSIONÁRIA CONTATOU A ENGENHARIA DA PREFEITURA DE IGARAPAVA, INFORMOU QUE O PROCESSO DE REPARO DA PONTE PODERÁ SE ESTENDER POR UM PERÍODO SUPERIOR A 06 MESES. A QUESTÃO JÁ FOI RESOLVIDA JUDICIALMENTE, UMA VEZ QUE O DER E A PREFEITURA POSSUEM OPINIÕES DIVERGENTES QUANTO A RESPONSABILIDADE PELA RESTAURAÇÃO DA OAE. DE ACORDO COM E-MAIL RECEBIDO ÀS 10H21MIN DO DIA 04/04/2025, CONFORME ALINHADO COM A SUPERVISÃO DO CCI, SERÁ CONCLUÍDO O ENVIO DE ATUALIZAÇÃO DIÁRIA, SOMENTE QUANDO HOUVER NOVAS INFORMAÇÕES RELEVANTES SERÃO RETOMADAS AS NOTIFICAÇÕES. | [08/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [08/12/2025] A EMPRESA TERCEIRIZADA DE OBRAS A SERVIÇO DA ENTREVIAS, REALIZOU UMA RECUPERAÇÃO DE BARREIRA RÍGIDA KM 475+690 NORTE DA SP328, ALÉM DE INSTALAÇÃO DE DEFENSA METÁLICA NO ACESSO DELIMITADO NA FAIXA DE DOMÍNIO._x000D_
+LOCAL SEGUE INTERDITADO SEM PREVISÃO DE LIBERAÇÃO. | [12/08/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/13/2026] ÀS 16H12MIN, INCLUÍDAS FOTOS ATUALIZADAS DO LOCAL. | [06/02/2026] ÀS 09H25MIN DO DIA 02/06, INCLUÍDAS FOTOS ATUALIZADAS DO LOCAL. O DISPOSITIVO PERMANECE INTERDITADO COMO MEDIDA DE SEGURANÇA.</t>
+  </si>
+  <si>
+    <t>[03/01/2025] CONFORME E-MAIL RECEBIDO EM 28/02 ÁS 16H15, OBRA PRORROGADA DE 03/03 PARA 31/03. | [04/01/2025] CONFORME E-MAIL RECEBIDO EM 01/04 ÁS 15H33MIN OBRA PRORROGADA DE 31/03 PARA 05/05, ALTERADO O TRECHO DE OBRA DE KM 43 AO KM 46 PARA KM 43 PARA KM 49. | [04/18/2025] CONFORME E-MAIL RECEBIDO EM 17/04 ÁS 18H38MIN OBRA PRORROGADA DE 05/05 PARA 02/06, ALTERADO O TRECHO DE OBRA DE KM 43 AO KM 49 PARA KM 43 PARA KM 51 EM AMBO OS SENTIDOS. | [06/04/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO. | [06/08/2025] CONFORME E-MAIL RECEBIDO EM 05/06 ÁS 12H55, OBRA PRORROGADA DE 02/06 PARA 15/06. | [06/16/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO. | [06/19/2025] CONFORME E-MAIL RECEBIDO EM 18/06 ÁS 18H21 A CONCESSIONÁRIA ESTÁ PROVIDENCIANDO NOVO POE DE PRORROGAÇÃO DA OBRA. | [06/30/2025] CONFORME E-MAIL RECEBIDO EM 30/06 ÁS 18H08, OBRA FOI FINALIZADA E SERÁ RETOMADA EM BREVE._x000D_
+O POE APRESENTADOS ANTERIORMENTE, FORAM PARA AVALIAÇÃO DA TÉCNICA DE REABILITAÇÃO DO PAVIMENTO FATC (FRAÇÃO ASFÁLTICA TRATADA COM CIMENTO) E POSTERIOR DEFINIÇÃO DO PROJETO._x000D_
+AS ETAPAS DE TESTES PARA DEFINIÇÃO DO PROJETO FORAM CONCLUÍDAS, DESTA FORMA INFORMAMOS QUE SERÁ ELABORADO NOVO POE PARA A EFETIVA OBRA DE RECUPERAÇÃO DO PAVIMENTO RÍGIDO, ENTRE KM 43+200 AO KM 51+000, PISTA INTERNA E EXTERNA. | [10/31/2025] CONFORME E-MAIL RECEBIDO EM 31/10 ÁS 15H25MIN OBRA RETOMADA. | [12/08/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/08/2025] CONFORME E-MAIL RECEBIDO EM 08/12 ÁS 10H36MIN, OBRA FOI PRORROGADA PARA 17/12/2025. | [12/18/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/13/2026] CONFORME POE RECEBIDO VIA SEI, OBRA FOI RETOMADA AS ATIVIDADES. | [03/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [03/02/2026] OBRA PRORROGADA DE 28/02 PARA 31/05. | [06/02/2026] CONFORME POE RECEBIDO EM 02/06 ÁS 08H55MIN, OBRA FOI PRORROGADA PARA 02/08.</t>
+  </si>
+  <si>
+    <t>[06/01/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES.</t>
+  </si>
+  <si>
+    <t>[01/20/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/30/2026] A CONCESSIONÁRIA RESPONDEU O E-MAIL ENVIADO NO DIA 30/01 ÀS 16H59MIN. A DATA DE TÉRMINO FOI PRORROGADA PARA O DIA 28/02/2026. | [03/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [03/04/2026] CONFORME O CONTATO POR E-MAIL EM 04/03 ÀS 18H28, INFORMAÇÃO QUE A OBRA FOI PRORROGADA DO 28/02 PARA O DIA 30/03. | [04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/23/2026] A CONCESSIONÁRIA RESPONDEU O E-MAIL NO DIA 22/04 ÀS 10H42MIN. A OBRA FOI PRORROGADA ATÉ O DIA 30/05. | [06/01/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES.</t>
+  </si>
+  <si>
+    <t>[01/20/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/30/2026] A CONCESSIONÁRIA RESPONDEU O E-MAIL NO DIA 30/01 ÀS 16H01MIN. A DATA DE TÉRMINO FOI PRORROGADA PARA O DIA 27/03. | [04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/23/2026] A CONCESSIONÁRIA RESPONDEU O E-MAIL NO DIA 22/04 ÀS 16H10MIN. A OBRA FOI PRORROGADA ATÉ O DIA 30/05. | [06/01/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES.</t>
+  </si>
+  <si>
+    <t>[05/14/2026] ÀS 01H40MIN CONGESTIONAMENTO DO KM 28+700 ATÉ O KM 29+300; ÀS 01H55MIN O CONGESTIONAMENTO FOI NORMALIZADO._x000D_
+ÀS 02H23MIN CONGESTIONAMENTO DO KM 28+700 ATÉ O KM 29+300; ÀS 02H53MIN O CONGESTIONAMENTO FOI NORMALIZADO. | [06/01/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES.</t>
+  </si>
+  <si>
+    <t>[05/18/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/21/2026] CONFORME E-MAIL RECEBIDO EM 21/05 ÁS 10H47MIN OBRA PRORROGADA DE 17/05 PARA 24/05. | [05/28/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/29/2026] CONFORME E-MAIL RECEBIDO EM 29/05 ÁS 16H12MIN OBRA PRORROGADA DE 24/05 PARA 31/05. | [06/01/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES.</t>
+  </si>
+  <si>
+    <t>[12/29/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/12/2026] CONFORME E-MAIL, DATA DE ENCERRAMENTO POSTERGADA, DO DIA 31/12/2025 PARA 31/03/2026. | [04/07/2026] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 07/04 ÀS 09H47. | [04/23/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/27/2026] ÀS 11H58MIN, A CONCESSIONÁRIA INFORMOU QUE A OBRA SERÁ PRORROGADA ATÉ 31/05/2026. | [06/01/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES.</t>
+  </si>
+  <si>
+    <t>[10/15/2024] INSERIDAS FOTOS DA OBRA. | [05/19/2025] CONFORME E-MAIL RECEBIDO EM 19/05/2025 ÁS 15H23MIN OBRA FOI PRORROGADA DE 15/03/2026 PARA 15/04/2026. | [04/23/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/29/2026] CONFORME E-MAIL RECEBIDO EM 29/04/2026 ÁS 14H49MIN OBRA FOI PRORROGADA DE 15/04/2026 PARA 31/05/2026. | [06/01/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES.</t>
+  </si>
+  <si>
+    <t>[04/23/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/04/2026] CONFORME E-MAIL RECEBIDO EM 29/04 ÀS 16H35MIN OBRA PRORROGADA DE 15/04 PARA 31/05/2026. | [06/01/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES.</t>
+  </si>
+  <si>
+    <t>[10/15/2024] INSERIDA FOTOS ATUALIZADAS DA OBRA. | [10/26/2024] INSERIDA FOTO DA OBRA EM ANDAMENTO. | [04/12/2025] ÀS 10H23MIN DO DIA 11/04/2025, INICIADO REPARO PELA EMPRESA DE SANEAMENTO BÁSICO. | [05/19/2025] CONFORME E-MAIL RECEBIDO EM 19/05/2025 ÁS 15H23MIN OBRA FOI PRORROGADA DE 15/03/2026 PARA 15/04/2026. | [04/23/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/04/2026] CONFORME E-MAIL RECEBIDO EM 29/04 ÀS 16H35MIN OBRA PRORROGADA DE 15/04 PARA 31/05/2026. | [06/01/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES.</t>
+  </si>
+  <si>
+    <t>[05/22/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/27/2026] ÀS 12H51MIN DO DIA 27/05/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A OBRA FOI PRORROGADA PARA 30/06/2026.</t>
+  </si>
+  <si>
+    <t>[12/10/2025] ÀS 13H00MIN, FEITO DESVIO PARA RUA PARALELA “RUA BAHIA” E ORIENTADO AOS USUÁRIOS ACESSAR SAÍDA KM 22._x000D_
+ÀS 14H00MIN, FOI DESVIADO APENAS O TRÁFEGO DE VEÍCULOS PESADOS PARA SAÍDA DO KM 22, CARROS E MOTOS CONSEGUEM ESTAR ACESSANDO A ALÇA. | [12/10/2025] O LOCAL NÃO ESTÁ GERANDO CONGESTIONAMENTO, PORÉM A ALÇA PERMANECERÁ BLOQUEADA PELO PERÍODO ESTIMADO DE 05 DIAS. | [12/12/2025] ÀS 12H47MIN, DO DIA 12/12/2025, ALÇA DE DESVIO PARA A VIA PARALELA (RUA BAHIA) ENCONTRA-SE TOTALMENTE BLOQUEADA, DEVIDO À INTENSA MOVIMENTAÇÃO DE VEÍCULOS NO LOCAL, O TALUDE ESTÁ SE DESPRENDENDO E HÁ RISCO DE DESLIZAMENTO. NÃO HÁ PREVISÃO DE LIBERAÇÃO. A ORIENTAÇÃO AOS USUÁRIOS ESTÁ SENDO REALIZADA POR MEIOS DO PMV DO KM 29+500 LESTE, DO PMV MÓVEL NO KM 24+200 LESTE E PELA URA. | [12/12/2025] ÀS 14H44MIN, A ALÇA DE DESVIO PARA VIA PARALELA FOI LIBERADA, EQUIPE DE OBRA NO LOCAL, REALIZOU UM PALIATIVO NO TALUDE. | [12/12/2025] A EQUIPE RETIFICOU A INFORMAÇÃO DE QUE O DESVIO PARA VIA PARALELA TENHA SIDO LIBERADO, A ALÇA DE DESVIO PARA A VIA PARALELA (RUA BAHIA) PERMANECE FECHADA, E PISTA MARGINAL. O TRÁFEGO ESTÁ SENDO DESVIADO PARA VIA PARALELA (RUA SÃO PAULO). | [02/23/2026] CONCESSIONÁRIA REALIZOU UMA ATUALIZAÇÃO EM 23/02/2026 ÁS 09H22, INFORMANDO QUE O LOCAL PERMANECE EM OBRA E ENCAMINHOU FOTOS ATUALIZADAS.</t>
+  </si>
+  <si>
+    <t>[05/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/22/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/25/2026] ÀS 17H09MIN DO DIA 25/05/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE SERÁ REALIZADO TESTES NA RAMPA DE ESCAPE. A EXECUÇÃO DOS TESTES ESTÁ PREVISTA PARA OCORRER NO PERÍODO DE 27 E 28 DE MAIO 2026 A 02 DE JUNHO DE 2026, FORAM CONSIDERADOS DUAS DATAS EM SEMANAS SUBSEQUENTES COMO PLANO B SE POR ALGUM FATOR MOTIVADOR A 1ª DATA FOR INVIABILIZADA.</t>
+  </si>
+  <si>
+    <t>[05/12/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/22/2026] CONFORME E-MAIL RECEBIDO EM 19/05 ÁS 16H16, OBRA PRORROGADA DE 08/05 PARA 12/06.</t>
+  </si>
+  <si>
+    <t>[05/22/2026] CONFORME E-MAIL RECEBIDO EM 18/05 ÁS 17H45, OBRA PRORROGADA DE 15/06 PARA 31/10.</t>
+  </si>
+  <si>
+    <t>[01/08/2026] EM CONTATO COM O RESPONSÁVEL PELAS OBRAS INFORMOU QUE A CONCESSIONÁRIA IRA SOLICITAR PRORROGAÇÃO A ARTESP POR MAIS 120 DIAS. | [02/26/2026] CONFORME E-MAIL RECEBIDO EM 26/02 ÁS 12H04MIN OBRA PRORROGADA DE 31/12/2025 PARA 30/04/2026. | [05/22/2026] OBRA PRORROGADA DE 30/04 PARA 22/08.</t>
+  </si>
+  <si>
+    <t>[05/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/18/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES.</t>
+  </si>
+  <si>
+    <t>[05/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/12/2026] CONFORME E-MAIL RECEBIDO EM 11/05 ÁS 17H12, A OBRA PROGRAMADA PARA 26/04 NÃO FORAM REALIZADAS, A CONCESSIONÁRIA IRA REALIZAR NOVO AGENDAMENTO.</t>
+  </si>
+  <si>
+    <t>[05/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/11/2026] CONFORME E-MAIL RECEBIDO EM 11/05 ÁS 09H21MIN PRORROGADA DE 03/05 PARA 31/12.</t>
+  </si>
+  <si>
+    <t>[02/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [02/14/2026] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 12/02/2026 ÀS 16H06. | ÀS 11H32 DO DIA 13/02/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A INTERVENÇÃO FOI PRORROGADA PARA 30/04/2026. | [05/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/11/2026] CONFORME E-MAIL RECEBIDO EM 11/05 ÁS 10H33MIN PRORROGADA DE 30/04 PARA 31/12.</t>
+  </si>
+  <si>
+    <t>[05/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/11/2026] CONFORME E-MAIL RECEBIDO EM 11/05 ÁS 16H10MIN PRORROGADA DE 30/04 PARA 16/08.</t>
+  </si>
+  <si>
+    <t>[05/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/11/2026] CONFORME E-MAIL RECEBIDO EM 11/05 ÁS 16H18MIN PRORROGADA DE 30/04 PARA 16/08.</t>
+  </si>
+  <si>
+    <t>[05/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [05/11/2026] CONFORME E-MAIL RECEBIDO EM 11/05 ÁS 16H28MIN OBRA PRORROGADA DE 30/04 PARA 16/08.</t>
+  </si>
+  <si>
+    <t>[10/27/2024] EM 27/10 ÁS 21H03MIN ENVIADO E-MAIL SOLICITANDO FOTOS ATUALIZADAS. | [10/28/2024] DIA 28/10/2024 ÀS 09H06MIN, RECEBIDO AS FOTOS SOLICITADAS VIA E-MAIL. | [04/09/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES EM 07/04 ÁS 23H57MIN. | PARECER DA CCR RODOVIAS ÀS 15H44MIN DO DIA 08/04: "EM RAZÃO DO TÉRMINO DA CONCESSÃO DA VIAOESTE, INFORMAMOS QUE A CONTINUIDADE DESTE POE FOI TRANSFERIDA PARA A CONCESSIONARIA ECOVIAS RAPOSO CASTELLO A QUAL NOS INFORMOU QUE IRÁ PROTOCOLAR JUNTO A ARTESP". | [04/09/2025] CONFORME E-MAIL RECEBIDO EM 09/04 ÁS 17H34 DA CONCESSIONÁRIA ECOVIAS RAPOSO CASTELLO, OBRA PRORROGADA PARA 23/07/2026. | [11/07/2025] EM 07/11 PISTA MARGINAL SENTIDO LESTE ENTRES OS KMS 24 AO KM 22 LIBERADA AO TRAFEGO. | [03/10/2026] EM 07/03 PISTA MARGINAL SENTIDO OESTE ENTRES OS KMS 24 AO KM 25+500 LIBERADA AO TRAFEGO. | [04/29/2026] CONFORME E-MAIL RECEBIDO EM 27/04/2026 ÁS 18H50MIN, OBRA FOI PRORROGADA ATÉ DEZEMBRO DE 2026.</t>
+  </si>
+  <si>
+    <t>[12/08/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/08/2025] CONFORME E-MAIL RECEBIDO EM 08/12 ÁS 10H36MIN, OBRA FOI PRORROGADA PARA 17/12/2025. | [12/18/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/13/2026] CONFORME POE RECEBIDO VIA SEI, OBRA FOI RETOMADA AS ATIVIDADES. | [02/06/2026] CONFORME POE RECEBIDO VIA SEI, EM DECORRÊNCIA A CONTINUIDADE DAS OBRAS DE RECUPERAÇÃO DO PAVIMENTO RÍGIDO, NO PERÍODO ENTRE 02/02/2026 E 30/04/2026. _x000D_
+CONFORME DETALHADO NO POE, AS OBRAS ESTÃO PROGRAMADAS PARA SEREM EXECUTADAS ENTRE OS KM 84+000 AO KM 76+000 – PISTA INTERNA, E NA IMPOSSIBILIDADE DE FECHAMENTO DA PISTA INTERNA, COMO PLANO DE CONTINGÊNCIA, A OBRA SERÁ EXECUTADA ENTRE OS KM 76+000 AO KM 84+000 – PISTA EXTERNA, AMBOS SEGUIMENTOS DA RODOVIA SP-021 RODOANEL MARIO COVAS – TRECHO SUL. | [05/05/2026] CONFORME POE RECEBIDO VIA SEI, OBRA PRORROGADA DE 30/04 PARA 31/07.</t>
+  </si>
+  <si>
+    <t>[08/19/2025] INSERIDAS FOTOS ATUALIZADAS DA OBRA. | [02/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [02/12/2026] ENVIADO E-MAIL AO RESPONSÁVEL PELO POE, SOLICITANDO ATUALIZAÇÃO EM 12/02/2026 ÀS 15H57. | [02/12/2026] CONFORME E-MAIL RECEBIDO EM 12/02 ÁS 16H37MIN OBRA PRORROGADA DE 31/01 PARA 30/03/2026. | [04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/07/2026] CONFORME E-MAIL RECEBIDO EM 06/04 ÁS 17H38MIN OBRA PRORROGADA PARA 31/05/2026. | [05/05/2026] CONFORME E-MAIL RECEBIDO EM 04/05 ÁS 17H36, OBRA REVIZADA E ATUALIZAÇÃO CONTEMPLA O ALARGAMENTO DA OAE NO KM 86 (SENTIDO SUL), COM INÍCIO 04/05,  BEM COMO A REVISÃO DO PRAZO PARA CONCLUSÃO DA OBRA DE 31/05 PARA 30/06.</t>
+  </si>
+  <si>
+    <t>[08/05/2025] CONFORME E-MAIL RECEBIDO EM 04/08 ÁS 10H55 OBRA PRORROGADA DE 05/08 PARA 09/08. | [08/26/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 26/08 ÀS 07H23. | CONFORME E-MAIL RECEBIDO EM 26/08 ÁS 09H46 OBRA PRORROGADA PARA 29/08. | [09/03/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 03/09 ÀS 06H56MIN. | [09/05/2025] CONFORME INFORMAÇÃO RECEBIDA VIA WHATSAPP OBRA PRORROGADA DE 29/08 PARA 05/09. | [09/09/2025] CONFORME INFORMAÇÃO RECEBIDA VIA E-MAIL, A OBRA FOI PRORROGADA DE 08/09 PARA 12/09. | [09/16/2025] CONFORME E-MAIL RECEBIDO EM 15/09 ÁS 17H08MIN, A OBRA FOI PRORROGADA DE 12/09 PARA 19/09. | [09/22/2025] CONFORME INFORMAÇÃO RECEBIDA EM 22/09, OBRA FOI PRORROGADA DE 19/09 PARA 28/09. | [10/01/2025] CONFORME INFORMAÇÃO RECEBIDA VIA E-MAIL EM 01/10 ÁS 11H09MIN, OBRA FOI PRORROGADA DE 28/09 PARA 05/10. | [10/07/2025] CONFORME E-MAIL RECEBIDO EM 06/10 ÁS 17H51MIN OBRA FOI PRORROGADA PARA 12/10/2025. | [10/13/2025] CONFORME E-MAIL RECEBIDO EM 13/10 ÁS 11H21MIN OBRA FOI PRORROGADA DE 12/10 PARA 19/10. | [10/21/2025] CONFORME E-MAIL RECEBIDO EM 21/10 ÁS 14H18MIN OBRA FOI PRORROGADA DE 19/10 PARA 26/10. | [10/29/2025] CONFORME E-MAIL RECEBIDO EM 29/10 ÁS 09H58MIN OBRA FOI PRORROGADA DE 26/10 PARA 03/11. | [11/04/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 04/11 ÀS 09H06MIN. | [11/11/2025] CONFORME E-MAIL RECEBIDO EM 11/11 ÁS 12H10MIN OBRA FOI PRORROGADA DE 03/11 PARA 16/11. | [04/29/2026] CONFORME E-MAIL RECEBIDO EM 28/04/2026 ÁS 17H05MIN OBRA FOI PRORROGADA DE PARA 29/04/2026.</t>
+  </si>
+  <si>
+    <t>[08/06/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [08/26/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 26/08 ÀS 07H23. | CONFORME E-MAIL RECEBIDO EM 26/08 ÁS 09H46 OBRA PRORROGADA PARA 29/08. | [09/03/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 03/09 ÀS 06H56MIN. | [09/05/2025] CONFORME INFORMAÇÃO RECEBIDA VIA WHATSAPP OBRA PRORROGADA DE 29/08 PARA 05/09. | [09/09/2025] CONFORME INFORMAÇÃO RECEBIDA VIA E-MAIL, A OBRA FOI PRORROGADA DE 08/09 PARA 12/09. | [09/16/2025] CONFORME E-MAIL RECEBIDO EM 15/09 ÁS 17H08MIN, A OBRA FOI PRORROGADA DE 12/09 PARA 19/09. | [09/22/2025] CONFORME INFORMAÇÃO RECEBIDA EM 22/09, OBRA FOI PRORROGADA DE 19/09 PARA 28/09. | [10/01/2025] CONFORME INFORMAÇÃO RECEBIDA VIA E-MAIL EM 01/10 ÁS 11H09MIN, OBRA FOI PRORROGADA DE 28/09 PARA 05/10. | [10/07/2025] CONFORME E-MAIL RECEBIDO EM 06/10 ÁS 17H51MIN OBRA FOI PRORROGADA PARA 12/10/2025. | [10/13/2025] CONFORME E-MAIL RECEBIDO EM 13/10 ÁS 11H21MIN OBRA FOI PRORROGADA DE 12/10 PARA 19/10. | [10/21/2025] CONFORME E-MAIL RECEBIDO EM 21/10 ÁS 14H18MIN OBRA FOI PRORROGADA DE 19/10 PARA 26/10. | [10/29/2025] CONFORME E-MAIL RECEBIDO EM 29/10 ÁS 09H58MIN OBRA FOI PRORROGADA DE 26/10 PARA 03/11. | [11/04/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 04/11 ÀS 09H06MIN. | [11/11/2025] CONFORME E-MAIL RECEBIDO EM 11/11 ÁS 12H10MIN OBRA FOI PRORROGADA DE 03/11 PARA 16/11. | [04/29/2026] CONFORME E-MAIL RECEBIDO EM 28/04/2026 ÁS 17H05MIN OBRA FOI PRORROGADA DE PARA 29/04/2026.</t>
+  </si>
+  <si>
+    <t>[06/13/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 13/06 ÀS 14H21. | [08/26/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 26/08 ÀS 07H23. | CONFORME E-MAIL RECEBIDO EM 26/08 ÁS 09H46 OBRA PRORROGADA PARA 29/08. | [09/03/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 03/09 ÀS 06H56MIN. | [09/05/2025] CONFORME INFORMAÇÃO RECEBIDA VIA WHATSAPP OBRA PRORROGADA DE 29/08 PARA 05/09. | [09/09/2025] CONFORME INFORMAÇÃO RECEBIDA VIA E-MAIL, A OBRA FOI PRORROGADA DE 08/09 PARA 12/09. | [09/16/2025] CONFORME E-MAIL RECEBIDO EM 15/09 ÁS 17H08MIN, A OBRA FOI PRORROGADA DE 12/09 PARA 19/09. | [09/22/2025] CONFORME INFORMAÇÃO RECEBIDA EM 22/09, OBRA FOI PRORROGADA DE 19/09 PARA 28/09. | [10/01/2025] CONFORME INFORMAÇÃO RECEBIDA VIA E-MAIL EM 01/10 ÁS 11H09MIN, OBRA FOI PRORROGADA DE 28/09 PARA 05/10. | [10/07/2025] CONFORME E-MAIL RECEBIDO EM 06/10 ÁS 17H51MIN OBRA FOI PRORROGADA PARA 12/10/2025. | [10/13/2025] CONFORME E-MAIL RECEBIDO EM 13/10 ÁS 11H21MIN OBRA FOI PRORROGADA DE 12/10 PARA 19/10. | [10/21/2025] CONFORME E-MAIL RECEBIDO EM 21/10 ÁS 14H18MIN OBRA FOI PRORROGADA DE 19/10 PARA 26/10. | [10/29/2025] CONFORME E-MAIL RECEBIDO EM 29/10 ÁS 09H58MIN OBRA FOI PRORROGADA DE 26/10 PARA 03/11. | [11/04/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 04/11 ÀS 09H06MIN. | [11/11/2025] CONFORME E-MAIL RECEBIDO EM 11/11 ÁS 12H10MIN OBRA FOI PRORROGADA DE 03/11 PARA 16/11. | [04/29/2026] CONFORME E-MAIL RECEBIDO EM 28/04/2026 ÁS 17H05MIN OBRA FOI PRORROGADA DE PARA 29/04/2026.</t>
+  </si>
+  <si>
+    <t>[02/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | ÀS 14H07MIN, A CONCESSIONÁRIA SOLICITOU PRORROGAÇÃO PARA 31/03/2026. | [03/16/2026] ÀS 16H44MIN, A CONCESSIONÁRIA INFORMOU QUE A OBRA SERÁ PRORROGADA ATÉ MAIO DE 2026. | [04/27/2026] ÀS 16H58MIN DO DIA 24/04/2026, A CONCESSIONÁRIA INFORMOU QUE A OBRA SERÁ PRORROGADA ATÉ JUNHO DE 2026.</t>
+  </si>
+  <si>
+    <t>[04/17/2026] ÀS 10H39MIN DO DIA 17/04/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A OBRA ESTA PREVISTA PARA ACONTECER ATÉ 01/03/2027.</t>
   </si>
   <si>
     <t>[09/26/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [10/09/2025] ÀS 16H16MIN DO DIA 10/09/2025, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A OBRA CONTINUA EM EXECUÇÃO, SENDO QUE ESTÁ PREVISTO PARA CONCLUSÃO NO DIA 15/12/2025. | [12/16/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/17/2025] CONFORME E-MAIL RECEBIDO EM 15/12/2025, ÀS 18H37MIN, OBRA PRORROGADA DE 07/12/2025, PARA 30/03/2026. | [04/07/2026] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 07/04 ÀS 07H18. | [04/17/2026] CONFORME E-MAIL RECEBIDO EM 17/04/2026, ÀS 16H20MIN, OBRA PRORROGADA DE 30/03/2026, PARA 30/07/2026.</t>
   </si>
   <si>
-    <t>[04/17/2026] ÀS 10H39MIN DO DIA 17/04/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A OBRA ESTA PREVISTA PARA ACONTECER ATÉ 01/03/2027.</t>
-[...4 lines deleted...]
-  <si>
     <t>[04/01/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/07/2025] CONFORME E-MAIL RECEBIDO EM 07/04 ÁS 15H53MIN DE 31/03/2025 PARA 31/03/2026. | [04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/14/2026] CONFORME E-MAIL RECEBIDO EM 13/04 ÀS 19H28 OBRA PRORROGADA DE 17/12/2024 PARA 16/08/2026.</t>
   </si>
   <si>
     <t>[04/07/2026] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 07/04 ÀS 06H44. | [04/14/2026] CONFORME E-MAIL RECEBIDO EM 13/04 ÀS 18H20 OBRA PRORROGADA DE 30/03/2026 PARA 16/08/2026.</t>
   </si>
   <si>
-    <t>[11/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [11/14/2025] CONFORME E-MAIL RECEBIDO EM 14/11 ÁS 16H30MIN, CONCESSIONÁRIA INFORMOU QUE AS ATIVIDADES FORAM PRORROGADAS PARA 31/12/2025. | [12/29/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/14/2026] CONFORME E-MAIL RECEBIDO EM 14/01 ÁS 12H51 OBRA PRORROGADA DE 31/12/2025 PARA 31/03/2026. | [04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/13/2026] CONFORME E-MAIL RECEBIDO EM 13/04 ÁS 17H33 OBRA PRORROGADA DE 31/03/2026 PARA 30/05/2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>[04/09/2026] ÀS 16H27MIN DO DIA 08/04/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE O PRAZO FOI ALTERADO PARA A 06/2027.</t>
   </si>
   <si>
-    <t>[08/19/2025] INSERIDAS FOTOS ATUALIZADAS DA OBRA. | [02/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [02/12/2026] ENVIADO E-MAIL AO RESPONSÁVEL PELO POE, SOLICITANDO ATUALIZAÇÃO EM 12/02/2026 ÀS 15H57. | [02/12/2026] CONFORME E-MAIL RECEBIDO EM 12/02 ÁS 16H37MIN OBRA PRORROGADA DE 31/01 PARA 30/03/2026. | [04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/07/2026] CONFORME E-MAIL RECEBIDO EM 06/04 ÁS 17H38MIN OBRA PRORROGADA PARA 31/05/2026.</t>
-[...10 lines deleted...]
-  <si>
     <t>[04/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/03/2026] ÀS 14H38MIN DO DIA 02/04/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A OBRA FOI POSTERGADA PARA 31/08/2026.</t>
   </si>
   <si>
-    <t>[04/03/2026] ÀS 15H49MIN DO DIA 02/04/2026, A CONCESSIONÁRIA INFORMOU VIA E-MAIL QUE A OBRA FOI POSTERGADA PARA 30/04/2026.</t>
-[...7 lines deleted...]
-  <si>
     <t>[12/30/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | CONFORME E-MAIL RECEBIDO EM 30/12/2025 ÁS 10H12MIN, OBRA PRORROGADA DE 31/12 PARA 31/03/2026. | [04/02/2026] CONFORME E-MAIL RECEBIDO EM 01/04/2026 ÁS 07H49MIN, OBRA PRORROGADA DE 31/03 PARA 30/06/2026.</t>
   </si>
   <si>
     <t>[07/10/2025] ÀS 09H31MIN DO DIA 04/07 FOI ENCAMINHADO A RESPOSTA DA CONCESSIONÁRIA ATUALIZANDO O FIM DA OBRA, PREVISÃO DE TÉRMINO PARA O DIA 30/09. | [10/01/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [10/01/2025] CONFORME E-MAIL RECEBIDO EM 01/10 ÁS 12H02MIN OBRA PRORROGADA DE 30/09 PARA 31/12/2025. | [12/29/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/30/2025] CONFORME E-MAIL RECEBIDO EM 30/12 ÁS 08H42MIN OBRA PRORROGADA DE 31/12 PARA 31/03/2026. | [03/30/2026] CONFORME E-MAIL RECEBIDO EM 30/03 ÁS 16H21MIN OBRA PRORROGADA DE 31/03/2026 PARA 30/06/2026.</t>
   </si>
   <si>
     <t>[10/13/2024] EM 13/10/2024 ÀS 11H10MIN FOI ENVIADO E-MAIL À CONCESSIONÁRIA SOLICITANDO FOTOS ATUALIZADAS. | [10/13/2024] 13/10/2024 ÀS 12H29MIN - RECEBIDO FOTOS ATUALIZADAS DA OBRA. | [12/01/2024] ENVIADO E-MAIL PARA CONCESSIONÁRIA EM 01/12 ÁS 11H12MIN SOLICITANDO ATUALIZAÇÃO DO CENÁRIO. | [12/09/2024] ÀS 10H41MIN DO DIA 04/12, A CONCESSIONÁRIA INFORMOU QUE NO MOMENTO NÃO EXISTEM ATIVIDADES SENDO REALIZADAS NO LOCAL EM QUESTÃO. EM MOMENTO OPORTUNO, UM NOVO PLANO OPERACIONAL SERÁ ENVIADO QUANDO HOUVER MOBILIZAÇÃO DE EQUIPES PARA CONSTRUÇÃO DO DISPOSITIVO PREVISTO NO KM 433. | [03/18/2025] CONFORME E-MAIL RECEBIDO EM 06/03 ÁS 11H15MIN, AS OBRAS FORAM RETOMADAS. | [12/08/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/08/2025] CONFORME E-MAIL RECEBIDO ÀS 16H40MIN OBRA FOI PRORROGADA PARA FEVEREIRO DE 2026. | [03/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [03/05/2026] CONFORME E-MAIL RECEBIDO EM 02/03 ÀS 15H59MIN OBRA FOI PRORROGADA DE 28/02 PARA PARA 31/03. | [03/30/2026] CONFORME E-MAIL RECEBIDO EM 30/03 ÀS 16H08MIN OBRA ESTÁ NA RETA FINAL, MAS POR CONTA DO PERÍODO DE CHUVA CONSIDERAR ENCERRAMENTO EM JUN/2026.</t>
   </si>
   <si>
-    <t>[10/27/2024] EM 27/10 ÁS 21H03MIN ENVIADO E-MAIL SOLICITANDO FOTOS ATUALIZADAS. | [10/28/2024] DIA 28/10/2024 ÀS 09H06MIN, RECEBIDO AS FOTOS SOLICITADAS VIA E-MAIL. | [04/09/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES EM 07/04 ÁS 23H57MIN. | PARECER DA CCR RODOVIAS ÀS 15H44MIN DO DIA 08/04: "EM RAZÃO DO TÉRMINO DA CONCESSÃO DA VIAOESTE, INFORMAMOS QUE A CONTINUIDADE DESTE POE FOI TRANSFERIDA PARA A CONCESSIONARIA ECOVIAS RAPOSO CASTELLO A QUAL NOS INFORMOU QUE IRÁ PROTOCOLAR JUNTO A ARTESP". | [04/09/2025] CONFORME E-MAIL RECEBIDO EM 09/04 ÁS 17H34 DA CONCESSIONÁRIA ECOVIAS RAPOSO CASTELLO, OBRA PRORROGADA PARA 23/07/2026. | [11/07/2025] EM 07/11 PISTA MARGINAL SENTIDO LESTE ENTRES OS KMS 24 AO KM 22 LIBERADA AO TRAFEGO. | [03/10/2026] EM 07/03 PISTA MARGINAL SENTIDO OESTE ENTRES OS KMS 24 AO KM 25+500 LIBERADA AO TRAFEGO.</t>
-[...1 lines deleted...]
-  <si>
     <t>[03/09/2025] INCLUÍDA FOTOS ATUALIZADAS. | [04/01/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [04/06/2025] CONFORME E-MAIL RECEBIDO EM 03/04 ÁS 16H49MIN OBRA FOI PRORROGADA DE 03/04 PARA 30/05. | [05/31/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [06/12/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [06/14/2025] CONFORME E-MAIL RECEBIDO EM 13/06 ÁS 08H00MIN OBRA FOI PRORROGADA DE 30/05 PARA 31/10. | [11/03/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [11/04/2025] ÀS 10H33MIN DO DIA 03/11/2025, A CONCESSIONÁRIA INFORMOU QUE CONTINUA EM EXECUÇÃO, IRÃO ATUALIZAR O POE. | [11/11/2025] CONFORME E-MAIL RECEBIDO EM 11/11 ÁS 14H39MIN OBRA FOI PRORROGADA DE 31/10 PARA 30/11. | [12/08/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/08/2025] CONFORME E-MAIL RECEBIDO EM 08/12 ÁS 11H44MIN OBRA FOI PRORROGADA DE 30/11 PARA 30/01/2026. | [02/02/2026] ÀS 10H12MIN, SOLICITADO UM PARECER DA CONCESSIONÁRIA QUANTO A RECUPERAÇÃO DA MARQUISE. | [02/09/2026] CONFORME RECEBIDO VIA SEI, POE PRORROGADO DE 30/01/2026 PARA 20/03/2026. | [03/27/2026] CONFORME INFORMAÇÃO RECEBIDA OBRA PRORROGADA DE 20/06 PARA 30/06.</t>
   </si>
   <si>
     <t>[03/16/2026] INSERIDA FOTOS ATUALIZADAS DA OBRA. | [03/20/2026] ÀS 09H19MIN, A CONCESSIONÁRIA FORNECER FOTOS ATUALIZADAS DA OBRA EM ANDAMENTO. | [03/26/2026] CONFORME POE RECEBIDO EM 24/03 OBRA PRORROGADA DE 13/03 PARA 31/07.</t>
   </si>
   <si>
-    <t>[06/13/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 13/06 ÀS 14H21. | [08/26/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 26/08 ÀS 07H23. | CONFORME E-MAIL RECEBIDO EM 26/08 ÁS 09H46 OBRA PRORROGADA PARA 29/08. | [09/03/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 03/09 ÀS 06H56MIN. | [09/05/2025] CONFORME INFORMAÇÃO RECEBIDA VIA WHATSAPP OBRA PRORROGADA DE 29/08 PARA 05/09. | [09/09/2025] CONFORME INFORMAÇÃO RECEBIDA VIA E-MAIL, A OBRA FOI PRORROGADA DE 08/09 PARA 12/09. | [09/16/2025] CONFORME E-MAIL RECEBIDO EM 15/09 ÁS 17H08MIN, A OBRA FOI PRORROGADA DE 12/09 PARA 19/09. | [09/22/2025] CONFORME INFORMAÇÃO RECEBIDA EM 22/09, OBRA FOI PRORROGADA DE 19/09 PARA 28/09. | [10/01/2025] CONFORME INFORMAÇÃO RECEBIDA VIA E-MAIL EM 01/10 ÁS 11H09MIN, OBRA FOI PRORROGADA DE 28/09 PARA 05/10. | [10/07/2025] CONFORME E-MAIL RECEBIDO EM 06/10 ÁS 17H51MIN OBRA FOI PRORROGADA PARA 12/10/2025. | [10/13/2025] CONFORME E-MAIL RECEBIDO EM 13/10 ÁS 11H21MIN OBRA FOI PRORROGADA DE 12/10 PARA 19/10. | [10/21/2025] CONFORME E-MAIL RECEBIDO EM 21/10 ÁS 14H18MIN OBRA FOI PRORROGADA DE 19/10 PARA 26/10. | [10/29/2025] CONFORME E-MAIL RECEBIDO EM 29/10 ÁS 09H58MIN OBRA FOI PRORROGADA DE 26/10 PARA 03/11. | [11/04/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 04/11 ÀS 09H06MIN. | [11/11/2025] CONFORME E-MAIL RECEBIDO EM 11/11 ÁS 12H10MIN OBRA FOI PRORROGADA DE 03/11 PARA 16/11.</t>
-[...7 lines deleted...]
-  <si>
     <t>[10/11/2024] EM 11/10/2024 ÀS 12H41MIN FOI ENVIADO E-MAIL À CONCESSIONÁRIA SOLICITANDO FOTOS ATUALIZADAS. | [10/17/2024] INSERIDA FOTOS ATUALIZADAS DA OBRA. | [04/19/2025] 17/04/2025 - DESVIO DO KM 248+600 AO KM 252+000. ACESSO ALTERNATIVO KM 248+900. | [08/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO FOTOS. | [03/23/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [03/26/2026] CONFORME E-MAIL RECEBIDO EM 24/03 ÁS 14H48MIN OBRA PRORROGADA DE 20/03 PARA 21/11.</t>
-  </si>
-[...7 lines deleted...]
-    <t>[02/04/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | ÀS 14H07MIN, A CONCESSIONÁRIA SOLICITOU PRORROGAÇÃO PARA 31/03/2026. | [03/16/2026] ÀS 16H44MIN, A CONCESSIONÁRIA INFORMOU QUE A OBRA SERÁ PRORROGADA ATÉ MAIO DE 2026.</t>
   </si>
   <si>
     <t>[03/16/2026] RAMOS 400, 500 E 900 – ALTERNATIVA DE DESVIO:_x000D_
 DURANTE A EXECUÇÃO DOS SERVIÇOS, HAVERÁ INTERDIÇÃO TOTAL DAS ALÇAS, PORÉM DE FORMA INTERCALADAS ENTRE ELAS. COMO ROTA ALTERNATIVA, OS USUÁRIOS DEVERÃO UTILIZAR O RETORNO NO DISPOSITIVO LOCALIZADO NO KM 018+000 DA RODOVIA SP-330.</t>
   </si>
   <si>
     <t>[03/16/2026] RAMO A: DURANTE A EXECUÇÃO DOS SERVIÇOS, HAVERÁ INTERDIÇÃO TOTAL DAS ALÇAS, COMO ROTA ALTERNATIVA, OS CLIENTES DEVERÃO UTILIZAR O PRÓPRIO DISPOSITIVO._x000D_
 RAMO H: DURANTE A EXECUÇÃO DOS SERVIÇOS, HAVERÁ INTERDIÇÃO TOTAL DAS ALÇAS, COMO ROTA ALTERNATIVA, OS CLIENTES DEVERÃO UTILIZAR O DISPOSITIVO LOCALIZADO NO KM 095+540._x000D_
 RAMO J: DURANTE A EXECUÇÃO DOS SERVIÇOS, HAVERÁ INTERDIÇÃO TOTAL DAS ALÇAS, COMO ROTA ALTERNATIVA, OS CLIENTES DEVERÃO UTILIZAR O RAMO H NO PRÓPRIO DISPOSITIVO E EFETUAR O PRÓXIMO RETORNO NA AVENIDA LIX DA CUNHA.</t>
   </si>
   <si>
     <t>[07/18/2025] CONFORME E-MAIL RECEBIDO EM 18/07 ÁS 12H45MIN INCLUÍDO PREVISÃO DE TÉRMINO DA OBRA. | [03/13/2026] CONFORME NOVO POE RECEBIDO OBRA PRORROGADA DE 28/02/2026 PARA 30/04/2027.</t>
   </si>
   <si>
     <t>[08/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO FOTOS DA OBRA. | [08/19/2025] ÀS 16H06, A CONCESSIONÁRIA NOS ENCAMINHOU POR E-MAIL ATUALIZAÇÃO DAS IMAGENS DA OBRA. | [03/02/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [03/05/2026] CONFORME E-MAIL RECEBIDO EM 04/03 ÁS 09H56MIN OBRA PRORROGADA DE 28/02 PARA 31/10/2026.</t>
   </si>
   <si>
-    <t>[03/01/2025] CONFORME E-MAIL RECEBIDO EM 28/02 ÁS 16H15, OBRA PRORROGADA DE 03/03 PARA 31/03. | [04/01/2025] CONFORME E-MAIL RECEBIDO EM 01/04 ÁS 15H33MIN OBRA PRORROGADA DE 31/03 PARA 05/05, ALTERADO O TRECHO DE OBRA DE KM 43 AO KM 46 PARA KM 43 PARA KM 49. | [04/18/2025] CONFORME E-MAIL RECEBIDO EM 17/04 ÁS 18H38MIN OBRA PRORROGADA DE 05/05 PARA 02/06, ALTERADO O TRECHO DE OBRA DE KM 43 AO KM 49 PARA KM 43 PARA KM 51 EM AMBO OS SENTIDOS. | [06/04/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO. | [06/08/2025] CONFORME E-MAIL RECEBIDO EM 05/06 ÁS 12H55, OBRA PRORROGADA DE 02/06 PARA 15/06. | [06/16/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO. | [06/19/2025] CONFORME E-MAIL RECEBIDO EM 18/06 ÁS 18H21 A CONCESSIONÁRIA ESTÁ PROVIDENCIANDO NOVO POE DE PRORROGAÇÃO DA OBRA. | [06/30/2025] CONFORME E-MAIL RECEBIDO EM 30/06 ÁS 18H08, OBRA FOI FINALIZADA E SERÁ RETOMADA EM BREVE._x000D_
-[...3 lines deleted...]
-  <si>
     <t>[08/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO FOTOS DA OBRA. | [08/18/2025] ÀS 16H03, A CONCESSIONÁRIA NOS ENCAMINHOU POR E-MAIL ATUALIZAÇÃO DAS IMAGENS DA OBRA. | [03/02/2026] CONFORME E-MAIL RECEBIDO EM 27/02 ÁS 11H19MIN, OBRA PRORROGADA DE 28/02 PARA 31/10.</t>
   </si>
   <si>
     <t>[02/26/2026] CONFORME E-MAIL RECEBIDO EM 26/02 ÁS 12H04MIN OBRA PRORROGADA DE 22/01/2026 PARA 30/06/2026.</t>
   </si>
   <si>
-    <t>[01/08/2026] EM CONTATO COM O RESPONSÁVEL PELAS OBRAS INFORMOU QUE A CONCESSIONÁRIA IRA SOLICITAR PRORROGAÇÃO A ARTESP POR MAIS 120 DIAS. | [02/26/2026] CONFORME E-MAIL RECEBIDO EM 26/02 ÁS 12H04MIN OBRA PRORROGADA DE 31/12/2025 PARA 30/04/2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>[01/08/2026] EM CONTATO COM O RESPONSÁVEL PELAS OBRAS INFORMOU QUE A CONCESSIONÁRIA IRA SOLICITAR PRORROGAÇÃO A ARTESP POR MAIS 120 DIAS. | [02/26/2026] CONFORME E-MAIL RECEBIDO EM 26/02 ÁS 12H04MIN OBRA PRORROGADA DE 31/12/2025 PARA 30/12/2026.</t>
   </si>
   <si>
     <t>[12/28/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 28/12 ÀS 06H50MIN. | [01/08/2026] EM CONTATO COM O RESPONSÁVEL PELAS OBRAS INFORMOU QUE A CONCESSIONÁRIA IRA SOLICITAR PRORROGAÇÃO A ARTESP POR MAIS 120 DIAS. | [02/26/2026] CONFORME E-MAIL RECEBIDO EM 26/02 ÁS 12H04MIN OBRA PRORROGADA DE 25/12/2025 PARA 30/06/2026.</t>
   </si>
   <si>
     <t>[01/08/2026] EM CONTATO COM O RESPONSÁVEL PELAS OBRAS INFORMOU QUE A CONCESSIONÁRIA IRA SOLICITAR PRORROGAÇÃO A ARTESP POR MAIS 120 DIAS. | [02/26/2026] CONFORME E-MAIL RECEBIDO EM 26/02 ÁS 12H04MIN OBRA PRORROGADA DE 31/12/2025 PARA 30/06/2026.</t>
   </si>
   <si>
-    <t>[12/10/2025] ÀS 13H00MIN, FEITO DESVIO PARA RUA PARALELA “RUA BAHIA” E ORIENTADO AOS USUÁRIOS ACESSAR SAÍDA KM 22._x000D_
-[...9 lines deleted...]
-  <si>
     <t>[08/18/2025] INSERIDO FOTOS ATUALIZADAS DA OBRA. | [12/06/2025] A CONCESSIONÁRIA ENVIOU E-MAIL NO DIA 03/12 ÀS 14H23MIN INFORMANDO SOBRE INTERDIÇÃO NO TRECHO DA SP 255 DO KM 002,800 AO 48,100 KM, INTERDIÇÃO DE FAIXAS E ALÇAS NO DIA 01/12 AO 20/12.</t>
   </si>
   <si>
-    <t>[08/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO FOTOS. | [08/13/2025] ADICIONADO FOTOS ATUALIZADAS DA OBRA. | [08/30/2025] ÀS 12H12MIN FOI ENVIADA VIA E-MAIL A PRORROGAÇÃO DA OBRA ATÉ O DIA 30/09/2025. | [09/29/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 29/09 ÀS 10H06. | [10/01/2025] CONFORME E-MAIL RECEBIDO EM 30/09 ÁS 15H29MIN OBRA FOI PRORROGADA PARA 31/10/2025. | [11/03/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [11/04/2025] CONFORME E-MAIL RECEBIDO EM 03/11 ÁS 15H53MIN OBRA FOI PRORROGADA PARA 30/11/2025. | [12/06/2025] A CONCESSIONÁRIA ENVIOU O E-MAIL NO DIA 03/12 ÀS 14H23MIN COM A DATA DE PRORROGAÇÃO DA OBRA. SERÁ EXECUTADO NO DIA 01/12 ATÉ 20/12. | [12/23/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [12/29/2025] A CONCESSIONÁRIA ENVIOU O E-MAIL NO DIA 29/12 ÀS 08H51MIN COM A DATA DE PRORROGAÇÃO DA OBRA. SERÁ EXECUTADO NO DIA 20/12 ATÉ 19/04/2026. | [02/07/2026] CONFORME O CONTATO POR E-MAIL EM 06/02 ÀS 09H13, INFORMAÇÃO QUE A OBRA FOI PRORROGADA DO 19/04 PARA O DIA 10/05.</t>
-[...5 lines deleted...]
-  <si>
     <t>[08/18/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [08/27/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [09/03/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 03/09 ÀS 07H03MIN. | [09/05/2025] CONFORME INFORMAÇÃO RECEBIDA VIA WHATSAPP OBRA PRORROGADA DE 16/08 PARA 30/09. | [10/01/2025] CONFORME E-MAIL RECEBIDO EM 01/10 ÁS 11H50MIN OBRA FOI PRORROGADA PARA 04/10/2025. | [10/04/2025] CONFORME E-MAIL RECEBIDO EM 03/10 AS 17H30 A OBRA FOI PRORROGADA PARA 11/10/2025. | [10/11/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 11/10 ÀS 12H08MIN. | [10/13/2025] CONFORME E-MAIL RECEBIDO EM 13/10 ÁS 16H59MIN OBRA FOI PRORROGADA PARA 18/10/2025.</t>
   </si>
   <si>
     <t>[01/12/2026] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/16/2026] CONFORME E-MAIL RECEBIDO EM 15/01 ÁS 17H55 OBRA FOI PRORROGADA DE 10/01 PARA 31/07/2026.</t>
   </si>
   <si>
     <t>[12/29/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/14/2026] DATA PREVISTA PARA O TÉRMINO ALTERADA, DO DIA 31/12/2025 PARA 31/07/2026</t>
   </si>
   <si>
-    <t>[02/06/2025] PREVISÃO QUE DURANTE A SEMANA SERÁ REALIZADA NOVA AVALIAÇÃO DO LOCAL. | [04/04/2025] NO DIA 03/04/2025, A CONCESSIONÁRIA CONTATOU A ENGENHARIA DA PREFEITURA DE IGARAPAVA, INFORMOU QUE O PROCESSO DE REPARO DA PONTE PODERÁ SE ESTENDER POR UM PERÍODO SUPERIOR A 06 MESES. A QUESTÃO JÁ FOI RESOLVIDA JUDICIALMENTE, UMA VEZ QUE O DER E A PREFEITURA POSSUEM OPINIÕES DIVERGENTES QUANTO A RESPONSABILIDADE PELA RESTAURAÇÃO DA OAE. DE ACORDO COM E-MAIL RECEBIDO ÀS 10H21MIN DO DIA 04/04/2025, CONFORME ALINHADO COM A SUPERVISÃO DO CCI, SERÁ CONCLUÍDO O ENVIO DE ATUALIZAÇÃO DIÁRIA, SOMENTE QUANDO HOUVER NOVAS INFORMAÇÕES RELEVANTES SERÃO RETOMADAS AS NOTIFICAÇÕES. | [08/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [08/12/2025] A EMPRESA TERCEIRIZADA DE OBRAS A SERVIÇO DA ENTREVIAS, REALIZOU UMA RECUPERAÇÃO DE BARREIRA RÍGIDA KM 475+690 NORTE DA SP328, ALÉM DE INSTALAÇÃO DE DEFENSA METÁLICA NO ACESSO DELIMITADO NA FAIXA DE DOMÍNIO._x000D_
-[...2 lines deleted...]
-  <si>
     <t>[01/12/2026] CONFORME E-MAIL RECEBIDO EM 12/01 ÁS 16H59 OBRA PRORROGADA PARA 31/07/2026.</t>
   </si>
   <si>
     <t>[12/29/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÕES. | [01/12/2026] CONFORME E-MAIL RECEBIDO EM 12/01 ÁS 16H59 OBRA PRORROGADA PARA 31/07/2026.</t>
   </si>
   <si>
-    <t>[10/27/2025] ÀS 16H02MIN DE 27/10/2025 A CONCESSIONÁRIA INFORMOU VIA E-MAIL, CONFORME ORIENTAÇÃO DO ENGENHEIRO RESPONSÁVEL PELA OBRA QUE A OBRA FOI PRORROGADA PARA 20/12/2025. | [12/22/2025] ENVIADO E-MAIL A CONCESSIONÁRIA SOLICITANDO ATUALIZAÇÃO EM 22/12 ÀS 14H18. | [12/23/2025] SOLICITADO ATUALIZAÇÕES A CONCESSIONÁRIA VIA WHATSAPP. | [12/23/2025] CONFORME ORIENTAÇÃO VIA WHATSAPP RECEBIDA EM 23/12 ÀS 10H01MIN OBRA PRORROGADA DE 20/12 PARA 20/04/2026.</t>
-[...7 lines deleted...]
-  <si>
     <t>[10/29/2025] CONFORME E-MAIL RECEBIDO EM 24/10 ÁS 17H35MIN OBRA PRORROGADA DE 03/06/2026 PARA 30/06/2027.</t>
   </si>
   <si>
     <t>[10/13/2024] EM 13/10/2024 ÀS 11H13MIN FOI ENVIADO E-MAIL À CONCESSIONÁRIA SOLICITANDO FOTOS ATUALIZADAS. | [10/13/2024] INSERIDA FOTOS ATUALIZADAS. | [12/01/2024] ENVIADO E-MAIL PARA CONCESSIONÁRIA EM 01/12 ÁS 11H08MIN SOLICITANDO ATUALIZAÇÃO DO CENÁRIO.</t>
   </si>
   <si>
-    <t>[09/16/2025] CONFORME E-MAIL RECEBIDO EM 15/09 ÁS 17H05MIN, A OBRA ESTENDIDA DO KM 234 AO KM 240+600 E PRORROGADO PRAZO DE 15/09 PARA 15/05/2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>[08/26/2025] ÀS 16H07MIN, ADICIONADAS FOTOS ATUALIZADAS DA OBRA EM ANDAMENTO.</t>
   </si>
   <si>
     <t>[08/11/2025] ENCAMINHADO E-MAIL A CONCESSIONÁRIA SOLICITANDO FOTOS DA OBRA. | [08/19/2025] ÀS 16H07, A CONCESSIONÁRIA NOS ENCAMINHOU POR E-MAIL ATUALIZAÇÃO DAS IMAGENS DA OBRA.</t>
   </si>
   <si>
     <t>[08/18/2025] INSERIDO FOTOS ATUALIZADAS DA OBRA.</t>
   </si>
   <si>
-    <t>[10/15/2024] INSERIDAS FOTOS DA OBRA. | [05/19/2025] CONFORME E-MAIL RECEBIDO EM 19/05/2025 ÁS 15H23MIN OBRA FOI PRORROGADA DE 15/03/2026 PARA 15/04/2026.</t>
-[...14 lines deleted...]
-    <t>IMPLANTAÇÃO DE PÓRTICO DE SACRIFÍCIO, PARA A REALIZAÇÃO DE OBRA COM BLOQUEIO DE FAIXAS E COMBOIO PARA BLOQUEIO PARCIAL NO TRECHO ENTRE OS KM 33+900 E O KM 33+500 NA SP 150 — RODOVIA ANCHIETA SENTIDO NORTE E SUL.</t>
+    <t>PLANO OPERACIONAL ESPECIAL DE INTERDIÇÃO DAS FAIXAS 1 E 2, OU 2 E 3 DA PISTA EXPRESSA, DECORRENTE DA ATIVIDADE DE IMPLANTAÇÃO DE DELINEADORES ENTE OS KM 27+000 A 44+000 DA RODOVIA SP-280. NA PISTA EXPRESSA SENTIDO LESTE/OESTE, PARA GARANTIR A SEGURANÇA DOS COLABORADORES QUE ESTARÃO À FRENTE DAS OBRAS, BEM COMO DOS USUÁRIOS DA VIA.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECIAL DE INTERDIÇÃO DAS FAIXAS 1 E 2, OU 2 E 3 DA PISTA EXPRESSA, DECORRENTE DA ATIVIDADE DE IMPLANTAÇÃO DE TACHAS ENTE OS KMS 27+000 A 43+000 DA RODOVIA SP-280._x000D_
+A ATIVIDADE SERÁ EXECUTADA NO PERÍODO DE 01/05 A 30/05, NO HORÁRIO DAS 23H ÀS 04H. CONSIDERANDO QUE A INTERVENÇÃO OCORRERÁ NO PERÍODO NOTURNO, O HORÁRIO ESTABELECIDO PARA A EXECUÇÃO DAS OBRAS SERÁ RIGOROSAMENTE SEGUIDO, SALVO EXCEÇÕES, PREVIAMENTE AVISADAS AO CCO, A FIM DE EVITAR EXTRAPOLAÇÕES QUE COMPROMETAM A FLUIDEZ DO TRÁFEGO NOS HORÁRIOS DE PICO OU AUMENTEM OS RISCOS À SEGURANÇA VIÁRIA.</t>
+  </si>
+  <si>
+    <t>INTERDIÇÃO PARCIAL DO DISPOSITIVO PARA VIABILIZAR ADEQUAÇÃO DO SISTEMA DE DRENAGEM NA ALÇA DE ACESSO. COMO ROTA ALTERNATIVA OS CLIENTES PODERÃO UTILIZAR OUTROS RAMOS DO PRÓPRIO DISPOSITIVO.</t>
+  </si>
+  <si>
+    <t>OBRA DE RECUPERAÇÃO DE PAVIMENTO RÍGIDO ENTRE OS QUILÔMETROS 018+500 AO 020+000, PISTA EXTERNA DA RODOVIA RODOANEL MARIO COVAS – SP021._x000D_
+OS SERVIÇOS ESTÃO PREVISTOS PARA OCORREREM A PARTIR DAS 22H00 DO DIA 22/05/2026 ÀS 22H00 DO DIA 24/05/2026, COM INTERDIÇÃO DAS FAIXAS 03, 04 E ACOSTAMENTO. AS INTERDIÇÕES NÃO IMPACTARÃO NO FLUXO DE VEÍCULOS QUE ACESSARÃO AS ALÇAS.</t>
+  </si>
+  <si>
+    <t>INTERDIÇÃO DO RAMO 100 PARA OPERAÇÃO DE DESMONTE DE ROCHA, NO TRECHO DO KM 054+000, LESTE DA RODOVIA PRESIDENTE CASTELLO BRANCO – SP280. AS ATIVIDADES ESTÃO PREVISTAS PARA SEREM REALIZADAS NOS DIAS 17, 18, 19, 24, 25, 26 E 31 DE MARÇO DE 2026, DAS 13H00 ÀS 16H00.</t>
+  </si>
+  <si>
+    <t>OPERAÇÃO DE INTERDIÇÃO DE DISPOSITIVOS DE ACESSO, PARA EXECUÇÃO DE REPARO DE PAVIMENTO. OS SERVIÇOS SERÃO REALIZADOS NA SP330 ENTR E O KM 240+500 E 318+500.</t>
+  </si>
+  <si>
+    <t>ESTA OPERAÇÃO REFERE-SE À INTERVENÇÃO PARA CONCRETAGEM DA FUNDAÇÃO DE PÓRTICO NA MARGINAL OESTE KM 24 DA SP-280 (RODOVIA PRESIDENTE CASTELLO BRANCO)._x000D_
+_x000D_
+O INÍCIO DAS ATIVIDADES ESTÁ PREVISTO PARA O DIA 02/06/2026, NO PERÍODO DAS 12H ÀS 13H30. CASO OCORRAM INTERCORRÊNCIAS QUE IMPEÇAM A CONCLUSÃO DAS ATIVIDADES DENTRO DO PRAZO PROGRAMADO, A OPERAÇÃO SERÁ DEVIDAMENTE REPROGRAMADA._x000D_
+A EXECUÇÃO DOS SERVIÇOS SEGUIRÁ AS ETAPAS DESCRITAS A SEGUIR:_x000D_
+• FECHAMENTO DA FAIXA 1 DA MARGINAL OESTE;_x000D_
+• EXECUÇÃO DAS ATIVIDADES DE CONCRETAGEM DA FUNDAÇÃO DE PÓRTICO;_x000D_
+• LIBERAÇÃO DA PISTA.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECIAL DE INTERDIÇÃO DAS FAIXAS 1 E 2, OU 2 E 3 DA PISTA EXPRESSA, DECORRENTE DA ATIVIDADE DE IMPLANTAÇÃO DE TACHAS ENTE OS KM 27+000 A 43+000 DA RODOVIA SP-280. _x000D_
+PARA EXECUÇÃO DOS SERVIÇOS, SERÁ NECESSÁRIO O FECHAMENTO DAS FAIXAS 1 E 2, OU 2 E 3, ENTRE OS KM 27+000 A 43+000 DA RODOVIA SP-280, NA PISTA EXPRESSA SENTIDO LESTE/OESTE, PARA GARANTIR A SEGURANÇA DOS COLABORADORES QUE ESTARÃO À FRENTE DAS OBRAS, BEM COMO DOS USUÁRIOS DA VIA.</t>
+  </si>
+  <si>
+    <t>INTERDIÇÃO DAS GALERIAS DOS TÚNEIS PARA A REALIZAÇÃO DAS OBRAS DE REVITALIZAÇÃO PREVISTAS PARA OS TÚNEIS T01 (KM 75), T02 (KM 76) E T03 (KM 79) DA RODOVIA SP-070 – RODOVIA CARVALHO_x000D_
+PINTO. COM A FINALIDADE DE SE MANTER A RODOVIA DISPONÍVEL PARA OS USUÁRIOS, SERÁ EFETUADA UMA OPERAÇÃO COM FLUXO BIDIRECIONAL NA GALERIA PARALELA À GALERIA INTERDITADA PARA AS OBRAS.</t>
+  </si>
+  <si>
+    <t>O EVENTO INTERDIÇÃO PARA TRAVESSIA DE CABOS DE REDE DE ENERGIA (CONCESSIONÁRIA DE ENERGIA) SERÁ REALIZADO NA RODOVIA JURANDIR SICILIANO – SPA 020/345 KM 001+750,, SENTIDO NORTE/SUL, NO DIA 13 DE JUNHO DE 2026, COM INÍCIO PREVISTO PARA AS 09H E TÉRMINO PREVISTO PARA AS 17H00. PREVISÃO DE REALIZAÇÃO DE 03 (TRÊS) INTERRUPÇÕES NO TRÁFEGO DA RODOVIA, PREVISTAS PARA OCORREREM ÀS 13H, 13H10 E 13H20.</t>
+  </si>
+  <si>
+    <t>INTERDIÇÃO DO ACESSO A PROPRIEDADE PARTICULAR PARA RECUPERAÇÃO DO PAVIMENTO, NA SP255 KM 4+600 NO SENTIDO NORTE. AS ATIVIDADES ESTÃO PREVISTAS PARA OCORRER NO DIA 13, DAS 08H ÀS 12H, E NO DIA 14 DAS 08H ÀS 17H, COM A INTERRUPÇÃO DO TRÁFEGO DA FAIXA DOIS PREVISTA DURANTE AMBOS OS PERÍODOS MENCIONADOS.</t>
+  </si>
+  <si>
+    <t>PREFEITURA DE ITUVERAVA SOLICITA APOIO DA CONCESSIONÁRIA PARA INTERDIÇÃO DA ALÇA DE ACESSO SP328 KM 475, DEVIDO O ASFALTO DA PONTE DE CIDADE DE DELTA/MG (FORA DO TRECHO) APRESENTAR TRINCAS E RACHADURAS.</t>
+  </si>
+  <si>
+    <t>A OBRA DE RECUPERAÇÃO ESTÁ PROGRAMADA PARA SER EXECUTADA ENTRE OS KM 43+000 E KM 46+000 PISTA EXTERNA. DIANTE A INTERFERÊNCIA AO TRÁFEGO CAUSADA PELA EXECUÇÃO DA OBRA, A CONCESSIONÁRIA ADOTARÁ ESQUEMAS ESPECIAIS, VISANDO ATENDER OS USUÁRIOS COM EXCELÊNCIA. _x000D_
+PERÍODO DE INTERDIÇÃO SERÁ DAS 22H00 DE (SEXTA-FEIRA) ATÉ AS 05H00 DA (SEGUNDA-FEIRA).</t>
+  </si>
+  <si>
+    <t>OPERAÇÃO PARA IÇAMENTO DE TRELIÇA E SALA TÉCNICA NO QUILÔMETRO 124+000, LESTE E OESTE DA RODOVIA BUNJIRO NAKAO – SP250.</t>
+  </si>
+  <si>
+    <t>OS SERVIÇOS PARA IMPLANTAÇÃO DOS NOVOS DISPOSITIVOS ESTÃO PREVISTOS PARA OCORRER NO PERÍODO DAS 06H00 ÀS 20H00 ENTRE OS DIAS DE 16/09/2025 E 16/01/2026. PARA VIABILIZAR AS ATIVIDADES SE FAZ NECESSÁRIO AS SEGUINTES INTERDIÇÕES: _x000D_
+INTERDITAR O ACOSTAMENTO ENTRE O KM 337+800 AO KM 338+110 SENTIDO LESTE DA SP258, ONDE SERÁ NECESSÁRIO UM PEQUENO DESVIO DE EIXO DA PISTA LESTE PARA PISTA OESTE E DA PISTA OESTE PARA O ACOSTAMENTO DA PISTA OESTE COMO MEDIDAS DE SEGURANÇA; _x000D_
+INTERDITAR O ACOSTAMENTO SOBRE O VIADUTO NA SP281 RODOVIA SOB JURISDIÇÃO DO DER (DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO PAULO).</t>
+  </si>
+  <si>
+    <t>DESVIO DE EIXO SENTIDO LESTE PARA VIABILIZAR OBRA DE DUPLICAÇÃO DA RODOVIA FRANCISCO ALVES NEGRÃO - SP258 ENTRE OS QUILOMETROS 339+260 AO339+530 NO SENTIDO LESTE. SERÁ NECESSÁRIO O DESVIO DE EIXO DA PISTA LESTE PARA FAIXA 01 OESTE, E DA PISTA OESTE PARA FAIXA 02.</t>
+  </si>
+  <si>
+    <t>OS SERVIÇOS ESTÃO PREVISTOS PARA OCORREREM A PARTIR DO DIA 23/04/2026 AO 30/05/2026 DAS 22H00 ÀS 04H00 COM INTERDIÇÕES DE FAIXAS, TÚNEIS E SENTIDOS INTERCALADOS E OPERAÇÕES COMBOIOS POR APROXIMADAMENTE 20 MINUTOS POR TÚNEL/SENTIDO PARA VIABILIZAR A MEDIÇÃO DA LUMINÂNCIA. _x000D_
+SEGUE ABAIXO CRONOGRAMA DETALHADO DAS DATAS DE EXECUÇÃO: _x000D_
+EXTERNA: _x000D_
+TÚNEL 02, EXTERNA – REALIZADO EM 27/04/2026; _x000D_
+TÚNEL 03, EXTERNA – PREVISTO PARA 06/05/2026; _x000D_
+TÚNEL 01, EXTERNA – PREVISTO PARA 11/05/2026. _x000D_
+INTERNA: _x000D_
+TÚNEL 03, INTERNA – PREVISTO PARA 18/05/2026; _x000D_
+TÚNEL 02, INTERNA – PREVISTO PARA 25/05/2026; _x000D_
+TÚNEL 01, INTERNA – PREVISTO PARA 28/05/2026. _x000D_
+O CRONOGRAMA ACIMA PODERÁ SOFRER ALTERAÇÕES EM RAZÕES DE INTERFERÊNCIA EXTERNA.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE RECUPERAÇÃO DE PAVIMENTO RÍGIDO ENTRE OS QUILÔMETROS 029+000 AO 028+000, PISTA INTERNA DA RODOVIA RODOANEL MARIO COVAS – SP021. OS SERVIÇOS ESTÃO PREVISTOS PARA OCORREREM A PARTIR DAS 22H00 DO DIA 29/05/2026 ÀS 22H00 DO DIA 31/05/2026, COM INTERDIÇÃO DAS FAIXAS 03 E 04, SEM INTERFERÊNCIA NA ROTA DO USUÁRIO.</t>
+  </si>
+  <si>
+    <t>A ATIVIDADE ESTÁ PREVISTA PARA SER REALIZADA NO PERÍODO DE 23/02/2026 A 30/05/2026 DAS 07H00 ÀS 18H00, COM INTERDIÇÃO DA FAIXA 02 DE ROLAMENTO PARA VIABILIZAR IMPLANTAÇÃO DO VIÁRIO DA BASE OPERACIONAL. NÃO HAVERÁ INTERFERÊNCIA COM OS ACESSOS.</t>
+  </si>
+  <si>
+    <t>A ATIVIDADE ESTÁ PREVISTA PARA SER REALIZADA NO PERÍODO DE 23/02/2026 A 30/05/2026 DAS 07H00 ÀS 18H00, COM INTERDIÇÃO DO ACOSTAMENTO PARA VIABILIZAR A IMPLANTAÇÃO DO VIÁRIO DA BASE OPERACIONAL. NÃO HAVERÁ INTERFERÊNCIA COM OS ACESSOS.</t>
+  </si>
+  <si>
+    <t>REPARO EM PAVIMENTO FLEXÍVEL NO RAMO 100 DO DISPOSITIVO LOCALIZADO NO QUILÔMETRO 001+800 DA RODOVIA SEN. JOSÉ ERMÍRIO DE MORAES – SP075._x000D_
+OS SERVIÇOS ESTÃO PREVISTOS PARA OCORREREM ENTRE OS DIAS 28 E 29/05/2026 DAS 22H00 ÀS 05H00, COM FECHAMENTO DO RAMO 100.</t>
+  </si>
+  <si>
+    <t>DESVIO DE TRÁFEGO PARA VIABILIZAR OBRA DE DUPLICAÇÃO ENTRE O QUILÔMETRO 052+000 E O 058+000 DA RODOVIA RAPOSO TAVARES – SP270. PARA VIABILIZAR AS OBRAS DE IMPLANTAÇÃO DE CONTENÇÕES E AMPLIAÇÃO DA VIA NO SENTIDO OESTE, SE FAZ NECESSÁRIO REALIZAR DESVIO DE TRÁFEGO DA PISTA OESTE PARA FAIXA 01 LESTE, E O TRÁFEGO DA PISTA LESTE SEGUINDO PELA FAIXA 02 LESTE.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA VIABILIZAR 5ª INTERVENÇÃO DO PAVIMENTO EM TODO TRECHO DA RODOVIA ANHANGUERA.</t>
+  </si>
+  <si>
+    <t>5ª INTERVENÇÃO DO PAVIMENTO EM TODO TRECHO DA RODOVIA ADALBERTO PANZAN.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA VIABILIZAR 5ª INTERVENÇÃO DO PAVIMENTO EM TODO TRECHO DA RODOVIA DOS BANDEIRANTES.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA VIABILIZAR 5ª INTERVENÇÃO DO PAVIMENTO EM TODO TRECHO DA RODOVIA DOM GABRIEL PAULINO BUENO COUTO.</t>
+  </si>
+  <si>
+    <t>TODOS OS REPAROS SERÃO DE PAVIMENTAÇÃO, COM INTERDIÇÕES DE FAIXA1, DE SEGUNDA-FEIRA A QUINTA-FEIRA, NO PERÍODO DIURNO DAS 09H ÀS 16H E SEXTA-FEIRA DAS 09H ÀS 15H._x000D_
+• AOS FINAIS DE SEMANA, A INTERDIÇÃO SERÁ DAS FAIXAS 2, 3 E ACOSTAMENTO, NO PERÍODO DAS 07H ÀS 17H._x000D_
+4. MEDIDAS OPERACIONAIS. _x000D_
+• AS EQUIPES IRÃO REALIZAR AS ATIVIDADES DAS 09:00 ÀS 16:00 H. E TERÃO PLANTONISTAS REALIZANDO A MANUTENÇÃO DA SINALIZAÇÃO ATÉ O ENCERRAMENTO DE CADA FECHAMENTO. _x000D_
+• NAS SEXTAS-FEIRAS IREMOS RESTRINGIR OS HORÁRIOS DE EXECUÇÃO ATÉ AS 15:00 HORAS. _x000D_
+• HAVERÁ RESTRIÇÕES NOS FERIADOS, ONDE ESTIMA O MAIOR FLUXO DE VEÍCULOS NOS FINAIS DE SEMANA. _x000D_
+• HAVERÁ OPERAÇÃO “FLUIDEZ NO ACOSTAMENTO” NOS HORÁRIOS DE PICO (DURANTE AS MANHÃS E TARDES).</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA RECUPERAÇÃO DA OBRA DE ARTE (SP021 – RODOANEL MÁRIO COVAS), SOBRE A SP270 (RODOVIA RAPOSO TAVARES) NO KM 20 NO SENTIDO CAPITAL.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO REFERENTE À INTERVENÇÃO PARA CORTE DAS BARREIRAS RÍGIDAS.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA ATIVIDADES FINAIS DO CANTEIRO ENTRE OS RAMOS ALPHA LESTE E 3000.</t>
+  </si>
+  <si>
+    <t>TRATA-SE DE FECHAMENTO DE FAIXAS PARA REALIZAÇÃO DA ATIVIDADE DE CONFECÇÃO DOS LAÇOS E PASSAGEM DE CABEAMENTO DO RADAR FIXO SP280 KM 052+060 OESTE NA RODOVIA SP-280.</t>
+  </si>
+  <si>
+    <t>EXECUÇÃO DE SERVIÇOS DE ENGENHARIA PARA DEMOLIÇÃO DE PLACAS DE CONCRETO NO PAVIMENTO RÍGIDO E RECOMPOSIÇÃO COM PAVIMENTO FLEXÍVEL NA RODOVIA SP280, NOS TRECHOS LOCALIZADO NO KM 19+000, FAIXAS 01 E 02, MARGINAL LESTE. A ATIVIDADE INICIA COM A IMPLANTAÇÃO DA SINALIZAÇÃO DE OBRAS E ACONTECERÁ NO PERÍODO NOTURNO COM A DEMOLIÇÃO DAS PLACAS DE CONCRETO NOS ENCONTROS DAS OAES (OBRA DE ARTE ESPECIAL), ENTRADA E SAÍDA, POSTERIOR APLICAÇÃO DE FATC (FAIXA ASFÁLTICA TRATADA COM CIMENTO) E RECOMPOSIÇÃO COM PAVIMENTO FLEXÍVEL. A ATIVIDADE SERÁ EXECUTADA NO PERÍODO DE 29/05 A 31/05, NO HORÁRIO DAS 22H ÀS 17H DO DOMINGO. PARA EXECUÇÃO DOS SERVIÇOS, SERÁ NECESSÁRIO O FECHAMENTO DA FAIXA 01 E A FAIXA 02, MARGINAL LESTE, DA SPM280E NO KM 20+000 AO 18+500, PARA GARANTIR A SEGURANÇA DOS COLABORADORES QUE ESTARÃO À FRENTE DAS OBRAS, BEM COMO DOS USUÁRIOS DA VIA.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PREVENTIVO PARA MITIGAÇÃO DE POSSÍVEIS IMPACTOS DAS OBRAS DE DUPLICAÇÃO DO TÚNEL DO PROLONGAMENTO FREDERICO OZANAN, PASSAGEM INFERIOR – SP300, KM 062+000 (OBRAS PRIORITÁRIAS DE JUNDIAÍ)._x000D_
+_x000D_
+DURANTE O PERÍODO DE 01/06/2026 A 31/12/2026, ESTÁ PREVISTA A EXECUÇÃO DE OBRAS DESTINADAS À VIABILIZAÇÃO DA DUPLICAÇÃO DO TÚNEL DO PROLONGAMENTO FREDERICO OZANAN, SOB O KM 062+000 DA RODOVIA DOM GABRIEL – SP300, CLASSIFICADAS COMO OBRAS PRIORITÁRIAS NO MUNICÍPIO DE JUNDIAÍ._x000D_
+EMBORA OS SERVIÇOS SEJAM REALIZADOS FORA DA FAIXA DE DOMÍNIO DA CONCESSIONÁRIA, A ELABORAÇÃO DO PRESENTE POE TEM COMO OBJETIVO ASSEGURAR A IMPLEMENTAÇÃO DE MEDIDAS PREVENTIVAS E DEVIDAMENTE PLANEJADAS, VISANDO MITIGAR IMPACTOS OPERACIONAIS. ADICIONALMENTE, BUSCA-SE GARANTIR A PRONTA ADOÇÃO DE ROTAS ALTERNATIVAS PARA O TRÁFEGO EM SITUAÇÕES DE CRITICIDADE.</t>
+  </si>
+  <si>
+    <t>PARA A MANUTENÇÃO DE DEFENSA METÁLICA NA SP280 KM 19+800, SERÁ NECESSÁRIO FECHAMENTO DAS FAIXAS 1 E 2 NA PISTA MARGINAL OESTE, BLOQUEANDO TOTALMENTE A ALÇA DE ACESSO A PISTA EXPRESSA.</t>
+  </si>
+  <si>
+    <t>OBRA DE IMPLANTAÇÃO DA 3ª FAIXA E REMODELAGEM COM A AMPLIAÇÃO NA CAPACIDADE DO DISPOSITIVO LOCALIZADO NO KM 110+500 AO 111+500 SENTIDO SUL, DA SP127.</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO OPERACIONAL PROVISÓRIA, EM CARÁTER EXCEPCIONAL, TEMPORÁRIO E PRECÁRIO, DE ACESSO ÀS INSTALAÇÕES DE EM EMPRESA, LOCALIZADAS NA ALTURA DO KM 30+150 SUL DA RODOVIA ANCHIETA (SP-150), POR MEIO DA ALAMEDA EXISTENTE, VIA MARGINAL SEGREGADA DAS  PISTAS PRINCIPAIS._x000D_
+O ACESSO PROVISÓRIO TERÁ CARÁTER TEMPORÁRIO, COM PREVISÃO ESTIMADA DE OPERAÇÃO ATÉ NOVEMBRO DE 2026, CONDICIONADO À EVOLUÇÃO DO PROCESSO DE REGULARIZAÇÃO DEFINITIVA E À MANUTENÇÃO DAS CONDIÇÕES OPERACIONAIS E DE SEGURANÇA.</t>
+  </si>
+  <si>
+    <t>OBRAS DE ESTABILIZAÇÃO E RECUPERAÇÃO DO TRECHO NO KM 18+700 DA PISTA LESTE DA SP-280, INCLUINDO INTERVENÇÃO PARA CORREÇÃO DO RECALQUE DO PAVIMENTO, SERÃO IMPLANTADAS BARREIRAS RÍGIDAS MÓVEIS ENTRE A FAIXA 5 E O ACOSTAMENTO, COM FECHAMENTO DO ACOSTAMENTO PROGRAMADO NO PERÍODO DE 27/05/2026 A 31/07/2026, EM REGIME 24 HORAS (00H00 ÀS 23H59).</t>
+  </si>
+  <si>
+    <t>INTERVENÇÃO NO TRECHO MENCIONADO PARA REFORÇO ESTRUTURAL DA OAE, DA PISTA EXPRESSA (LESTE E OESTE) DA RODOVIA RAPOSO TAVARES - KM 33+800 NO PERÍODO DE 27 DE MAIO À 29 DE MAIO DE 2026. SERÁ NECESSÁRIO O FECHAMENTO TOTAL DA PISTA EXPRESSA O TRÁFEGO SERÁ REDIRECIONADO PARA AS MARGINAIS DA RODOVIA, NA ALTURA DO KM 33+350. O FECHAMENTO NO SENTIDO INTERIOR OCORRE EM DOIS PONTOS ESPECÍFICOS: NO KM 31+200 E NA ALÇA DO KM 32+500.</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL ESPECÍFICO PARA OPERAÇÃO PARA IÇAMENTO DE PÓRTICOS DE GABARITO NOS QUILÔMETROS 112+200 E 111+630, NORTE E SUL DA RODOVIA JOÃO LEME DOS SANTOS – SP264._x000D_
 A ATIVIDADE ESTÁ PREVISTA PARA SER REALIZADA ENTRE OS DIAS 20/04/2026 E 18/05/2026 DAS 06H00 ÀS 14H00._x000D_
 A PARTIR DAS 06H00, HAVERÁ FECHAMENTO DO ACOSTAMENTO E FAIXA 2 DA PISTA SUL PARA POSICIONAMENTO E MONTAGEM DO GUINDASTE RESPONSÁVEL PELO IÇAMENTO DOS PÓRTICOS._x000D_
 DURANTE OS IÇAMENTOS OCORRERÃO, COM APOIO DA POLÍCIA MILITAR RODOVIÁRIA, BLOQUEIO TOTAL DO TRÁFEGO EM AMBOS OS SENTIDOS DA RODOVIA ÀS 09H30 (KM 111+630) E 12H00 (KM 112+200), AMBOS _x000D_
 COM PARALISAÇÕES DE APROXIMADAMENTE VINTE MINUTOS CADA. APÓS OS IÇAMENTOS, A FAIXA 2 E ACOSTAMENTO DA PISTA SUL PERMANECERÁ FECHADA ATÉ ÀS 14H00MIN.</t>
   </si>
   <si>
-    <t>INTERDIÇÃO DA FAIXA 1 ENTRE OS QUILÔMETROS 167+350 AO KM 167+700 DA PISTA SUL. TAL INTERDIÇÃO COM OPERAÇÃO PARE E SIGA É NECESSÁRIA PARA VIABILIZAR OBRA DE RECUPERAÇÃO DE TALUDE E REPARO EM PAVIMENTO FLEXÍVEL NA RODOVIA TENENTE CELESTINO AMÉRICO – SP079.</t>
-[...14 lines deleted...]
-    <t>EM VIRTUDE DAS OBRAS DE CONSERVAÇÃO E MELHORIA DA RODOVIA MARECHAL RONDON - SP 300, INFORMO A INTERDIÇÃO PARCIAL DA ALÇA DE ACESSO À MARGINAL NO KM 343+830 LESTE. SERÁ NECESSÁRIO REALIZAR A INTERDIÇÃO DOS RAMOS/ALÇAS (ALÇA ENTRADA DA MARGINAL) QUE SE ENCONTRA NO SENTIDO LESTE, EM APENAS 1 (UM) DIA PARA REPAROS NO PAVIMENTO.</t>
+    <t>INTERDIÇÃO DA FAIXA 02 ENTRE OS QUILÔMETROS 158+000 AO 156+000, LESTE DA RODOVIA RAPOSO TAVARES – SP270 PARA VIABILIZAR OBRAS DE REPARO PROFUNDO NO PAVIMENTO.</t>
+  </si>
+  <si>
+    <t>EROSÃO NO PAVIMENTO PELA ALÇA DE SAÍDA LESTE DA SP280 KM 23+907, COM PROFUNDIDADE DE 20 METROS, CIRCUNFERÊNCIA DE 3 METROS.</t>
+  </si>
+  <si>
+    <t>OBRA PARA IMPLANTAÇÃO DA ÁREA DE ESCAPE NO KM 45+800 DA PISTA NORTE NA SP-150. AS OBRAS SERÃO REALIZADAS FORA DA PISTA PRINCIPAL, NÃO SENDO NECESSÁRIO FECHAMENTO DE PISTA. PARA A EXECUÇÃO DO PAVIMENTO ASFÁLTICO E ENCAIXE COM A PISTA EXISTENTE HAVERÁ NECESSIDADE DE BLOQUEIO PARCIAL DE APENAS UMA FAIXA. AS ATIVIDADES OCORRERÃO NO PERÍODO DIURNO. NO ENTANTO, EM SITUAÇÕES EXTRAORDINÁRIAS, PODERÁ SER NECESSÁRIO O BLOQUEIO DA PISTA TAMBÉM DURANTE A NOITE.</t>
+  </si>
+  <si>
+    <t>AS INTERVENÇÕES ESTÃO PREVISTAS PARA SEREM EXECUTADAS NA SP270 NO QUILÔMETRO 23+500, DO DIA 25/05 AO DIA 26/05, CONFORME DIRETRIZES TÉCNICAS ESTABELECIDAS E AS NECESSIDADES IDENTIFICADAS EM CAMPO. CONSIDERANDO AS CONDIÇÕES OPERACIONAIS DA RODOVIA E COM O OBJETIVO DE MINIMIZAR INTERFERÊNCIAS NO TRÁFEGO, OS SERVIÇOS SERÃO REALIZADOS EM PERÍODO NOTURNO, NO INTERVALO COMPREENDIDO ENTRE ÀS 22H00 E 05H00. PARA EXECUÇÃO DOS SERVIÇOS, SERÁ NECESSÁRIO O FECHAMENTO DA FAIXA 02 E 03 DE ROLAMENTO  DA RODOVIA, POR ATIVIDADE, PARA GARANTIR A SEGURANÇA DOS COLABORADORES QUE ESTARÃO À FRENTE DO SERVIÇO DO POÇOS DE INSPEÇÃO, BEM COMO DOS USUÁRIOS DA VIA.</t>
+  </si>
+  <si>
+    <t>INTERVENÇÃO PARA RECURPERAÇÃO DE DRENAGEM, SENDO REALIZADA EM 4 ETAPAS. FASE 01 ESTÁ PREVISTA A INTERDIÇÃO DO ACOSTAMENTO SENTIDO OESTE DA RODOVIA, DE FORMA A PROTEGER A ÁREA DE TRABALHO. FASE 02 ESTÁ PREVISTA A IMPLANTAÇÃO DA CAIXA DE TRANSIÇÃO NO CANTEIRO CENTRAL, SERÁ NECESSÁRIO A INTERDIÇÃO DAS FAIXAS-01, DO SENTIDO LESTE E OESTE, DURANTE O PERÍODO DIURNO, E LIBERADAS NO PERÍODO NOTURNO. FASE 03 ESTÁ PREVISTA A IMPLANTAÇÃO DA TUBULAÇÃO BSTM, SERÁ NECESSÁRIO A INTERDIÇÃO DA FAIXA 02 SENTIDO OESTE. FASE 04 ESTÁ PREVISTA A  IMPLANTAÇÃO DA TUBULAÇÃO BSTM, NESTA ETAPA A FAIXA 01, DA PISTA OESTE DEVERÁ PERMANECER INTERDITADA DURANTE O PERÍODO DIURNO, E LIBERADA DURANTE O PERÍODO NOTURNO.</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE PLACAS NOS TRECHOS DO KM 59+800 ATÉ TRECHOS DO KM 44+000 SENTIDO NORTE – SP160, SERÁ NECESSÁRIO O BLOQUEIO TOTAL DA VIA NO PERÍODO NOTURNO.</t>
+  </si>
+  <si>
+    <t>A INTERDIÇÃO DA FAIXA DE ROLAMENTO É NECESSÁRIA PARA EXECUÇÃO DOS SERVIÇOS DE REABILITAÇÃO DO PAVIMENTO, INCLUINDO FRESAGEM, TRATAMENTO DE TRINCAS, IMPRIMAÇÃO, RECOMPOSIÇÃO COM CBUQ E PINTURA DA SINALIZAÇÃO HORIZONTAL.</t>
+  </si>
+  <si>
+    <t>DESVIO DE TRÁFEGO DA PISTA EXPRESSA PARA PISTA MARGINAL ENTRE OS QUILÔMETROS  092+000 AO 107+000, AMBOS OS SENTIDOS PARA VIABILIZAR OBRA DE REPARO EM PAVIMENTO FLEXÍVEL DA RODOVIA RAPOSO TAVARES – SP270._x000D_
+OS SERVIÇOS ESTÃO PREVISTOS PARA OCORRER NO PERÍODO DE 22/05/2026 A 22/05/2027, NO HORÁRIO  DAS 22H00 ÀS 05H00, COM INTERDIÇÃO TOTAL DA PISTA EXPRESSA ENTRE OS KM 092+000 E 107+000, EM AMBOS OS SENTIDOS, DE FORMA NÃO SIMULTÂNEA._x000D_
+DURANTE A EXECUÇÃO, O TRÁFEGO DA VIA EXPRESSA SERÁ DESVIADO PARA A VIA MARGINAL, DE MODO A VIABILIZAR A REALIZAÇÃO DOS SERVIÇOS DE REPARO EM PAVIMENTO FLEXÍVEL NA PISTA EXPRESSA, GARANTINDO CONDIÇÕES ADEQUADAS DE SEGURANÇA OPERACIONAL E FLUIDEZ.</t>
+  </si>
+  <si>
+    <t>RECONFIGURAÇÃO SINALIZAÇÃO E INTERDIÇÃO DE FAIXA ADICIONAL SENTIDO OESTE ENTRE OS KMS 239+900 E 242+200.</t>
+  </si>
+  <si>
+    <t>INTERDIÇÃO DA FAIXA 02 E ACOSTAMENTO ENTRE OS QUILÔMETROS 074+500 AO 075+000, OESTE DA RODOVIA RAPOSO TAVARES – SP270 PARA VIABILIZAR EXECUÇÃO DE BARREIRA RÍGIDA._x000D_
+OS SERVIÇOS ESTÃO PREVISTOS PARA OCORREREM NO PERÍODO DE 15/05/2026 A 30/06/2026 DURANTE 24H00, COM INTERDIÇÃO DA FAIXA 02 E ACOSTAMENTO PARA VIABILIZAR EXECUÇÃO DE BARREIRA RÍGIDA._x000D_
+NENHUM ACESSO SOFRERÁ INTERFERÊNCIA.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE REPARO NO PAVIMENTO FLEXÍVEL NOS DISPOSITIVOS LOCALIZADO NO QUILÔMETRO 018+000, DA RODOVIA ANHANGUERA – SP330.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA DESVIO DE TRÁFEGO DA PISTA MARGINAL PARA PISTA EXPRESSA NO QUILÔMETRO 019+865, PISTA SUL PARA VIABILIZAR OBRA DE REPARO EM PAVIMENTO FLEXÍVEL NA RODOVIA ANHANGUERA – SP330.</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE ACESSO NÃO COMERCIAL LOCALIZADO NO KM 13+800 DA MARGINAL LESTE DA RODOVIA SP-280, TENDO COMO INTERESSADA EMPRESA PARTICULAR._x000D_
+DURANTE A EXECUÇÃO DA ATIVIDADE, SERÁ REALIZADA INTERDIÇÃO DO ACOSTAMENTO, DEVIDAMENTE SINALIZADA CONFORME O MANUAL DE SINALIZAÇÃO TEMPORÁRIA DO DER-SP, SEM A NECESSIDADE DE APOIO DA POLÍCIA MILITAR RODOVIÁRIA._x000D_
+A CONCESSIONÁRIA SERÁ RESPONSÁVEL PELA IMPLANTAÇÃO E ACOMPANHAMENTO DAS MEDIDAS OPERACIONAIS, GARANTINDO A SEGURANÇA DOS USUÁRIOS E DOS TRABALHADORES ENVOLVIDOS NA INTERVENÇÃO.</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE SINALIZAÇÃO HORIZONTAL TEMPORÁRIA NO PAVIMENTO SOBRE A PONTE CARVALHO PINTO LOCALIZADO ENTRE OS QUILÔMETROS 277+500 AO 280+000, EM AMBOS OS SENTIDOS DA RODOVIA JOÃO MELLÃO – SP255._x000D_
+OS SERVIÇOS ESTÃO PREVISTOS PARA OCORREREM NO PERÍODO DE 13/05/2026 A 02/06/2026 DAS 07H00 ÀS 15H00 EM 2 ETAPAS DE ACORDO COM CRONOGRAMA ABAIXO:_x000D_
+ETAPA -O1 (SUL) - DO DIA 13/05/2026 A 23/05/2026._x000D_
+• FECHAMENTO DA PISTA SENTIDO SUL, NO PERÍODO DIURNO._x000D_
+• O TRÁFEGO FLUIRÁ COM SISTEMA DE PARE-SIGA, SOBRE A PONTE CARVALHO PINTO. _x000D_
+ETAPA-02 (NORTE) - DO DIA 24/05/2026 A 02/06/2026._x000D_
+• FECHAMENTO DA PISTA SENTIDO NORTE, NO PERÍODO DIURNO._x000D_
+• O TRÁFEGO FLUIRÁ COM SISTEMA DE PARE-SIGA, SOBRE A PONTE CARVALHO PINTO.</t>
+  </si>
+  <si>
+    <t>A INTERVENÇÃO SERÁ NECESSÁRIA PARA A IMPLANTAÇÃO DA PASSAGEM DE FAUNA SUPERIOR PARA PRIMATAS._x000D_
+PARA REALIZAÇÃO DOS SERVIÇOS DE MONTAGEM DA ESTRUTURA SUSPENSA DA PASSAGEM DE FAUNA SUPERIOR NA SP-255 KM 47+460, PISTA NORTE E SUL, QUE PERMITE MOVIMENTAÇÃO SEGURA DOS ANIMAIS ENTRE AMBOS OS LADOS DE MATA DA RODOVIA, SERÃO NECESSÁRIAS INTERDIÇÕES PONTUAIS NAS PISTAS SUL E NORTE, CONFORME O MANUAL DE SINALIZAÇÃO RODOVIÁRIA DO DER/SP E O MANUAL DE SINALIZAÇÃO CONTRAN VOL. VII – SINALIZAÇÃO TEMPORÁRIA.</t>
+  </si>
+  <si>
+    <t>A EXECUÇÃO TEM COMO OBJETIVO A IMPLANTAÇÃO DO SISTEMA SAT (SISTEMA DE CONTAGEM E MONITORAMENTO DE TRÁFEGO) NAS BASES OPERACIONAIS DA RODOVIA, POR MEIO DA INSTALAÇÃO DE SENSORES E _x000D_
+EQUIPAMENTOS DESTINADOS À COLETA AUTOMÁTICA DE DADOS DE FLUXO VEICULAR. O SISTEMA PERMITIRÁ O MONITORAMENTO CONTÍNUO DO VOLUME E DAS CARACTERÍSTICAS DO TRÁFEGO, CONTRIBUINDO PARA O _x000D_
+APRIMORAMENTO DA GESTÃO OPERACIONAL DA RODOVIA, PLANEJAMENTO DE MELHORIAS E APOIO ÀS AÇÕES DE SEGURANÇA VIÁRIA._x000D_
+AS ATIVIDADES SERÃO EXECUTADAS NO PERÍODO DE 08/05/2026 A 17/06/2026, NO HORÁRIO DAS 22H ÀS 04H, SEGUINDO OS PROCEDIMENTOS OPERACIONAIS E DE SEGURANÇA ESTABELECIDOS PARA INTERVENÇÕES NA RODOVIA CASTELLO BRANCO (SP-280), EM DIFERENTES LOCAIS ENTRE OS KM 13+290 E 54+140 LESTE/OESTE DE FORMA A MINIMIZAR IMPACTOS AOS USUÁRIOS DA VIA.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA LANÇAMENTO DE CABOS ELÉTRICOS SOBRE A VIA NO QUILÔMETRO 089+400, NORTE E SUL DA RODOVIA ANHANGUERA – SP330._x000D_
+A ATIVIDADE ESTÁ PREVISTA PARA OCORRER NO DIA 26/04/2026 COM OPERAÇÃO COMBOIO POR APROXIMADAMENTE 15 MINUTOS, DAS 09H00 ÀS 09H15, PARA VIABILIZAR LANÇAMENTO DE CABOS ELÉTRICOS SOBRE A VIA.</t>
+  </si>
+  <si>
+    <t>OBRA DE HIDROJATEAMENTO, PINTURA PARA ALTERAÇÃO DE FAIXAS DE ROLAMENTO E INSTALAÇÃO DE BARREIRAS DE SEGURANÇA, LOCALIZADA ENTRE OS QUILÔMETROS 044+000 E 043+150, SENTIDO SUL DA RODOVIA ANHANGUERA – SP330. SENDO NECESSÁRIO INTERDIÇÕES INTERCALADAS DAS FAIXAS 01 E 02. O ACOSTAMENTO PERMANECERÁ INTERDITADO 24 HORAS.</t>
+  </si>
+  <si>
+    <t>OS SERVIÇOS DE DESVIO DE EIXO E READEQUAÇÃO DE SINALIZAÇÃO HORIZONTAL ESTÃO PREVISTOS PARA OCORREREM NOS DIAS 08 E 09/12/2025 A PARTIR DAS 22H00 ÀS 05H00, COM FECHAMENTO DE FAIXA INTERCALADA, SENDO A PRIMEIRA NOITE COM INTERDIÇÃO DA FAIXA 01 E A SEGUNDA NOITE COM INTERDIÇÃO DA FAIXA 02 (EM CASO DE CONDIÇÕES CLIMÁTICAS ADVERSAS ESSAS DATAS PODERÃO SOFRER ALTERAÇÕES). APÓS A CONCLUSÃO DOS SERVIÇOS DE MUDANÇA DE EIXO A PREVISÃO É QUE ESSA CONDIÇÃO SEJA MANTIDA ATÉ O DIA 31/01/2026 DURANTE 24H00.</t>
+  </si>
+  <si>
+    <t>DESVIO DE TRÁFEGO DO RAMO D (SAÍDA DA SP348, NORTE COM ACESSO À SP330, NORTE) PARA PISTA MARGINAL, LOCALIZADO NO QUILÔMETRO 048+700 DA RODOVIA ANHANGUERA – SP330 PARA VIABILIZAR OBRA DE REPARO EM PAVIMENTO FLEXÍVEL.</t>
+  </si>
+  <si>
+    <t>OBRA DE REPARO EM PAVIMENTO FLEXÍVEL NOS RAMOS A, D E F DO DISPOSITIVO NO QUILÔMETRO 092+161 DA RODOVIA ANHANGUERA – SP330.</t>
+  </si>
+  <si>
+    <t>INTERDIÇÃO TOTAL DA PISTA EXPRESSA NO KM 017+400, DIRECIONANDO O TRÁFEGO PARA VIA MARGINAL PARA VIABILIZAR OBRA DE REPARO EM PAVIMENTO FLEXÍVEL ENTRE OS QUILÔMETROS 017+000 AO 012+000 DA PISTA EXPRESSA.</t>
+  </si>
+  <si>
+    <t>REPARO NO PAVIMENTO FLEXÍVEL NO RAMO 600 LOCALIZADO NO QUILÔMETRO 058+000, SENTIDO SUL DA RODOVIA ANHANGUERA – SP330._x000D_
+OS SERVIÇOS ESTÃO PREVISTOS PARA OCORRER NO PERÍODO DE 09/05/2026 A 16/08/2026, NO HORÁRIO DAS 23H00 ÀS 05H00, VISANDO MITIGAR IMPACTOS AO TRÁFEGO E AUMENTAR A SEGURANÇA OPERACIONAL _x000D_
+NO TRECHO._x000D_
+DURANTE A EXECUÇÃO DOS SERVIÇOS, HAVERÁ INTERDIÇÃO TOTAL DO RAMO 600, COMO ROTA ALTERNATIVA, OS CLIENTES DEVERÃO UTILIZAR O RETORNO LOCALIZADO NO KM 056+000 OU POR DENTRO DO BAIRRO CONFORME ROTA ALTERNATIVA.</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE 02 POSTES METÁLICOS COM 06 METROS DE ALTURA PARA FIXAÇÃO DE 01 CAIXA HERMÉTICA, 02 ILUMINADORES E ELETRÔNICOS DIVERSOS, BEM COMO INSTALAÇÃO NOS POSTES DE 02 CÂMERAS PARA CAPTURA DE IMAGENS DAS PLACAS DOS VEÍCULOS. IMPLANTAÇÃO DE 06 LAÇOS INDUTIVOS NAS 03 FAIXAS DA PISTA COM INTERDIÇÃO PARCIAL NO MOMENTO DA IMPLANTAÇÃO, NA SP280, KM 43+500, SENTIDO OESTE, NO PERÍODO DAS 23H00 ÀS 05H00.</t>
+  </si>
+  <si>
+    <t>A EXECUÇÃO TEM COMO OBJETIVO A IMPLANTAÇÃO DO SISTEMA SAT (SISTEMA DE CONTAGEM E MONITORAMENTO DE TRÁFEGO) NAS BASES OPERACIONAIS DA RODOVIA, POR MEIO DA INSTALAÇÃO DE SENSORES E _x000D_
+EQUIPAMENTOS DESTINADOS À COLETA AUTOMÁTICA DE DADOS DE FLUXO VEICULAR. O SISTEMA PERMITIRÁ O MONITORAMENTO CONTÍNUO DO VOLUME E DAS CARACTERÍSTICAS DO TRÁFEGO, CONTRIBUINDO PARA O _x000D_
+APRIMORAMENTO DA GESTÃO OPERACIONAL DA RODOVIA, PLANEJAMENTO DE MELHORIAS E APOIO ÀS AÇÕES DE SEGURANÇA VIÁRIA._x000D_
+AS ATIVIDADES SERÃO EXECUTADAS NO PERÍODO DE 08/05/2026 A 17/06/2026, NO HORÁRIO DAS 22H ÀS 04H, SEGUINDO OS PROCEDIMENTOS OPERACIONAIS E DE SEGURANÇA ESTABELECIDOS PARA INTERVENÇÕES NA RODOVIA RAPOSO TAVARES (SP-270), EM DIFERENTES LOCAIS ENTRE OS KM 10 E 34 LESTE/OESTE DE FORMA A MINIMIZAR IMPACTOS AOS USUÁRIOS DA VIA.</t>
+  </si>
+  <si>
+    <t>PLANEJAMENTO OPERACIONAL ESPECIAL, REFERENTE AO ‘DESVIO PARA VIABILIZAR A OBRA DE IMPLANTAÇÃO DA VIA MARGINAL OESTE, ENTRE O QUILÔMETRO 022+000 E 027+00 DA RODOVIA PRES. CASTELLO BRANCO – SP280 E ‘DESVIO DE TRÁFEGO ENTRE OS QUILÔMETROS 023+000 AO 022+000, MARGINAL LESTE DA RODOVIA PRES. CASTELLO BRANCO – SP280.</t>
+  </si>
+  <si>
+    <t>CORTE DAS PLACAS A SEREM DEMOLIDAS PARA EVITAR DANOS NAS PLACAS ADJACENTES, DEMOLIÇÃO DAS PLACAS DE CONCRETO, REMOÇÃO DO ENTULHO, LIMPEZA DA CAIXA, REGULARIZAÇÃO DA BASE SE NECESSÁRIO, APLICAÇÃO DE LONA PLÁSTICA PARA EVITAR A PERDA DE ÁGUA, EXECUÇÃO DE FUROS NAS PLACAS EXISTENTES PARA FIXAÇÃO DAS BARRAS DE LIGAÇÃO E DE TRANSFERÊNCIA, APLICAÇÃO DAS BARRAS DE TRANSFERÊNCIA E DE LIGAÇÃO DA ARMAÇÃO DAS PLACAS, APLICAÇÃO DE CONCRETO, ACABAMENTO, CURA QUÍMICA, CURA ÚMIDA, CORTE DAS JUNTAS, LIMPEZA DA PISTA E SINALIZAÇÃO HORIZONTAL.</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DA TERCEIRA FAIXA DE ROLAMENTO DO KM 80 AO 88 PISTA NORTE SP 065. TERRAPLENAGEM, PAVIMENTAÇÃO, DRENAGEM SUPERFICIAL, BARREIRA RÍGIDA, PAISAGISMO E_x000D_
+BARREIRA MÓVEL.</t>
+  </si>
+  <si>
+    <t>ESTÁ PREVISTO PARA O MÊS DE MAIO DE 2026 O INÍCIO DAS ATIVIDADES DA CONSTRUÇÃO DAS BALANÇAS HSWIM._x000D_
+A DURAÇÃO PREVISTA DA OPERAÇÃO É DE MAIO DE 2026 A SETEMBRO DE 2026. AS ATIVIDADES ESTÃO PROGRAMADAS, PREFERENCIALMENTE, PARA OCORRER EM PERÍODO DIURNO; ENTRETANTO, EM SITUAÇÕES ESPECÍFICAS, PODERÃO SER EXECUTADAS NO PERÍODO NOTURNO, MEDIANTE AUTORIZAÇÃO PRÉVIA DA CONCESSIONÁRIA. A SEQUÊNCIA DAS OBRAS SERÁ DEFINIDA CONFORME A DISPONIBILIDADE OPERACIONAL, SENDO SEMPRE ADOTADOS OS PROJETOS-TIPO APRESENTADOS NOS ANEXOS. A SEGUIR, APRESENTA-SE A IMAGEM ILUSTRATIVA DOS LOCAIS EM QUESTÃO.</t>
+  </si>
+  <si>
+    <t>ESTÁ PREVISTO PARA O MÊS DE MAIO DE 2026 O INÍCIO DAS ATIVIDADES DA CONSTRUÇÃO DAS BALANÇAS HSWIM._x000D_
+A DURAÇÃO PREVISTA DA OPERAÇÃO É DE MAIO DE 2026 A JULHO DE 2026. AS ATIVIDADES ESTÃO PROGRAMADAS, PREFERENCIALMENTE, PARA OCORRER EM PERÍODO DIURNO; ENTRETANTO, EM SITUAÇÕES ESPECÍFICAS, PODERÃO SER EXECUTADAS NO PERÍODO NOTURNO, MEDIANTE AUTORIZAÇÃO PRÉVIA DA CONCESSIONÁRIA. A SEQUÊNCIA DAS OBRAS SERÁ DEFINIDA CONFORME A DISPONIBILIDADE OPERACIONAL, SENDO SEMPRE ADOTADOS OS PROJETOS-TIPO APRESENTADOS NOS ANEXOS. A SEGUIR, APRESENTA-SE A IMAGEM ILUSTRATIVA DOS LOCAIS EM QUESTÃO.</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO CORRETIVA DA ILUMINAÇÃO VIÁRIA. EM FACE DAS CONDIÇÕES ATUAIS DA INFRAESTRUTURA DA REDE ELÉTRICA DE ALIMENTAÇÃO DOS POSTES DE ILUMINAÇÃO VIÁRIA, CAUSANDO INDISPONIBILIDADE DE ILUMINAÇÃO DO TRECHO EM REFERÊNCIA. POR SE TRATAR DE UM TEMA DE GRANDE REPERCUSSÃO DA SOCIEDADE CIVIL, TENDO EM VISTA OS RISCOS NO ÂMBITO DE SEGURANÇA PÚBLICA E VIÁRIA, OS SERVIÇOS FORAM CONTRATADOS DE FORMA EMERGENCIAL, COM O OBJETIVO DE RESTABELECER A ILUMINAÇÃO NO MENOR PRAZO POSSÍVEL. A ESTRATÉGIA PARA MANUTENÇÃO DA ILUMINAÇÃO, FOI COORDENADA PELA CONCESSIONÁRIA COM APOIO DA POLICIA MILITAR RODOVIÁRIA, VISANDO GARANTIR O BEM-ESTAR E SEGURANÇA DOS MOTORISTAS DURANTE ESSA OPERAÇÃO.</t>
+  </si>
+  <si>
+    <t>EM FACE DAS CONDIÇÕES ATUAIS DA INFRAESTRUTURA DA REDE ELÉTRICA DE ALIMENTAÇÃO DOS POSTES DE ILUMINAÇÃO VIÁRIA DA RODOVIA CORONEL NELSON TRANCHESI, CAUSANDO INDISPONIBILIDADE DE ILUMINAÇÃO DO TRECHO EM REFERÊNCIA._x000D_
+POR SER TRATAR DE UM TEMA DE GRANDE REPERCUSSÃO DA SOCIEDADE CIVIL, TENDO EM VISTA OS RISCOS NO ÂMBITO DE SEGURANÇA PÚBLICA E VIÁRIA, OS SERVIÇOS FORAM CONTRATADOS DE FORMA EMERGENCIAL, COM O OBJETIVO DE RESTABELECER A ILUMINAÇÃO NO MENOR PRAZO POSSÍVEL. _x000D_
+PARA EXECUÇÃO DOS SERVIÇOS, SERÁ NECESSÁRIO O FECHAMENTO DA FAIXA 01 DA RODOVIA, PARA GARANTIR A SEGURANÇA DOS COLABORADORES QUE ESTARÃO A FRENTE DA MANUTENÇÃO DA REDE ELÉTRICA, BEM COMO DOS USUÁRIOS DA VIA.</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO CORRETIVA DA ILUMINAÇÃO VIÁRIA. EM FACE DAS CONDIÇÕES ATUAIS DA INFRAESTRUTURA DA REDE ELÉTRICA DE ALIMENTAÇÃO DOS POSTES DE ILUMINAÇÃO VIÁRIA, CAUSANDO INDISPONIBILIDADE DE ILUMINAÇÃO DO TRECHO EM REFERÊNCIA. POR SE TRATAR DE UM TEMA DE GRANDE REPERCUSSÃO DA SOCIEDADE CIVIL, TENDO EM VISTA OS RISCOS NO ÂMBITO DE SEGURANÇA PÚBLICA E VIÁRIA, OS SERVIÇOS FORAM CONTRATADOS DE FORMA EMERGENCIAL, COM O OBJETIVO DE RESTABELECER A ILUMINAÇÃO NO MENOR PRAZO POSSÍVEL. A ESTRATÉGIA PARA MANUTENÇÃO DA ILUMINAÇÃO, FOI COORDENADA PELA CONCESSIONÁRIA COM APOIO DA POLICIA MILITAR RODOVIÁRIA, VISANDO GARANTIR O BEM-ESTAR E SEGURANÇA DOS MOTORISTAS DURANTE ESSA OPERAÇÃO._x000D_
+OBRA PRORROGADA PARA 09/08/2025.</t>
+  </si>
+  <si>
+    <t>DUPLICAÇÃO DA SP-333 KM 245+000 AO KM273+160 E IMPLANTAÇÃO DE OBRAS DE ARTES ESPECIAIS._x000D_
+CONFORME CRONOGRAMA ESTÁ PREVISTO PARA O MÊS DE 10/2024 O INÍCIO DAS ATIVIDADES PARA DUPLICAÇÃO DA SP333 KM 245+000 AO 273+160 E IMPLANTAÇÃO DE QUATRO DISPOSITIVOS, ALÉM DAS OBRAS DE ARTES ESPECIAIS, NO PERÍODO DIURNO, PARA ATENDER CONDIÇÕES MOMENTÂNEAS ESPECIFICAS DA OBRA, MEDIANTE ALINHAMENTO E APROVAÇÃO DA CONCESSIONÁRIA COM ANTECEDÊNCIA._x000D_
+PARA EXECUÇÃO DAS ATIVIDADES SERÁ REALIZADA A IMPLANTAÇÃO DE DESVIOS DE TRÁFEGO NAS ÁREAS OPERACIONAIS NOS SENTIDOS LESTE E OESTE, ATENDENDO AS ESPECIFICAÇÕES DO MANUAL DO DER VOL III E ET-DOP-GOE-OPE-POE, UTILIZANDO PLACAS, LAMELAS E SINALIZAÇÃO NOTURNA.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO: OBRAS PARA REMODELAÇÃO DO VIÁRIO DA ANTIGA PRAÇA DE PEDÁGIO DO QUILÔMETRO 079+000, LESTE DA RODOVIA RAPOSO TAVARES – SP270.</t>
+  </si>
+  <si>
+    <t>OBRAS DE DUPLICAÇÃO LOCALIZADOS ENTRE OS KM 156+096 AO KM 156+530, KM 172+900 AO KM 176+450 E KM 176+450 AO KM 180+000, DISPOSITIVOS KM 157+150 E KM 172+890, REMODELAÇÃO KM 174+350, KM 176+950 E KM 178+630 E CICLOVIAS ENTRE KM 172+900 AOS KM 180+000 E A EXECUÇÃO DAS OBRAS DE CONTENÇÃO/ESTABILIZAÇÃO DE TALUDE NO KM 171+900, CONTENÇÃO KM 177+181, CONTENÇÃO KM 177+896 E CONTENÇÃO KM 178+455.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL PARA A INTERVENÇÃO NA PISTA E ACOSTAMENTO SENTIDOS NORTE E SUL, COM A UTILIZAÇÃO DE SINALIZAÇÃO DO TIPO “INTERVENÇÃO DE FAIXA” EVENTUAIS PARA A EXECUÇÃO DO SERVIÇO DE DUPLICAÇÃO DA RODOVIA SP- 225 ENTRE OS KM 180+000 AO KM 237+430. DISPOSITIVOS NOS KM 184+100, KM 187+800, KM 198+750, KM 203+650, KM 208+030, KM 214+330, KM 221+870, KM 225+840 E KM 231+050 E DISPOSITIVOS DE REMODELAÇÃO KM193+000 E KM 204+650.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA VIABILIZAR A OBRA DE REPARO NO PAVIMENTO FLEXÍVEL NOS DISPOSITIVOS LOCALIZADO NOS QUILÔMETROS 011+000, 011+460 E 061+535 EM AMBOS OS SENTIDOS DA RODOVIA ANHANGUERA – SP330. DURANTE A EXECUÇÃO DOS SERVIÇOS, HAVERÁ INTERDIÇÃO TOTAL DOS RAMOS 2000 (KM 011+000), 700 (KM 011+460), 800 (KM 011+460) E 300 (KM 061+535).</t>
   </si>
   <si>
     <t>ESTE PLANO OPERACIONAL TEM COMO OBJETIVO VIABILIZAR A INTERDIÇÃO TOTAL DA RODOVIA SP-300 NO SENTIDO LESTE ENTRE OS KM 483+750 AO 482+550 DURANTE O PERÍODO DE EXECUÇÃO DAS OBRAS DE _x000D_
 SUBSTITUIÇÃO DA PONTE SOBRE O RIBEIRÃO LAJEADO LOCALIZADO NO MUNICÍPIO DE PENÁPOLIS. _x000D_
 A OBRA ESTA PREVISTA PARA ACONTECER ENTRE 15/03/2026 A 15/03/2027 TENDO INÍCIO COM A IMPLANTAÇÃO DO DESVIO NO LOCAL INDICADO CONFORME PROJETO ELABORADO COM BASE NAS NORMAS E _x000D_
 RECOMENDAÇÕES PREVISTAS NO MANUAL BRASILEIRO DE TRÂNSITO – CONTRAN, NO CÓDIGO DE TRÂNSITO BRASILEIRO - CTB E NO MANUAL DE SINALIZAÇÃO RODOVIÁRIA DO DER VLLL. TODAS AS PLACAS E SINALIZAÇÃO DA OBRA SEGUIRAM AS ESPECIFICAÇÕES PREVISTAS ABNT (ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS) E SERÁ MANTIDO DURANTE A EXECUÇÃO DA OBRA TODOS OS MATÉRIAS E EQUIPAMENTOS NECESSÁRIOS PARA GARANTIR A REPOSIÇÃO IMEDIATA DE QUALQUER ELEMENTO SEM QUE SEJA COMPROMETIDO O FUNCIONAMENTO DA SINALIZAÇÃO.</t>
   </si>
   <si>
-    <t>PLANO OPERACIONAL PARA A INTERVENÇÃO NA PISTA E ACOSTAMENTO SENTIDOS NORTE E SUL, COM A UTILIZAÇÃO DE SINALIZAÇÃO DO TIPO “INTERVENÇÃO DE FAIXA” EVENTUAIS PARA A EXECUÇÃO DO SERVIÇO DE DUPLICAÇÃO DA RODOVIA SP- 225 ENTRE OS KM 180+000 AO KM 237+430. DISPOSITIVOS NOS KM 184+100, KM 187+800, KM 198+750, KM 203+650, KM 208+030, KM 214+330, KM 221+870, KM 225+840 E KM 231+050 E DISPOSITIVOS DE REMODELAÇÃO KM193+000 E KM 204+650.</t>
-[...2 lines deleted...]
-    <t>O EVENTO INTERDIÇÃO PARA TRAVESSIA DE CABOS DE REDE DE ENERGIA (CONCESSIONÁRIA DE ENERGIA) SERÁ REALIZADO NA RODOVIA JURANDIR SICILIANO – SP255 KM 356 AO KM 356+900, CRAVINHOS - SP, SENTIDO NORTE/SUL, NO MUNICÍPIO DE ITAPORANGA/SP, NO DIA 17 DE MARÇO DE 2026, COM INÍCIO PREVISTO PARA AS 09H E TÉRMINO PREVISTO PARA AS 14H, SENDO EFETUADO O SISTEMA DE PARE E SIGA.</t>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE REPARO NO PAVIMENTO FLEXÍVEL NO RAMO 600 LOCALIZADO NO QUILÔMETRO 058+645, SENTIDO SUL DA RODOVIA ANHANGUERA – SP330.</t>
+  </si>
+  <si>
+    <t>O PERÍODO DE EXECUÇÃO DA OBRAS SERÁ ENTRE 20/10/2025 A 31/07/2026 EM PERÍODOS DIURNO E NOTURNO, DE ACORDO COM AS NECESSIDADES. _x000D_
+OS BLOQUEIOS DAS FAIXAS SERÃO DE SEGUNDA A SÁBADO NO PERÍODO DIURNO DAS 7:00 AS 18:00 E NOTURNO DAS 21H00 ÀS 08H00, E AOS SÁBADOS À NOITE DAS 21H00 ÀS 12H00 DE DOMINGO. SEMPRE _x000D_
+CONDICIONADO AO VDM DE CADA TRECHO.</t>
+  </si>
+  <si>
+    <t>INTERVENÇÃO PARA MEDIÇÃO DA LUMINÂNCIA DOS TÚNEIS 01, 02 E 03 A RODOVIA SP021. OS SERVIÇOS ESTÃO PREVISTOS PARA OCORREREM A PARTIR DO DIA 23/04/2026 A 30/07/2026 DAS 22H00 AS 04H00 COM INTERDIÇÕES DE FAIXAS, TÚNEIS E SENTIDOS INTERCALADOS E OPERAÇÕES COMBOIOS POR APROXIMADAMENTE 20 MINUTOS POR TÚNEL/SENTIDO PARA VIABILIZAR A MEDIÇÃO DA LUMINÂNCIA.</t>
+  </si>
+  <si>
+    <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE REPARO NO PAVIMENTO FLEXÍVEL NO RAMO 200 E 400 LOCALIZADO NO QUILÔMETRO 053+310, SENTIDO NORTE DA RODOVIA ANHANGUERA – SP330.</t>
+  </si>
+  <si>
+    <t>INTERDIÇÃO DA FAIXA 1 ENTRE OS QUILÔMETROS 167+350 AO KM 167+700 DA PISTA SUL. TAL INTERDIÇÃO COM OPERAÇÃO PARE E SIGA É NECESSÁRIA PARA VIABILIZAR OBRA DE RECUPERAÇÃO DE TALUDE E REPARO EM PAVIMENTO FLEXÍVEL NA RODOVIA TENENTE CELESTINO AMÉRICO – SP079.</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE RECUPERAÇÃO DE PAVIMENTO RÍGIDO, LAJE E PRÉ-LAJE NA OAE LOCALIZADA NO QUILÔMETRO 024+400, PISTA EXTERNA DA RODOVIA RODOANEL MÁRIO COVAS – SP021._x000D_
 OPERAÇÃO ASSISTIDA: 24H ENTRE OS DIAS 15/04/2026 E 17/04/2026._x000D_
 INTERDIÇÃO DEFINITIVA: 24H ENTRE OS DIAS 18/04/2026 E 30/06/2026._x000D_
 FASE 01: FECHAMENTO DA FAIXA 04 DA PISTA EXTERNA;_x000D_
 BLOQUEIO DO RAMO G, ACESSO AO RODOANEL SENTIDO PISTA EXTERNA;_x000D_
 BLOQUEIO DO ACOSTAMENTO DO RAMO B, SAÍDA DA PISTA EXTERNA DO RODOANEL SENTIDO A SP270;_x000D_
 ROTA ALTERNATIVA PELA PISTA INTERNA DO RODOANEL COM RETORNO NO DISPOSITIVO DA PADROEIRA, KM 19.</t>
   </si>
   <si>
-    <t>EM VIRTUDE DAS OBRAS DE CONSERVAÇÃO E MELHORIA DA RODOVIA MARECHAL RONDON - SP 300, INFORMO A INTERDIÇÃO DA ALÇA DE ACESSO À MARGINAL NO KM 344+700 LESTE. SERÁ NECESSÁRIO REALIZAR A INTERDIÇÃO DO RAMO/ALÇA E MARGINAL, EM APENAS 1 (UM) DIA PARA REPAROS NO PAVIMENTO.</t>
-[...1 lines deleted...]
-  <si>
     <t>DESVIO DE TRÁFEGO DA PISTA EXPRESSA PARA PISTA MARGINAL NO QUILÔMETRO 087+700, PISTA SUL DA RODOVIA ANHANGUERA – SP330 PARA VIABILIZAR REPARO DE PAVIMENTO NO KM 087+000 DA VIA EXPRESSA. COM RETORNO A PISTA EXPRESSA NO QUILÔMETRO 085+600 DA SP330.</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PAVIMENTO NOS DISPOSITIVOS DOS QUILÔMETROS 064+900, 071+253 E 073+000 DA RODOVIA ANHANGUERA – SP330.</t>
   </si>
   <si>
-    <t>INTERDIÇÃO PARCIAL DO DISPOSITIVO PARA VIABILIZAR ADEQUAÇÃO DO SISTEMA DE DRENAGEM NA ALÇA DE ACESSO. COMO ROTA ALTERNATIVA OS CLIENTES PODERÃO UTILIZAR OUTROS RAMOS DO PRÓPRIO DISPOSITIVO.</t>
-[...10 lines deleted...]
-  <si>
     <t>INTERVEÇÃO DE ADEQUAÇÃO DA ALÇA DE ACESSO, NO ENTRONCAMENTO DA SP070 COM A SP021, COM BLOQUEIO PARCIAIS DE FAIXAS QUE SERÃO REALIZADAS DE SEGUNDA-FEIRA A QUINTA-FEIRA, NO HORÁRIO DAS 8H00 ÀS 17H00.</t>
   </si>
   <si>
     <t>INTERVEÇÃO DE IMPLANTAÇÃO DE ALÇAS EM ITAQUAQUECETUBA, NA SP070 KM 38+000, COM BLOQUEIO PARCIAIL DE FAIXAS QUE SERÃO REALIZADAS DE SEGUNDA-FEIRA A QUINTA-FEIRA, NO HORÁRIO DAS 8H00 ÀS 17H00.</t>
   </si>
   <si>
-    <t>IMPLANTAÇÃO DA TERCEIRA FAIXA DE ROLAMENTO DO KM 80 AO 88 PISTA NORTE SP 065. TERRAPLENAGEM, PAVIMENTAÇÃO, DRENAGEM SUPERFICIAL, BARREIRA RÍGIDA, PAISAGISMO E_x000D_
-[...15 lines deleted...]
-  <si>
     <t>MONITORAMENTO DO PAVIMENTO ASFÁLTICO, O FECHAMENTO DO RAMO D SERÁ EM FAIXA 1, 2 DE FORMA ALTERNADA NO SENTIDO NORTE E O FECHAMENTO DO RAMO A SERÁ EM FAIXA 1 SENDO NECESSÁRIO O BLOQUEIO TOTAL NO SENTIDO SUL AMBOS LOCALIZADOS NA SP-019, QUE TÊM COMO OBJETIVO A REALIZAÇÃO DE OBRAS DE MONITORAMENTO DO PAVIMENTO. PERÍODO DE EXECUÇÃO: DE 10/03/2026 A 24/03/2026 EM PERÍODO NOTURNO DAS 22H00 ÀS 05H00.</t>
-  </si>
-[...9 lines deleted...]
-    <t>DESVIO DE EIXO SENTIDO LESTE PARA VIABILIZAR OBRA DE DUPLICAÇÃO DA RODOVIA FRANCISCO ALVES NEGRÃO - SP258 ENTRE OS QUILOMETROS 339+260 AO339+530 NO SENTIDO LESTE. SERÁ NECESSÁRIO O DESVIO DE EIXO DA PISTA LESTE PARA FAIXA 01 OESTE, E DA PISTA OESTE PARA FAIXA 02.</t>
   </si>
   <si>
     <t>ESTÁ PREVISTO PARA O MÊS DE JULHO DE 2025 O INÍCIO DAS ATIVIDADES DA CONSTRUÇÃO DO ALARGAMENTO DO VIADUTO SOBRE LINHA FÉRREA NO KM 273+250 DA SP333. O VIADUTO EXISTENTE SERÁ ALARGADO PARA SE ADEQUAR À OBRA DE DUPLICAÇÃO DO SENTIDO LESTE DA RODOVIA._x000D_
 PARA EXECUÇÃO DAS ATIVIDADES SERÁ REALIZADO O BLOQUEIO DE TODAS AS FAIXAS NO SENTIDO LESTE DA RODOVIA SP333, APENAS NO TRECHO DETERMINADO CONFORME PROJETO, REALIZANDO UM DESVIO DO TRÁFEGO PARA O SENTIDO OESTE, ATENDENDO AS ESPECIFICAÇÕES DO MANUAL DO DER VOL III E ET-DOP-SUROD-OPE-POE, UTILIZANDO BARREIRA RÍGIDA MÓVEL, PLACAS, LAMELAS E SINALIZAÇÃO NOTURNA.</t>
   </si>
   <si>
-    <t>DECORRENTE DA ATIVIDADE DE APOIO COM SINALIZAÇÃO À COMPANHIA DE ENGENHARIA DE TRÁFEGO DA CIDADE DE SÃO PAULO – CET, PARA A INSTALAÇÃO DE UM PMV NA PISTA LOCAL DA MARGINAL TIETÊ.</t>
-[...1 lines deleted...]
-  <si>
     <t>O DESVIO DE TRÁFEGO EM QUE SE TRATA ESTE PLANO OPERACIONAL ESPECÍFICO, SERÁ REALIZADO ATRAVÉS DE UMA AÇÃO DE DESVIO EM AMBOS OS LADOS DA RODOVIA ONDE O SENTIDO PARA TARUMÃ SERÁ DESVIADO PELAS ALÇAS DO DISPOSITIVO PROJETADO E O LADO OPOSTO, SERÁ DESVIADO PELA PISTA EXISTENTE.</t>
   </si>
   <si>
     <t>DESVIO DE TRÁFEGO ENTRE OS KM’S 432+000 AO 436+000 PARA AS INTERVENÇÕES NO DISPOSITIVO DE ACESSO E RETORNO A SER IMPLANTADO NO KM 433+950._x000D_
 O DESVIO DE TRÁFEGO SERÁ FEITO INICIALMENTE COM A TRANSFERÊNCIA DO TRÁFEGO PARA A PISTA PROVISORIAMENTE PROJETADA FORA DA FAIXA DE ROLAMENTO, QUE TRANSITARÁ EM FLUXOS OPOSTOS E RETORNARÁ PARA A CONFIGURAÇÃO NORMAL APÓS A ÁREA DE INTERVENÇÃO.</t>
   </si>
   <si>
-    <t>PLANEJAMENTO OPERACIONAL ESPECIAL, REFERENTE AO ‘DESVIO PARA VIABILIZAR A OBRA DE IMPLANTAÇÃO DA VIA MARGINAL OESTE, ENTRE O QUILÔMETRO 024+000 E 024+500 DA RODOVIA PRES. CASTELLO BRANCO – SP280 E ‘DESVIO DE TRÁFEGO ENTRE OS QUILÔMETROS 023+000 AO 022+000, MARGINAL LESTE DA RODOVIA PRES. CASTELLO BRANCO – SP280.</t>
-[...1 lines deleted...]
-  <si>
     <t>DEVIDO A UM SINISTRO DE TRÂNSITO OCORRIDO NO DIA 03 DE FEVEREIRO DE 2025 (SEGUNDA-FEIRA) ÀS 15H24MIN, ONDE O VEÍCULO VOLVO, PERDEU O CONTROLE E CHOCOU-SE INICIALMENTE COM O "SUBMARINO" DA CABINE 4, POSTERIORMENTE, COM A COLUNA DE SUSTENTAÇÃO DA PRAÇA DE PEDÁGIO P1, EM PARELHEIROS, NO KM 50+000 DA PISTA INTERNA, QUE VEIO A COLAPSAR PARCIALMENTE A MARQUISE.</t>
   </si>
   <si>
     <t>DEVIDO A EXECUÇÃO DE OBRAS DO COMPLETO DO ALTO TIETÊ, SERÁ NECESSÁRIO O FECHAMENTO DO ACOSTAMENTO ENTRE OS KM 114+150 E KM 114+850 DA PISTA EXTERNA, CONFORME CRONOGRAMA DA CONSTRUTORA (SUJEITO A ALTERAÇÕES CONFORME A NECESSIDADE DA OBRA). _x000D_
 O PROJETO DO COMPLEXO ALTO TIETÊ CONTEMPLA A CONSTRUÇÃO DE UMA PISTA MARGINAL EM OAE, COM EXTENSÃO DE APROXIMADAMENTE 1,90 KM , PARALELA A PISTA EXTERNA DA SP021 RODOANEL MÁRIO COVAS.</t>
   </si>
   <si>
     <t>INTERVENÇÃO DE EXPLORAÇÃO DE JAZIDA, DEVIDO O AVANÇO DAS OBRAS DE IMPLANTAÇÃO DAS VIAS MARGINAIS LESTE E OESTE QUE OCORREM NOS LIMITES DA FAIXADA DE DOMÍNIO ENTRE OS KM 516+000 AO 525+000 NO MUNICÍPIO DE BIRIGUI S/P SERÁ NECESSÁRIO UTILIZAR O DISPOSITIVO DE RETORNO LOCALIZADO NO KM 516+000 NA RODOVIA SP300 COMO ÁREA DE APOIO (JAZIDA) PARA RETIRADA DE SOLO ATRAVÉS DE ESCAVAÇÃO.</t>
   </si>
   <si>
-    <t>PLANO OPERACIONAL PARA A INTERDIÇÃO PROVISÓRIA DA ALÇA DE RETORNO DO DISPOSITIVO LOCALIZADO NA SP318 KM 236+500, PARA A EXECUÇÃO DO SERVIÇO DE REPARO DE JUNTA DE DILATAÇÃO._x000D_
-[...14 lines deleted...]
-  <si>
     <t>IMPLANTAÇÃO DA OBRA DE DUPLICAÇÃO DA RODOVIA SP318, SEGMENTO DO KM 247,000 AO KM 280,000, REMODELAÇÃO DO DISPOSITIVO EXISTENTE LOCALIZADO NO KM 269+050 E IMPLANTAÇÃO DOS NOVOS DISPOSITIVOS NOS KM 249+100, KM 253+130, KM 259+130, KM 263+840, KM 274+330, KM 277+800 E KM 279+300.</t>
   </si>
   <si>
-    <t>A INTERVENÇÃO SERÁ NECESSÁRIA PARA A REALIZAÇÃO DE SUPRESSÃO DE INDIVÍDUOS ARBÓREOS, QUE POSSUEM PREVISÃO DE EXECUÇÃO ENTRE OS DIAS 04/04/2026 E 05/04/2026 DAS 09H00 ÀS 16H00. SERÁ NECESSÁRIO REALIZAR O FECHAMENTO DA FAIXA 2 E ACOSTAMENTO E REALIZAR INTERRUPÇÕES DE APROXIMADAMENTE 10 MIN DO TRÁFEGO NA FAIXA 1 DURANTE OS TRABALHOS.</t>
-[...4 lines deleted...]
-  <si>
     <t>REPARO EM PAVIMENTO FLEXÍVEL ENTRE OS QUILÔMETROS 109+271 AO 113+971 SENTIDO LESTE, NA  SP270. OS SERVIÇOS ESTÃO PREVISTOS PARA OCORRER ENTRE 21/03/2026 E 24/08/2026, COM O FECHAMENTO DAS FAIXAS 01 E 02 SENDO REALIZADO DE FORMA INTERCALADA POR 24H.</t>
-  </si>
-[...8 lines deleted...]
-INFORMAMOS QUE, COMO HAVERÁ IMPACTO NO ACESSO AO MUNICÍPIO, A COMUNICAÇÃO E O ALINHAMENTO COM OS RESPONSÁVEIS SERÃO FEITOS ANTECIPADAMENTE.</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE REPARO NO PAVIMENTO FLEXÍVEL NOS RAMOS DOS DISPOSITIVOS LOCALIZADOS NOS QUILÔMETROS 029+100, 030+300 E 048+000 DA RODOVIA ANHANGUERA – SP330</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL REFERENTES À EXECUÇÃO DO CICLO DE CONSERVAÇÃO ESPECIAL DE PAVIMENTO – ARTERIS VIAPAULISTA (LOTE 29)._x000D_
 DURANTE ESTE PERÍODO, HAVERÁ INTERDIÇÕES DE FAIXAS, ALÇAS DE ACESSO E DISPOSITIVOS._x000D_
 A SINALIZAÇÃO DO LOCAL SERÁ COMPOSTA POR CONES REFLETIVOS, PLACAS RETRORREFLETIVAS DE ALTA VISIBILIDADE E OPERADORES DE BANDEIRA, COM O OBJETIVO DE GARANTIR A ORIENTAÇÃO SEGURA E EFICIENTE DO FLUXO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE REPARO NO PAVIMENTO FLEXÍVEL NO RAMO 3000 SENTIDO SUL, DO DISPOSITIVO LOCALIZADO NO QUILÔMETRO 012+500, DA RODOVIA ANHANGUERA – SP330.</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA DE REPARO NO PAVIMENTO FLEXÍVEL NO RAMO 100 LOCALIZADO NO QUILÔMETRO 057+000 E RAMO 200 LOCALIZADO NO QUILÔMETRO 056+000, SENTIDO NORTE DA RODOVIA ANHANGUERA – SP330.</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DA BASE POLICIAL - BOP 55/7 - ITANHAÉM A SER IMPLANTADA PELA CONCESSIONÁRIA NOVO LITORAL (CNL) NA RODOVIA SP-055.</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DOS EDIFÍCIOS E INFRAESTRUTURA DA BASE POLICIAL - BOP BERTIOGA A SER IMPLANTADA PELA CONCESSIONÁRIA NOVO LITORAL (CNL) NA RODOVIA SP-098._x000D_
 O PROGRAMA DA BASE É COMPOSTO POR UM PAVIMENTO E SE CARACTERIZA POR SALAS DE TRABALHO E ÁREAS COMUNS DESTINADAS AO BATALHÃO._x000D_
 NA ÁREA DE USO APENAS DO PELOTÃO ENCONTRAM-SE A SALA TI, SALA ADMINISTRATIVA, SALA DE REUNIÕES, COPA, DISPENSA, BANHEIROS DE APOIO FEMININO E MASCULINO, DEPÓSITO, DORMITÓRIO DO CAPITÃO DO PELOTÃO, DORMITÓRIO FEMININO, DORMITÓRIO MASCULINO E DORMITÓRIO DOS SARGENTOS._x000D_
 NA ÁREA DE ATENDIMENTO AO PÚBLICO, ENCONTRAM-SE A RECEPÇÃO, BANHEIRO FEMININO E MASCULINO E SALA DO SARGENTO._x000D_
 NA ÁREA EXTERNA ESTÃO LOCALIZADOS OS ESTACIONAMENTOS. SÃO DESTINADAS CINCO VAGAS PARA USUÁRIOS, SENDO UMA PARA PCD E UMA PARA IDOSOS, E SETE VAGAS PARA POLICIAIS.</t>
   </si>
   <si>
-    <t>DUPLICAÇÃO DA SP-333 KM 245+000 AO KM273+160 E IMPLANTAÇÃO DE OBRAS DE ARTES ESPECIAIS._x000D_
-[...3 lines deleted...]
-  <si>
     <t>INTERVENÇÃO DE REPARO NO PAVIMENTO FLEXÍVEL. OS SERVIÇOS ESTÃO PREVISTOS PARA OCORRER NO PERÍODO DE 16/03/2026 A 30/08/2026, NO HORÁRIO DAS 22H00 ÀS 05H00, DE FORMA INTERCALADA AO LONGO DA EXECUÇÃO DAS OBRAS.</t>
   </si>
   <si>
     <t>ATIVIDADES DE DESOBSTRUÇÃO DE CAIXAS SUBTERRÂNEAS E LANÇAMENTO DE CABOS DE FIBRA ÓPTICA. AS ATIVIDADES REALIZADAS NO ACOSTAMENTO OU NA FAIXA DE DOMÍNIO, QUE NÃO EXIGEM INTERRUPÇÃO DE FAIXAS DE ROLAMENTO, OCORRERÃO DAS 08H00 ÀS 18H00. JÁ AS ATIVIDADES EXECUTADAS NO CANTEIRO CENTRAL, QUE DEMANDAM INTERDIÇÃO DA FAIXA P1, SERÃO REALIZADAS NO PERÍODO NOTURNO, DAS 22H00 ÀS 05H00. INICIALMENTE, SERÃO REALIZADAS ATIVIDADES NO TRECHO COMPREENDIDO ENTRE OS KM 33+100 E KM 39+173, ONDE PERMANECERAM AÇÕES PENDENTES DECORRENTES DAS INTERVENÇÕES EXECUTADAS EM JANEIRO DE 2026. NA SEQUÊNCIA, SERÁ REALIZADA A EXECUÇÃO DOS SERVIÇOS NO TRECHO COMPREENDIDO ENTRE OS KM 23+100 E KM 14+000, ONDE SERÁ EFETUADO O LANÇAMENTO DOS CABOS DE FIBRA ÓPTICA NAS CAIXAS SUBTERRÂNEAS EXISTENTES, LOCALIZADAS NO CANTEIRO CENTRAL OU NO ACOSTAMENTO, DENTRO DA FAIXA DE DOMÍNIO.</t>
   </si>
   <si>
     <t>PLANO PARA MELHORIAS NO DISPOSITIVO SPD 017/197 LOCALIZADO NA ALTURA DO KM 017+800._x000D_
 ENTRETANTO CONFORME APRESENTADO NA ANÁLISE DOS SINISTROS, FOI POSSÍVEL VERIFICAR QUE OS ACIDENTES SE CONCENTRAM NÃO APENAS NESSE DISPOSITIVO, COMO TAMBÉM NO DISPOSITIVO SPD 019/197, LOCALIZADO NA ALTURA DO KM 018+750, DISPOSITIVOS ESSES QUE APRESENTAM LIMITAÇÕES GEOMÉTRICAS E OPERACIONAIS._x000D_
 ATRAVÉS DO MONITORAMENTO DAS CÂMERAS FOI POSSÍVEL AINDA IDENTIFICAR SITUAÇÕES DE RISCO NA ALTURA DO KM 019+000, ONDE HÁ ACESSOS IRREGULARES EM AMBOS OS SENTIDOS, LOCAL ESSE ONDE OS USUÁRIOS VÊM REALIZANDO CONVERSÕES IRREGULARES E DE FORMA DESORDENADA._x000D_
 TAIS CONDIÇÕES SOMENTE PODERÃO SER EFETIVAMENTE CORRIGIDAS POR MEIO DA EXECUÇÃO DE OBRAS DE REMODELAÇÃO DESSES DISPOSITIVOS, E A COIBIÇÃO DE CONVERSÃO EM LOCAL INSEGURO, CONFIGURANDO-SE COMO A SOLUÇÃO ESTRUTURAL MAIS ADEQUADA PARA A MITIGAÇÃO DOS RISCOS ATUALMENTE OBSERVADOS.</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL PARA TRATAR A SINALIZAÇÃO VERTICAL DA OBRA DE INTERVENÇÃO NA SP-310 KM 442,730 A 444+750, SENTIDO SUL._x000D_
 OS SERVIÇOS SERÃO EXECUTADOS POR EQUIPES DE TERRAPLENAGEM/PAVIMENTAÇÃO, DRENAGEM, OAE, SINALIZAÇÃO HORIZONTAL E VERTICAL E REMOÇÃO DE INTERFERÊNCIAS._x000D_
 A OBRA É CARACTERIZADA PELA IMPLANTAÇÃO DE 3ª FAIXA DE ROLAMENTO NA SP-310. A IMPLANTAÇÃO SERÁ EXECUTADA NA REGIÃO DO CANTEIRO CENTRAL EM AMBOS OS SENTIDOS, COM OS DEVIDOS ALARGAMENTOS DE OAES NO CANTEIRO CENTRAL._x000D_
 A SINALIZAÇÃO SERÁ IMPLANTADA DE ACORDO COM A FRENTE DE SERVIÇO. DE MANEIRA GERAL, TEREMOS AS FRENTES DE SERVIÇO PARA A IMPLANTAÇÃO DA 3ª FAIXA NA PISTA SUL, ALÉM DAS EQUIPES DE ALARGAMENTO DE OAES QUE ATUARÃO PONTUALMENTE EM CADA OAE EXISTENTE NO TRECHO.</t>
   </si>
   <si>
     <t>O SEGMENTO DA RODOVIA QUE SERÁ EXECUTADA A OBRA DE DUPLICAÇÃO DA RODOVIA GERALDO DE BARROS (SP304) ENTRE O KM 199+000 AO KM 231+000 NOS MUNÍCIPIOS DE SÃO PEDRO E SANTA MARIA DA SERRA/SP É CARACTERIZADO COMO TRECHO DE PISTA SIMPLES, COM UMA FAIXA DE ROLAMENTO EM CADA SENTIDO.</t>
   </si>
   <si>
     <t>EMPRESA TERCEIRA IRÁ INICIAR A IMPLANTAÇÃO DE UM ACESSO PROVISÓRIO NO DISPOSITIVO DE RETORNO EXISTENTE NA RODOVIA PRESIDENTE CASTELLO BRANCO (SP-280), KM 84+300 – PISTA LESTE. NÃO HAVERÁ NECESSIDADE DE INTERDIÇÃO DA VIA, UMA VEZ QUE O SERVIÇO CONSISTE EXCLUSIVAMENTE NA CRIAÇÃO DE UM ACESSO INTERNO NO RETORNO.</t>
   </si>
   <si>
-    <t>INTERVENÇÃO PARA RECURPERAÇÃO DE DRENAGEM, SENDO REALIZADA EM 4 ETAPAS. FASE 01 ESTÁ PREVISTA A INTERDIÇÃO DO ACOSTAMENTO SENTIDO OESTE DA RODOVIA, DE FORMA A PROTEGER A ÁREA DE TRABALHO. FASE 02 ESTÁ PREVISTA A IMPLANTAÇÃO DA CAIXA DE TRANSIÇÃO NO CANTEIRO CENTRAL, SERÁ NECESSÁRIO A INTERDIÇÃO DAS FAIXAS-01, DO SENTIDO LESTE E OESTE, DURANTE O PERÍODO DIURNO, E LIBERADAS NO PERÍODO NOTURNO. FASE 03 ESTÁ PREVISTA A IMPLANTAÇÃO DA TUBULAÇÃO BSTM, SERÁ NECESSÁRIO A INTERDIÇÃO DA FAIXA 02 SENTIDO OESTE. FASE 04 ESTÁ PREVISTA A  IMPLANTAÇÃO DA TUBULAÇÃO BSTM, NESTA ETAPA A FAIXA 01, DA PISTA OESTE DEVERÁ PERMANECER INTERDITADA DURANTE O PERÍODO DIURNO, E LIBERADA DURANTE O PERÍODO NOTURNO.</t>
-[...1 lines deleted...]
-  <si>
     <t>INTERVENÇÃO PARA IMPLANTAÇÃO DE POSTES DE ILUMINAÇÃO SOBRE OS DISPOSITIVOS NEW JERSEY DE CONCRETO QUE DIVIDEM AS PISTAS. TRATA-SE DA INSTALAÇÃO DE QUADROS ELÉTRICOS, LANÇAMENTO DE CABOS E IMPLANTAÇÃO DE POSTES COM LUMINÁRIAS LED NO CANTEIRO CENTRAL E NA MARGINAL DA RODOVIA.</t>
-  </si>
-[...1 lines deleted...]
-    <t>PLANO OPERACIONAL ESPECÍFICO PARA OBRA COMPOSTA POR QUATRO FASES, COM INTERDIÇÕES CONTROLADAS NO QUILÔMETRO 124+100 EM AMBOS OS SENTIDOS DA RODOVIA RAPOSO TAVARES – SP270 PARA VIABILIZAR OBRA DE RECUPERAÇÃO DE DRENAGEM.</t>
   </si>
   <si>
     <t>OS SERVIÇOS ESTÃO PREVISTOS PARA OCORREREM NO PERÍODO DE 07/03/2026 A 15/07/2026 DURANTE 24H00. PARA VIABILIZAR AS ATIVIDADES SE FAZ NECESSÁRIO DESVIAR O TRÁFEGO DA PISTA LESTE PARA A PISTA OESTE NA FAIXA 01 DE ROLAMENTO, FICANDO O TRECHO DA OBRA OPERANDO EM PISTA SIMPLES NA VIA DA PISTA OESTE.</t>
   </si>
   <si>
     <t>OBRA DE RECAPEAMENTO DA RODOVIA SP330 (RODOVIA ANHANGUERA), ENTRE O TRECHO DE CORDEIRÓPOLIS (KM 158+500) A SANTA RITA DO PASSA QUATRO (KM 240+500)._x000D_
 OS SERVIÇOS SERÃO REALIZADOS EM TODAS AS FAIXAS DE ROLAMENTO, PRAÇAS DE PEDÁGIO, MARGINAIS E DISPOSITIVOS_x000D_
 DE RETORNO SOB RESPONSABILIDADE DA CONCESSIONÁRIA INTERVIAS.</t>
   </si>
   <si>
     <t>INTERDIÇÃO DO DISPOSITIVO DE RETORNO NO QUILÔMETRO 282+740 DA RODOVIA PRES. CASTELLO BRANCO – SP280 PARA VIABILIZAR ADEQUAÇÃO DO GABARITO VERTICAL DA OAE. EM DECORRÊNCIA DESSA INTERVENÇÃO, AS ALÇAS DE ACESSO E SAÍDA DO RETORNO DEVERÃO SER DEMOLIDAS E POSTERIORMENTE RECONSTRUÍDAS. DURANTE A EXECUÇÃO DOS SERVIÇOS, HAVERÁ NECESSIDADE DE INTERDIÇÃO TOTAL DO LOCAL.</t>
   </si>
   <si>
-    <t>INÍCIO DAS ATIVIDADES DE IMPLANTAÇÃO DO DISPOSITIVO DE ACESSO E RETORNO NO KM 244+830._x000D_
-[...10 lines deleted...]
-  <si>
     <t>PLANO OPERACIONAL PARA A INTERVENÇÃO NA PISTA E ACOSTAMENTO SENTIDOS NORTE E SUL, COM A UTILIZAÇÃO DE SINALIZAÇÃO DO TIPO “PARE E SIGA” EVENTUAIS PARA A EXECUÇÃO DOS SERVIÇOS DE INTERVENÇÃO DE PAVIMENTO DA SP-352 DO KM 162+540 AO KM 185+171.</t>
   </si>
   <si>
     <t>OS SERVIÇOS SERÃO EXECUTADOS POR EQUIPES DE TERRAPLENAGEM/PAVIMENTAÇÃO, DRENAGEM, OAE, SINALIZAÇÃO HORIZONTAL E VERTICAL E REMOÇÃO DE INTERFERÊNCIAS. OS SERVIÇOS SERÃO INICIADOS PELO TRECHO DO SEGMENTO 08 (KM 428+800 A 431+400, SENTIDO NORTE)._x000D_
 A SINALIZAÇÃO SERÁ IMPLANTADA DE ACORDO COM A FRENTE DE SERVIÇO. DE MANEIRA GERAL, TEREMOS AS FRENTES DE SERVIÇO PARA A IMPLANTAÇÃO DA 3ª FAIXA NO SENTIDO NORTE, ALÉM DAS EQUIPES DE ALARGAMENTO DE OAES QUE ATUARÃO PONTUALMENTE EM CADA OAE EXISTENTE NO TRECHO.</t>
   </si>
   <si>
-    <t>A INTERDIÇÃO DA FAIXA DE ROLAMENTO É NECESSÁRIA PARA EXECUÇÃO DOS SERVIÇOS DE REABILITAÇÃO DO PAVIMENTO, INCLUINDO FRESAGEM, TRATAMENTO DE TRINCAS, IMPRIMAÇÃO, RECOMPOSIÇÃO COM CBUQ E PINTURA DA SINALIZAÇÃO HORIZONTAL.</t>
-[...1 lines deleted...]
-  <si>
     <t>O LOCAL DE IMPLANTAÇÃO SERÁ NO SEGUIMENTO ENTRE O KM 241+800 AO KM 267+700, DA RODOVIA SP310.</t>
   </si>
   <si>
     <t>O LOCAL DE IMPLANTAÇÃO SERÁ INICIADO NO SEGMENTO 6 (KM 446+000 A 444+750, PISTA NORTE E SUL, DA RODOVIA SP310.</t>
   </si>
   <si>
     <t>O LOCAL DE IMPLANTAÇÃO SERÁ INICIADO NO SEGMENTO 08, ENTRE O KM 449+300 A 451+870, PISTA NORTE E SUL, DA RODOVIA SP-310.</t>
   </si>
   <si>
     <t>O LOCAL DE IMPLANTAÇÃO SERÁ INICIADO NO SEGMENTO 07, ENTRE O KM 449+300 A 446+000, PISTA NORTE E SUL, DA RODOVIA SP-310.</t>
-  </si>
-[...21 lines deleted...]
-    <t>PLANO OPERACIONAL ESPECIAL DA OBRA DE DESMONTAGEM DA PRAÇA DE PEDÁGIO DE TAIUVA, DEVIDO A IMPLANTAÇÃO DOS PÓRTICOS FREE FLOW: SP-326 – NORTE 356+876 SP-326 – SUL 356+645.</t>
   </si>
   <si>
     <t>PARA A REALIZAÇÃO DAS INTERVENÇÕES NO ACOSTAMENTO DA RODOVIA CÔNEGO DOMÊNICO RANGONI (SP-055), SENTIDO OESTE, ENTRE OS KM 254 E 255, NA REGIÃO DO TÚNEL DO QUILOMBO, SERÁ NECESSÁRIO SOMENTE O BLOQUEIO DO ACOSTAMENTO, PERMANECENDO AS DUAS FAIXAS DE ROLAMENTO TOTALMENTE LIBERADAS PARA O TRÁFEGO DURANTE TODO O PERÍODO DAS OBRAS._x000D_
 AS ATIVIDADES OCORRERÃO PREFERENCIALMENTE NO PERÍODO NOTURNO PARA IMPLANTAÇÃO DE EQUIPAMENTOS DE COMBATE A INCÊNDIO NO INTERIOR DO TÚNEL, COM O OBJETIVO DE MINIMIZAR INTERFERÊNCIAS À FLUIDEZ DO TRÁFEGO E SEGUIR CONFORME AS NECESSIDADES TÉCNICAS DA OBRA._x000D_
 A LIBERAÇÃO DO ACOSTAMENTO OCORRERÁ IMEDIATAMENTE APÓS A CONCLUSÃO DAS ATIVIDADES TODOS OS DIAS, COM PREVISÃO DE EXECUÇÃO ENTRE 22H00 E 06H00.</t>
-  </si>
-[...1 lines deleted...]
-    <t>OS SERVIÇOS DE DESVIO DE EIXO E READEQUAÇÃO DE SINALIZAÇÃO HORIZONTAL ESTÃO PREVISTOS PARA OCORREREM NOS DIAS 08 E 09/12/2025 A PARTIR DAS 22H00 ÀS 05H00, COM FECHAMENTO DE FAIXA INTERCALADA, SENDO A PRIMEIRA NOITE COM INTERDIÇÃO DA FAIXA 01 E A SEGUNDA NOITE COM INTERDIÇÃO DA FAIXA 02 (EM CASO DE CONDIÇÕES CLIMÁTICAS ADVERSAS ESSAS DATAS PODERÃO SOFRER ALTERAÇÕES). APÓS A CONCLUSÃO DOS SERVIÇOS DE MUDANÇA DE EIXO A PREVISÃO É QUE ESSA CONDIÇÃO SEJA MANTIDA ATÉ O DIA 31/01/2026 DURANTE 24H00.</t>
   </si>
   <si>
     <t>EXECUÇÃO DAS OBRAS DE CORREÇÃO DAS CURVAS NO TRECHO DE SERRA DA SP-150, INCLUINDO ADEQUAÇÕES GEOMÉTRICAS, MELHORIAS DE SEGURANÇA ENTRE OS KM 41+700 E KM 46+920, ABRANGENDO AS PISTAS SUL E NORTE, CONFORME A NECESSIDADE E EVOLUÇÃO DAS ETAPAS EXECUTIVAS. A CONSERVAÇÃO DE ROTINA SERÁ EXECUTADA PREFERENCIALMENTE AOS SÁBADOS, ALTERNANDO-SE O BLOQUEIO ENTRE PISTA SUL E PISTA NORTE._x000D_
 _x000D_
 LOCALIZAÇÃO DAS INTERVENÇÕES:_x000D_
 SENTIDO SUL (PISTA SUL)_x000D_
 • CURVA 01: KM 41+700_x000D_
 • CURVA 02: KM 44+580_x000D_
 • CURVA 03: KM 46+920_x000D_
 SENTIDO NORTE (PISTA NORTE)_x000D_
 • CURVA 04: KM 44+410_x000D_
 • CURVA 05: KM 43+260_x000D_
 • CURVA 06: KM 41+730</t>
   </si>
   <si>
-    <t>INTERDIÇÃO PARA TRAVESSIA DE CABOS DE REDE DE ENERGIA, SERÁ REALIZADO NA RODOVIA SP255 KM 175+500. COM INÍCIO PREVISTO PARA AS 09H E TÉRMINO PREVISTO PARA AS 17H00, COM UMA INTERRUPÇÃO DO TRÁFEGO DAS 14H ÀS 14:30H. SENDO NECESSÁRIO A INTERDIÇÃO DO FLUXO EM AMBOS OS SENTIDOS DA RODOVIA.</t>
-[...4 lines deleted...]
-  <si>
     <t>INTERDIÇÃO PROVISÓRIA DE FAIXA DE ROLAMENTO, COM A UTILIZAÇÃO DE SINALIZAÇÃO DO TIPO “PARE E SIGA” PARA A EXECUÇÃO DO SERVIÇO DE REPARO NO PAVIMENTO.</t>
   </si>
   <si>
-    <t>OPERAÇÃO DE INTERDIÇÃO DE DISPOSITIVOS DE ACESSO, PARA EXECUÇÃO DE REPARO DE PAVIMENTO. OS SERVIÇOS SERÃO REALIZADOS NA SP330 ENTR E O KM 240+500 E 318+500.</t>
-[...12 lines deleted...]
-  <si>
     <t>NOVA SERRA FECHADA PARA AJUSTES DE EQUIPAMENTOS ENTRE SEGUNDA-FEIRA E QUINTA-FEIRA DAS 22H00 ÀS 06H00, TENDO SEXTA-FEIRA, SÁBADO E DOMINGO COM O TRÂNSITO LIBERADO 24H. NO PERÍODO DE FECHAMENTO PARA AS OBRAS NA SERRA NOVA NORTE (SENTIDO SÃO JOSÉ DOS CAMPOS), OS USUÁRIOS DEVERÃO UTILIZAR O TRECHO ANTIGO DA PISTA SUL.</t>
   </si>
   <si>
     <t>DESLOCAMENTO DO EIXO DA RODOVIA SP310 ENTRE O KM 158+820 E KM 159+270, DA PISTA NORTE, NO MUNICÍPIO DE CORDEIRÓPOLIS/SP, PARA VIABILIZAR A EXECUÇÃO DO ALARGAMENTO DA SUA OAE E PERMITIR A CONTINUIDADE DA IMPLANTAÇÃO DAS FAIXAS ADICIONAIS NESTA RODOVIA CONFORME OBRIGAÇÃO CONTRATUAL DA CONCESSIONÁRIA.</t>
   </si>
   <si>
     <t>AS ATIVIDADES ESTÃO PREVISTAS PARA OCORREREM NO PERÍODO DE 24/01/2026 A 12/06/2026, DAS 07H00 ÀS 18H00 COM INTERDIÇÃO DA PISTA DO SENTIDO NORTE E OPERAÇÃO PARE E SIGA OCORRENDO NO SENTIDO SUL.</t>
   </si>
   <si>
     <t>INTERVENÇÃO PARA MANUTENÇÃO DO PAVIMENTO RÍGIDO, SERÁ NECESSÁRIO O FECHAMENTO DE 02 Á 03 FAIXAS DA RODOVIA, POR ATIVIDADE, PARA GARANTIR A SEGURANÇA DOS COLABORADORES QUE ESTARÃO À FRENTE DA MANUTENÇÃO DO PAVIMENTO RÍGIDO, BEM COMO DOS USUÁRIOS DA VIA.</t>
   </si>
   <si>
     <t>PARA EXECUÇÃO DOS SERVIÇOS, SERÁ NECESSÁRIO O FECHAMENTO DA FAIXA DA RODOVIA, POR ATIVIDADE, PARA GARANTIR A SEGURANÇA DOS COLABORADORES QUE ESTARÃO A FRENTE DA MANUTENÇÃO DO PAVIMENTO FLEXÍVEL, BEM COMO DOS USUÁRIOS DA VIA.</t>
-  </si>
-[...1 lines deleted...]
-    <t>OPERAÇÃO PARA IÇAMENTO DE TRELIÇA E SALA TÉCNICA NO QUILÔMETRO 124+000, LESTE E OESTE DA RODOVIA BUNJIRO NAKAO – SP250.</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE DISPOSITIVO NA RODOVIA LUIZ DE QUEIROZ (SP 304) NO KM 169+240 E KM 171+360, NO MUNÍCIPIO DE PIRACICABA/SP._x000D_
 O TRÁFEGO DA RODOVIA SERÁ CANALIZADO PARA A PISTA OESTE NA CONDIÇÃO DE UMA FAIXA DE ROLAMENTO PARA CADA SENTIDO (MÃO DUPLA), ESTA CONDIÇÃO SERÁ NO TRECHO DE OBRAS DOS DISPOSITIVOS. A PISTA LESTE DESTA REGIÃO SERÁ DEMOLIDA EM FUNÇÃO DA IMPLANTAÇÃO DOS NOVOS DISPOSITIVOS. _x000D_
 O SEGMENTO DE RODOVIA QUE INTERLIGA OS DOIS DISPOSITIVOS E NÃO SOFRERÃO INTERVENÇÃO EM FUNÇÃO DAS OBRAS SERÁ MANTIDO EM PISTA DUPLA, OU SEJA, EM SUA CONDIÇÃO ORIGINA</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL ESPECÍFICO PARA INTERDIÇÃO DO ACOSTAMENTO E CANTEIRO CENTRAL ENTRE OS QUILÔMETROS 128+400 AO 131+200, PISTA NORTE E SUL DA RODOVIA ANHANGUERA – SP330 PARA VIABILIZAR IMPLANTAÇÃO DO SISTEMA DE PROTEÇÃO CONTRA PRODUTOS PERIGOSOS.</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ACESSO A CAMINHO DE SERVIÇO PARA EXECUÇÃO DE OBRAS DO COMPLEXO ALTO TIÊTE (ACESSO PROVISÓRIO). _x000D_
 DEVIDO ÀS OBRAS EM ANDAMENTO PARA A IMPLANTAÇÃO DO COMPLEXO ALTO TIETÊ, TORNA-SE NECESSÁRIA A CRIAÇÃO DE UM ACESSO PROVISÓRIO PELA BAIA LOCALIZADA NO KM 118+000 DA SP-021 – RODOANEL MÁRIO COVAS, PISTA INTERNA, À RUA NAZARÉ PAULISTA, COM POSTERIOR ACESSO À AVENIDA MIGUEL BRADA E À ESTRADA GOVERNADOR MÁRIO COVAS, TENDO COMO DESTINO O CANTEIRO DE OBRAS DO REFERIDO COMPLEXO. _x000D_
 A OBRA NÃO CAUSARÁ INTERFERÊNCIA DIRETA AO TRÁFEGO. NO ENTANTO, EM RESPEITO AO COMPROMISSO COM A SEGURANÇA VIÁRIA E VISANDO MINIMIZAR OS IMPACTOS AO TRÁFEGO E AOS MORADORES DO BAIRRO ESTAÇÃO, AS AÇÕES ESTÃO SENDO REALIZADAS EM CONFORMIDADE COM O QUE FOI ACORDADO JUNTO À DIRETORIA DE ENGENHARIA DE TRÁFEGO DO MUNICÍPIO DE ITAQUAQUECETUBA.</t>
   </si>
   <si>
     <t>PLANO OPERACIONAL ESPECÍFICO PARA INTERDIÇÃO DAS FAIXAS 04, 05 E ACOSTAMENTO ENTRE OS QUILÔMETROS 038+000 AO 042+000, PISTAS NORTE E SUL DA RODOVIA DOS BANDEIRANTES – SP348 PARA VIABILIZAR IMPLANTAÇÃO DE CAIXAS DE PRODUTOS PERIGOSOS.</t>
   </si>
   <si>
-    <t>PREFEITURA DE ITUVERAVA SOLICITA APOIO DA CONCESSIONÁRIA PARA INTERDIÇÃO DA ALÇA DE ACESSO SP328 KM 475, DEVIDO O ASFALTO DA PONTE DE CIDADE DE DELTA/MG (FORA DO TRECHO) APRESENTAR TRINCAS E RACHADURAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>OPERAÇÃO PARE E SIGA VIABILIZANDO SERVIÇOS E OBRAS EM TRECHOS DE PISTA SIMPLES COMO: RECUPERAÇÃO DE PAVIMENTO, PODA DE GRAMA, PODA DE ÁRVORE, RECUPERAÇÃO DE DRENAGEM, RECUPERAÇÃO DE TERRAPLENOS, SINALIZAÇÃO VERTICAL, SINALIZAÇÃO HORIZONTAL, COLETA DE RESÍDUOS, RECUPERAÇÃO DE OAE, REPARO OU IMPLANTAÇÃO DE DEFENSA METÁLICA E DISPOSITIVOS DE SEGURANÇA, SERVIÇOS EMERGENCIAIS DE CONSERVAÇÃO (REMOÇÃO DE CARGA E ESCORREGAMENTOS).</t>
   </si>
   <si>
-    <t>OBRA DE REPARO EM PAVIMENTO FLEXÍVEL NOS RAMOS A, D E F DO DISPOSITIVO NO QUILÔMETRO 092+161 DA RODOVIA ANHANGUERA – SP330.</t>
-[...11 lines deleted...]
-  <si>
     <t>IMPLANTAÇÃO DE MARGINAIS E FAIXAS ADICIONAIS NA RODOVIA PROFESSOR ZEFERINO VAZ SP 332 DO KM 114 AO 119.</t>
-  </si>
-[...1 lines deleted...]
-    <t>OBRA PARA IMPLANTAÇÃO DA ÁREA DE ESCAPE NO KM 45+800 DA PISTA NORTE NA SP-150. AS OBRAS SERÃO REALIZADAS FORA DA PISTA PRINCIPAL, NÃO SENDO NECESSÁRIO FECHAMENTO DE PISTA. PARA A EXECUÇÃO DO PAVIMENTO ASFÁLTICO E ENCAIXE COM A PISTA EXISTENTE HAVERÁ NECESSIDADE DE BLOQUEIO PARCIAL DE APENAS UMA FAIXA. AS ATIVIDADES OCORRERÃO NO PERÍODO DIURNO. NO ENTANTO, EM SITUAÇÕES EXTRAORDINÁRIAS, PODERÁ SER NECESSÁRIO O BLOQUEIO DA PISTA TAMBÉM DURANTE A NOITE.</t>
   </si>
   <si>
     <t>LANÇAMENTO DE VIGAS TRANSVERSINAS NO KM 215+350M DA SP-300. _x000D_
 A OBRA SERÁ REALIZADA COM INÍCIO DOS SERVIÇOS E INTERDIÇÃO TOTAL DA RODOVIA SP300 EM 15/11/2025 E PREVISTA PARA TÉRMINO EM 16/11/2026, COM HORÁRIO DE TRABALHO ENTRE 18H E 06H.</t>
   </si>
   <si>
     <t>O PLANO OPERACIONAL FAZ-SE NECESSÁRIO PARA IMPLANTAÇÃO DA TERCEIRA (3°) FAIXA DE ROLAMENTO NA SP310 – RODOVIA WASHINGTON LUÍS ENTRE O KM 153+520 E 193+550 NO CANTEIRO CENTRAL. PARA ESTA INTERVENÇÃO SERÁ REALIZADO PROVISORIAMENTE O FECHAMENTO DA FAIXA 1 (ESQUERDA) DA VIA.</t>
   </si>
   <si>
     <t>TRÁFEGO INTERROMPIDO PARA CONTINUIDADE DAS OBRAS ENTRE SEGUNDA-FEIRA E QUINTA-FEIRA DAS 22H00 ÀS 06H00, TENDO SEXTA-FEIRA, SÁBADO E DOMINGO COM O TRÂNSITO LIBERADO 24H. NO PERÍODO DE FECHAMENTO PARA AS OBRAS DO CONTORNO NORTE (SENTIDO UBATUBA), OS USUÁRIOS DEVERÃO UTILIZAR O TRECHO ATUALMENTE PERCORRIDO E CONHECIDO, DENTRO DO MUNICÍPIO DE CARAGUATATUBA (SP-055).</t>
-  </si>
-[...4 lines deleted...]
-    <t>INTERDIÇÃO TOTAL DA PISTA EXPRESSA NO KM 098+000, DIRECIONANDO O TRÁFEGO PARA VIA MARGINAL PARA VIABILIZAR OBRA DE REPARO EM PAVIMENTO FLEXÍVEL NA ALTURA DO KM 102 DA PISTA EXPRESSA. A ALÇA DE SAÍDA DA VIA MARGINAL PARA PISTA EXPRESSA NO KM 102 TAMBÉM ESTARÁ INTERDITADA, COM ISSO, O TRÁFEGO RETORNARÁ PARA PISTA EXPRESSA DA SP330 NO DISPOSITIVO DO KM 103+464 OU NO KM 112+200.</t>
   </si>
   <si>
     <t>O PLANO OPERACIONAL TRATA A SINALIZAÇÃO VERTICAL DA OBRA DE DUPLICAÇÃO DA SP 284, TOTALIZANDO 58,9 QUILÔMETROS DE EXTENSÃO. _x000D_
 O PRAZO PREVISTO PARA O TÉRMINO DA DUPLICAÇÃO DA SP 284 LOTE 01 E LOTE 02 É ABRIL DE 2027. EM RELAÇÃO A ESTE POE, OS SERVIÇOS SERÃO EXECUTADOS POR EQUIPES DE TERRAPLENAGEM/PAVIMENTAÇÃO, DRENAGEM, OAE E SINALIZAÇÃO HORIZONTAL E VERTICAL. _x000D_
 OS SERVIÇOS SERÃO INICIADOS PELO LOTE 01 KM 447+257 AO KM 475+000 EM AMBOS OS SENTIDOS, DEPOIS SE ESTENDENDO AO LOTE 02 KM 520+360 AO KM 551+530.</t>
   </si>
   <si>
     <t>ESTÁ PREVISTO PARA O MÊS DE DEZEMBRO DE 2024 O INÍCIO DAS ATIVIDADES DE DUPLICAÇÃO DA SP333 DO KM 229 AO KM 233 PARA EXECUÇÃO DA NOVA PONTE SOBRE O RIO TIETÊ COM EXTENSÃO TOTAL DE 2400M (MAIOR PONTE DO ESTADO DE SÃO PAULO)._x000D_
 TRATANDO-SE DA DIMENSÃO E PORTE DESTA OBRA, SERÁ NECESSÁRIA A IMPLANTAÇÃO DE CANTEIRO DE OBRAS COM PARTICULARIDADES A FIM DE ATENDER ÀS NECESSIDADES OPERACIONAIS DE EXECUÇÃO DO EMPREENDIMENTO._x000D_
 PARA EXECUÇÃO DAS ATIVIDADES SERÁ REALIZADA A IMPLANTAÇÃO DE RETORNOS OPERACIONAIS À FRENTE DA CENTRAL DE CONCRETO INSTALADA NA OBRA, LOCALIZADA NO KM 233+300, DEVIDAMENTE SINALIZADOS, UTILIZANDO-SE SINALIZAÇÃO E RECURSOS OPERACIONAIS ESPECÍFICOS E REFORÇADOS PARA ESTE FIM._x000D_
 NO PERÍODO FESTIVO DE FINAL DE ANO, DE 20/12/2024 ATÉ 06/01/2025 E EM PERÍODOS DE FERIADOS E DATAS ESPECIAIS AO LONGO DOS ANOS, CONFORME DIRETRIZES DA PMRV, NÃO SERÃO REALIZADAS ATIVIDADES RELACIONADAS À ENTRADA E SAÍDA DE VEÍCULOS DO LOCAL.</t>
   </si>
   <si>
     <t>INTERDIÇÃO DO DISPOSITIVO DE RETORNO DO QUILÔMETRO 049+661, PISTA NORTE E SUL DA RODOVIA DOS BANDEIRANTES – SP348 PARA VIABILIZAR EXECUÇÃO DO ALARGAMENTO DA OAE._x000D_
 O DISPOSITIVO ESTÁ PREVISTO PARA FICAR INTERDITADO ENTRE OS DIAS 20/08/2025 E 01/07/2026 DURANTE 24H00 PARA VIABILIZAR EXECUÇÃO DO ALARGAMENTO DA OAE. COMO ROTA ALTERNATIVA, PARA OS VEÍCULOS_x000D_
 QUE SEGUEM PELA PISTA SUL PARA RETORNAR PARA PISTA NORTE, DEVEM UTILIZAR O DISPOSITIVO DO KM 045+830, JÁ PARA OS VEÍCULOS QUE SEGUEM PELA PISTA NORTE PARA RETORNAR PARA PISTA SUL, DEVEM UTILIZAR O DISPOSITIVO DO KM 060+427.</t>
   </si>
   <si>
     <t>INTERVENÇÃO NA PISTA E ACOSTAMENTO SENTIDOS LESTE E OESTE, PARA A EXECUÇÃO DO SERVIÇO DE DUPLICAÇÃO DA SP-191 DO KM 52+700 AO KM 70+200, E IMPLANTAÇÃO DO NOVO DISPOSITIVO NO KM 57+300._x000D_
 DURANTE A EXECUÇÃO DE SERVIÇOS DE ENCAIXE DE PAVIMENTOS NOVOS COM O EXISTENTE E IMPLANTAÇÃO DE BARREIRAS DE CONCRETO, SENDO NECESSÁRIAS INTERDIÇÕES PONTUAIS, COM OPERAÇÕES DO TIPO “SIGA-PARE”, QUE SERÃO INFORMADAS PREVIAMENTE NAS PROGRAMAÇÕES A SEREM ENVIADAS SEMANALMENTE.</t>
   </si>
   <si>
     <t>INTERDIÇÃO DA FAIXA 01 ENTRE OS QUILÔMETROS 003+000 AO 006+500, PISTA EXTERNA DA RODOVIA RODOANEL MARIO COVAS – SP021 PARA VIABILIZAR IMPLANTAÇÃO DE FAIXA ADICIONAL ENTRE_x000D_
 OS KM 003+500 AO 005+930._x000D_
 A INTERDIÇÃO DA FAIXA 01 ENTRE OS KM 003+000 AO 006+500 PISTA EXTERNA DA SP021 ESTÁ PREVISTA PARA OCORRER ENTRE 20/06/2025 E 20/06/2026 DURANTE 24H00. TAL INTERDIÇÃO É NECESSÁRIA PARA_x000D_
 VIABILIZAR AS ATIVIDADE DE IMPLANTAÇÃO DE FAIXA ADICIONAL ENTRE OS KM 003+500 AO 005+930 PELA PISTA EXTERNA. COMO MEDIDA COMPENSATÓRIA PARA NÃO IMPACTAR A FLUIDEZ NO LOCAL, SERÁ_x000D_
 DISPONIBILIZADO O USO DO ACOSTAMENTO AO TRÁFEGO PELO KM 3+500 AO KM 4+900 PISTA EXTERNA DA SP021 PARA ABSORVER O FLUXO ORIUNDO DA SP348 PISTA SUL.</t>
-  </si>
-[...19 lines deleted...]
-    <t>DESVIO DE TRÁFEGO DA PISTA EXPRESSA PARA PISTA MARGINAL NO QUILÔMETRO 085+500, PISTA NORTE DA RODOVIA ANHANGUERA – SP330 PARA VIABILIZAR REPARO DE PAVIMENTO NO KM 085+500  ATÉ KM 087+850 DA VIA EXPRESSA. COM RETORNO A PISTA EXPRESSA NO QUILÔMETRO 087+850 DA SP330.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -3645,51 +3988,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T139"/>
+  <dimension ref="A1:T158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -3718,6904 +4061,7815 @@
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
-        <v>158</v>
+        <v>177</v>
       </c>
       <c r="D2" t="s">
-        <v>242</v>
+        <v>273</v>
       </c>
       <c r="E2" t="s">
-        <v>262</v>
+        <v>292</v>
       </c>
       <c r="F2" t="s">
-        <v>360</v>
+        <v>406</v>
       </c>
       <c r="G2" t="s">
-        <v>412</v>
+        <v>460</v>
       </c>
       <c r="H2" t="s">
-        <v>412</v>
+        <v>590</v>
       </c>
       <c r="I2" t="s">
-        <v>605</v>
+        <v>670</v>
       </c>
       <c r="J2" t="s">
-        <v>698</v>
+        <v>776</v>
       </c>
       <c r="K2" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L2" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M2" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N2" t="s">
-        <v>746</v>
+        <v>826</v>
       </c>
       <c r="P2" t="s">
-        <v>760</v>
+        <v>839</v>
       </c>
       <c r="T2" t="s">
-        <v>929</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
-        <v>158</v>
+        <v>178</v>
       </c>
       <c r="D3" t="s">
-        <v>242</v>
+        <v>273</v>
       </c>
       <c r="E3" t="s">
-        <v>262</v>
+        <v>293</v>
       </c>
       <c r="F3" t="s">
-        <v>360</v>
+        <v>406</v>
       </c>
       <c r="G3" t="s">
-        <v>413</v>
+        <v>460</v>
       </c>
       <c r="H3" t="s">
-        <v>413</v>
+        <v>471</v>
       </c>
       <c r="I3" t="s">
-        <v>605</v>
+        <v>671</v>
       </c>
       <c r="J3" t="s">
-        <v>698</v>
+        <v>777</v>
       </c>
       <c r="K3" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L3" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M3" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N3" t="s">
-        <v>747</v>
+        <v>826</v>
       </c>
       <c r="P3" t="s">
-        <v>760</v>
+        <v>840</v>
+      </c>
+      <c r="S3" t="s">
+        <v>949</v>
       </c>
       <c r="T3" t="s">
-        <v>930</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
-        <v>159</v>
+        <v>179</v>
       </c>
       <c r="D4" t="s">
-        <v>243</v>
+        <v>274</v>
       </c>
       <c r="E4" t="s">
-        <v>263</v>
+        <v>294</v>
       </c>
       <c r="F4" t="s">
-        <v>361</v>
+        <v>407</v>
       </c>
       <c r="G4" t="s">
-        <v>414</v>
+        <v>461</v>
       </c>
       <c r="H4" t="s">
-        <v>523</v>
+        <v>461</v>
       </c>
       <c r="I4" t="s">
-        <v>606</v>
+        <v>672</v>
       </c>
       <c r="J4" t="s">
-        <v>699</v>
+        <v>778</v>
       </c>
       <c r="K4" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L4" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M4" t="s">
-        <v>744</v>
+        <v>824</v>
       </c>
       <c r="N4" t="s">
-        <v>748</v>
+        <v>827</v>
       </c>
       <c r="P4" t="s">
-        <v>760</v>
+        <v>841</v>
+      </c>
+      <c r="R4" t="s">
+        <v>923</v>
+      </c>
+      <c r="S4" t="s">
+        <v>950</v>
       </c>
       <c r="T4" t="s">
-        <v>931</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="D5" t="s">
-        <v>244</v>
+        <v>275</v>
       </c>
       <c r="E5" t="s">
-        <v>264</v>
+        <v>295</v>
       </c>
       <c r="F5" t="s">
-        <v>362</v>
+        <v>408</v>
       </c>
       <c r="G5" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="H5" t="s">
-        <v>524</v>
+        <v>486</v>
       </c>
       <c r="I5" t="s">
-        <v>607</v>
+        <v>673</v>
       </c>
       <c r="J5" t="s">
-        <v>700</v>
+        <v>776</v>
       </c>
       <c r="K5" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L5" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M5" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N5" t="s">
-        <v>749</v>
+        <v>828</v>
       </c>
       <c r="P5" t="s">
-        <v>760</v>
+        <v>842</v>
+      </c>
+      <c r="S5" t="s">
+        <v>951</v>
       </c>
       <c r="T5" t="s">
-        <v>932</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>161</v>
+        <v>181</v>
       </c>
       <c r="D6" t="s">
-        <v>245</v>
+        <v>276</v>
       </c>
       <c r="E6" t="s">
-        <v>265</v>
+        <v>296</v>
       </c>
       <c r="F6" t="s">
-        <v>363</v>
+        <v>406</v>
       </c>
       <c r="G6" t="s">
-        <v>416</v>
+        <v>463</v>
       </c>
       <c r="H6" t="s">
-        <v>525</v>
+        <v>463</v>
       </c>
       <c r="I6" t="s">
-        <v>606</v>
+        <v>674</v>
       </c>
       <c r="J6" t="s">
-        <v>701</v>
+        <v>777</v>
       </c>
       <c r="K6" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L6" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M6" t="s">
-        <v>745</v>
+        <v>824</v>
       </c>
       <c r="N6" t="s">
-        <v>749</v>
+        <v>829</v>
       </c>
       <c r="P6" t="s">
-        <v>761</v>
+        <v>840</v>
+      </c>
+      <c r="R6" t="s">
+        <v>924</v>
+      </c>
+      <c r="S6" t="s">
+        <v>952</v>
       </c>
       <c r="T6" t="s">
-        <v>933</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
-        <v>162</v>
+        <v>182</v>
       </c>
       <c r="D7" t="s">
-        <v>245</v>
+        <v>277</v>
       </c>
       <c r="E7" t="s">
-        <v>266</v>
+        <v>297</v>
       </c>
       <c r="F7" t="s">
-        <v>364</v>
+        <v>409</v>
       </c>
       <c r="G7" t="s">
-        <v>417</v>
+        <v>464</v>
       </c>
       <c r="H7" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>702</v>
+        <v>464</v>
       </c>
       <c r="K7" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L7" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M7" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N7" t="s">
-        <v>747</v>
+        <v>830</v>
       </c>
       <c r="P7" t="s">
-        <v>762</v>
+        <v>843</v>
       </c>
       <c r="Q7" t="s">
-        <v>829</v>
-[...8 lines deleted...]
-        <v>934</v>
+        <v>907</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
-        <v>163</v>
+        <v>183</v>
       </c>
       <c r="D8" t="s">
-        <v>244</v>
+        <v>278</v>
       </c>
       <c r="E8" t="s">
-        <v>264</v>
+        <v>298</v>
       </c>
       <c r="F8" t="s">
-        <v>365</v>
+        <v>409</v>
       </c>
       <c r="G8" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="H8" t="s">
-        <v>527</v>
+        <v>591</v>
       </c>
       <c r="I8" t="s">
-        <v>609</v>
+        <v>675</v>
       </c>
       <c r="J8" t="s">
-        <v>699</v>
+        <v>779</v>
       </c>
       <c r="K8" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L8" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M8" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N8" t="s">
-        <v>749</v>
+        <v>831</v>
       </c>
       <c r="P8" t="s">
-        <v>763</v>
+        <v>844</v>
+      </c>
+      <c r="S8" t="s">
+        <v>953</v>
       </c>
       <c r="T8" t="s">
-        <v>935</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="D9" t="s">
-        <v>246</v>
+        <v>273</v>
       </c>
       <c r="E9" t="s">
-        <v>267</v>
+        <v>299</v>
       </c>
       <c r="F9" t="s">
-        <v>366</v>
+        <v>410</v>
       </c>
       <c r="G9" t="s">
-        <v>419</v>
+        <v>466</v>
       </c>
       <c r="H9" t="s">
-        <v>528</v>
+        <v>592</v>
       </c>
       <c r="I9" t="s">
-        <v>606</v>
+        <v>676</v>
       </c>
       <c r="J9" t="s">
-        <v>606</v>
+        <v>676</v>
       </c>
       <c r="K9" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L9" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M9" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N9" t="s">
-        <v>750</v>
+        <v>832</v>
       </c>
       <c r="P9" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>839</v>
+      </c>
+      <c r="S9" t="s">
+        <v>954</v>
       </c>
       <c r="T9" t="s">
-        <v>936</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="D10" t="s">
-        <v>246</v>
+        <v>273</v>
       </c>
       <c r="E10" t="s">
-        <v>268</v>
+        <v>300</v>
       </c>
       <c r="F10" t="s">
-        <v>366</v>
+        <v>406</v>
       </c>
       <c r="G10" t="s">
-        <v>420</v>
+        <v>460</v>
       </c>
       <c r="H10" t="s">
-        <v>529</v>
+        <v>471</v>
       </c>
       <c r="I10" t="s">
-        <v>610</v>
+        <v>677</v>
       </c>
       <c r="J10" t="s">
-        <v>703</v>
+        <v>777</v>
       </c>
       <c r="K10" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L10" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M10" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N10" t="s">
-        <v>751</v>
+        <v>826</v>
       </c>
       <c r="P10" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>839</v>
       </c>
       <c r="T10" t="s">
-        <v>937</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
-        <v>165</v>
+        <v>185</v>
       </c>
       <c r="D11" t="s">
-        <v>247</v>
+        <v>279</v>
       </c>
       <c r="E11" t="s">
-        <v>269</v>
+        <v>301</v>
       </c>
       <c r="F11" t="s">
-        <v>367</v>
+        <v>411</v>
       </c>
       <c r="G11" t="s">
-        <v>421</v>
+        <v>467</v>
       </c>
       <c r="H11" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="I11" t="s">
-        <v>611</v>
+        <v>678</v>
       </c>
       <c r="J11" t="s">
-        <v>704</v>
+        <v>780</v>
       </c>
       <c r="K11" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L11" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M11" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N11" t="s">
-        <v>749</v>
+        <v>826</v>
       </c>
       <c r="P11" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>845</v>
+      </c>
+      <c r="S11" t="s">
+        <v>955</v>
       </c>
       <c r="T11" t="s">
-        <v>938</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="D12" t="s">
-        <v>247</v>
+        <v>278</v>
       </c>
       <c r="E12" t="s">
-        <v>270</v>
+        <v>302</v>
       </c>
       <c r="F12" t="s">
-        <v>367</v>
+        <v>412</v>
       </c>
       <c r="G12" t="s">
-        <v>422</v>
+        <v>468</v>
       </c>
       <c r="H12" t="s">
-        <v>531</v>
+        <v>468</v>
       </c>
       <c r="I12" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>676</v>
       </c>
       <c r="K12" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L12" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M12" t="s">
-        <v>744</v>
+        <v>825</v>
       </c>
       <c r="N12" t="s">
-        <v>749</v>
+        <v>831</v>
       </c>
       <c r="P12" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>846</v>
       </c>
       <c r="R12" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>869</v>
+        <v>925</v>
       </c>
       <c r="T12" t="s">
-        <v>939</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
       <c r="D13" t="s">
-        <v>248</v>
+        <v>278</v>
       </c>
       <c r="E13" t="s">
-        <v>271</v>
+        <v>303</v>
       </c>
       <c r="F13" t="s">
-        <v>368</v>
+        <v>413</v>
       </c>
       <c r="G13" t="s">
-        <v>423</v>
+        <v>469</v>
       </c>
       <c r="H13" t="s">
-        <v>423</v>
+        <v>469</v>
       </c>
       <c r="I13" t="s">
-        <v>613</v>
+        <v>679</v>
       </c>
       <c r="J13" t="s">
-        <v>705</v>
+        <v>781</v>
       </c>
       <c r="K13" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L13" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M13" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N13" t="s">
-        <v>752</v>
+        <v>833</v>
       </c>
       <c r="P13" t="s">
-        <v>761</v>
+        <v>847</v>
       </c>
       <c r="R13" t="s">
-        <v>843</v>
+        <v>924</v>
       </c>
       <c r="T13" t="s">
-        <v>940</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="D14" t="s">
-        <v>246</v>
+        <v>280</v>
       </c>
       <c r="E14" t="s">
-        <v>267</v>
+        <v>304</v>
       </c>
       <c r="F14" t="s">
-        <v>366</v>
+        <v>414</v>
       </c>
       <c r="G14" t="s">
-        <v>424</v>
+        <v>470</v>
       </c>
       <c r="H14" t="s">
-        <v>532</v>
+        <v>470</v>
       </c>
       <c r="I14" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>680</v>
       </c>
       <c r="K14" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L14" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M14" t="s">
-        <v>745</v>
+        <v>824</v>
       </c>
       <c r="N14" t="s">
-        <v>750</v>
+        <v>833</v>
       </c>
       <c r="P14" t="s">
-        <v>761</v>
+        <v>848</v>
+      </c>
+      <c r="R14" t="s">
+        <v>926</v>
+      </c>
+      <c r="S14" t="s">
+        <v>956</v>
       </c>
       <c r="T14" t="s">
-        <v>941</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>168</v>
+        <v>188</v>
       </c>
       <c r="D15" t="s">
-        <v>242</v>
+        <v>281</v>
       </c>
       <c r="E15" t="s">
-        <v>272</v>
+        <v>305</v>
       </c>
       <c r="F15" t="s">
-        <v>360</v>
+        <v>408</v>
       </c>
       <c r="G15" t="s">
-        <v>425</v>
+        <v>471</v>
       </c>
       <c r="H15" t="s">
-        <v>533</v>
+        <v>593</v>
       </c>
       <c r="I15" t="s">
-        <v>615</v>
+        <v>681</v>
       </c>
       <c r="J15" t="s">
-        <v>698</v>
+        <v>782</v>
       </c>
       <c r="K15" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L15" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M15" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N15" t="s">
-        <v>747</v>
+        <v>828</v>
+      </c>
+      <c r="O15" t="s">
+        <v>835</v>
       </c>
       <c r="P15" t="s">
-        <v>767</v>
-[...5 lines deleted...]
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="S15" t="s">
-        <v>870</v>
+        <v>957</v>
       </c>
       <c r="T15" t="s">
-        <v>942</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16" t="s">
-        <v>168</v>
+        <v>189</v>
       </c>
       <c r="D16" t="s">
-        <v>242</v>
+        <v>276</v>
       </c>
       <c r="E16" t="s">
-        <v>273</v>
+        <v>306</v>
       </c>
       <c r="F16" t="s">
-        <v>360</v>
+        <v>415</v>
       </c>
       <c r="G16" t="s">
-        <v>426</v>
+        <v>472</v>
       </c>
       <c r="H16" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="I16" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>682</v>
       </c>
       <c r="K16" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L16" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M16" t="s">
-        <v>743</v>
+        <v>825</v>
       </c>
       <c r="N16" t="s">
-        <v>749</v>
+        <v>826</v>
       </c>
       <c r="P16" t="s">
-        <v>768</v>
+        <v>849</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>908</v>
+      </c>
+      <c r="R16" t="s">
+        <v>927</v>
       </c>
       <c r="S16" t="s">
-        <v>871</v>
+        <v>958</v>
       </c>
       <c r="T16" t="s">
-        <v>943</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17" t="s">
-        <v>169</v>
+        <v>190</v>
       </c>
       <c r="D17" t="s">
-        <v>242</v>
+        <v>282</v>
       </c>
       <c r="E17" t="s">
-        <v>274</v>
+        <v>307</v>
       </c>
       <c r="F17" t="s">
-        <v>369</v>
+        <v>416</v>
       </c>
       <c r="G17" t="s">
-        <v>427</v>
+        <v>473</v>
       </c>
       <c r="H17" t="s">
-        <v>427</v>
+        <v>594</v>
       </c>
       <c r="I17" t="s">
-        <v>617</v>
+        <v>683</v>
       </c>
       <c r="J17" t="s">
-        <v>706</v>
+        <v>693</v>
       </c>
       <c r="K17" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L17" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M17" t="s">
-        <v>743</v>
+        <v>824</v>
       </c>
       <c r="N17" t="s">
-        <v>753</v>
+        <v>829</v>
       </c>
       <c r="P17" t="s">
-        <v>769</v>
+        <v>850</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>909</v>
       </c>
       <c r="R17" t="s">
-        <v>844</v>
+        <v>928</v>
       </c>
       <c r="S17" t="s">
-        <v>872</v>
+        <v>959</v>
       </c>
       <c r="T17" t="s">
-        <v>944</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="D18" t="s">
-        <v>245</v>
+        <v>282</v>
       </c>
       <c r="E18" t="s">
-        <v>275</v>
+        <v>307</v>
       </c>
       <c r="F18" t="s">
-        <v>370</v>
+        <v>416</v>
       </c>
       <c r="G18" t="s">
-        <v>428</v>
+        <v>474</v>
       </c>
       <c r="H18" t="s">
-        <v>428</v>
+        <v>595</v>
       </c>
       <c r="I18" t="s">
-        <v>612</v>
+        <v>683</v>
       </c>
       <c r="J18" t="s">
-        <v>707</v>
+        <v>693</v>
       </c>
       <c r="K18" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L18" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M18" t="s">
-        <v>743</v>
+        <v>825</v>
       </c>
       <c r="N18" t="s">
-        <v>750</v>
+        <v>829</v>
+      </c>
+      <c r="P18" t="s">
+        <v>851</v>
       </c>
       <c r="R18" t="s">
-        <v>845</v>
+        <v>929</v>
+      </c>
+      <c r="S18" t="s">
+        <v>960</v>
       </c>
       <c r="T18" t="s">
-        <v>945</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="D19" t="s">
-        <v>249</v>
+        <v>275</v>
       </c>
       <c r="E19" t="s">
-        <v>276</v>
+        <v>308</v>
       </c>
       <c r="F19" t="s">
-        <v>370</v>
+        <v>408</v>
       </c>
       <c r="G19" t="s">
-        <v>429</v>
+        <v>475</v>
       </c>
       <c r="H19" t="s">
-        <v>429</v>
+        <v>596</v>
       </c>
       <c r="I19" t="s">
-        <v>605</v>
+        <v>684</v>
       </c>
       <c r="J19" t="s">
-        <v>708</v>
+        <v>693</v>
       </c>
       <c r="K19" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L19" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M19" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N19" t="s">
-        <v>750</v>
+        <v>828</v>
       </c>
       <c r="P19" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>852</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>910</v>
+      </c>
+      <c r="S19" t="s">
+        <v>961</v>
       </c>
       <c r="T19" t="s">
-        <v>946</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="D20" t="s">
-        <v>244</v>
+        <v>275</v>
       </c>
       <c r="E20" t="s">
-        <v>277</v>
+        <v>309</v>
       </c>
       <c r="F20" t="s">
-        <v>365</v>
+        <v>408</v>
       </c>
       <c r="G20" t="s">
-        <v>430</v>
+        <v>476</v>
       </c>
       <c r="H20" t="s">
-        <v>484</v>
+        <v>597</v>
       </c>
       <c r="I20" t="s">
-        <v>618</v>
+        <v>685</v>
       </c>
       <c r="J20" t="s">
-        <v>709</v>
+        <v>695</v>
       </c>
       <c r="K20" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L20" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M20" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N20" t="s">
-        <v>746</v>
+        <v>834</v>
       </c>
       <c r="P20" t="s">
-        <v>771</v>
-[...5 lines deleted...]
-        <v>833</v>
+        <v>853</v>
+      </c>
+      <c r="S20" t="s">
+        <v>962</v>
       </c>
       <c r="T20" t="s">
-        <v>947</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21" t="s">
-        <v>173</v>
+        <v>193</v>
       </c>
       <c r="D21" t="s">
-        <v>250</v>
+        <v>276</v>
       </c>
       <c r="E21" t="s">
-        <v>278</v>
+        <v>310</v>
       </c>
       <c r="F21" t="s">
-        <v>371</v>
+        <v>417</v>
       </c>
       <c r="G21" t="s">
-        <v>427</v>
+        <v>477</v>
       </c>
       <c r="H21" t="s">
-        <v>427</v>
+        <v>598</v>
       </c>
       <c r="I21" t="s">
-        <v>619</v>
+        <v>686</v>
       </c>
       <c r="J21" t="s">
-        <v>710</v>
+        <v>693</v>
       </c>
       <c r="K21" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L21" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M21" t="s">
-        <v>743</v>
+        <v>825</v>
       </c>
       <c r="N21" t="s">
-        <v>753</v>
+        <v>830</v>
       </c>
       <c r="P21" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="S21" t="s">
-        <v>873</v>
+        <v>958</v>
       </c>
       <c r="T21" t="s">
-        <v>948</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22" t="s">
-        <v>174</v>
+        <v>193</v>
       </c>
       <c r="D22" t="s">
-        <v>250</v>
+        <v>276</v>
       </c>
       <c r="E22" t="s">
-        <v>278</v>
+        <v>311</v>
       </c>
       <c r="F22" t="s">
-        <v>372</v>
+        <v>418</v>
       </c>
       <c r="G22" t="s">
-        <v>431</v>
+        <v>478</v>
       </c>
       <c r="H22" t="s">
-        <v>431</v>
+        <v>599</v>
       </c>
       <c r="I22" t="s">
-        <v>619</v>
+        <v>686</v>
       </c>
       <c r="J22" t="s">
-        <v>710</v>
+        <v>693</v>
       </c>
       <c r="K22" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L22" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M22" t="s">
-        <v>745</v>
+        <v>825</v>
       </c>
       <c r="N22" t="s">
-        <v>750</v>
+        <v>833</v>
       </c>
       <c r="P22" t="s">
-        <v>772</v>
+        <v>854</v>
+      </c>
+      <c r="R22" t="s">
+        <v>924</v>
       </c>
       <c r="S22" t="s">
-        <v>873</v>
+        <v>958</v>
       </c>
       <c r="T22" t="s">
-        <v>949</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23" t="s">
-        <v>175</v>
+        <v>193</v>
       </c>
       <c r="D23" t="s">
-        <v>251</v>
+        <v>276</v>
       </c>
       <c r="E23" t="s">
-        <v>279</v>
+        <v>306</v>
       </c>
       <c r="F23" t="s">
-        <v>373</v>
+        <v>418</v>
       </c>
       <c r="G23" t="s">
-        <v>432</v>
+        <v>479</v>
       </c>
       <c r="H23" t="s">
-        <v>534</v>
+        <v>600</v>
       </c>
       <c r="I23" t="s">
-        <v>620</v>
+        <v>686</v>
       </c>
       <c r="J23" t="s">
-        <v>711</v>
+        <v>693</v>
       </c>
       <c r="K23" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L23" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M23" t="s">
-        <v>745</v>
+        <v>825</v>
       </c>
       <c r="N23" t="s">
-        <v>746</v>
+        <v>833</v>
       </c>
       <c r="P23" t="s">
-        <v>773</v>
+        <v>854</v>
       </c>
       <c r="S23" t="s">
-        <v>874</v>
+        <v>958</v>
       </c>
       <c r="T23" t="s">
-        <v>950</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24" t="s">
-        <v>159</v>
+        <v>194</v>
       </c>
       <c r="D24" t="s">
-        <v>252</v>
+        <v>276</v>
       </c>
       <c r="E24" t="s">
-        <v>280</v>
+        <v>312</v>
       </c>
       <c r="F24" t="s">
-        <v>374</v>
+        <v>419</v>
       </c>
       <c r="G24" t="s">
-        <v>433</v>
+        <v>461</v>
       </c>
       <c r="H24" t="s">
-        <v>535</v>
+        <v>461</v>
       </c>
       <c r="I24" t="s">
-        <v>621</v>
+        <v>687</v>
       </c>
       <c r="J24" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="K24" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L24" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M24" t="s">
-        <v>745</v>
+        <v>824</v>
       </c>
       <c r="N24" t="s">
-        <v>749</v>
+        <v>827</v>
       </c>
       <c r="P24" t="s">
-        <v>774</v>
+        <v>855</v>
       </c>
       <c r="S24" t="s">
-        <v>875</v>
+        <v>958</v>
       </c>
       <c r="T24" t="s">
-        <v>951</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25" t="s">
-        <v>176</v>
+        <v>195</v>
       </c>
       <c r="D25" t="s">
-        <v>249</v>
+        <v>276</v>
       </c>
       <c r="E25" t="s">
-        <v>281</v>
+        <v>313</v>
       </c>
       <c r="F25" t="s">
-        <v>370</v>
+        <v>420</v>
       </c>
       <c r="G25" t="s">
-        <v>434</v>
+        <v>480</v>
       </c>
       <c r="H25" t="s">
-        <v>434</v>
+        <v>518</v>
       </c>
       <c r="I25" t="s">
-        <v>622</v>
+        <v>688</v>
       </c>
       <c r="J25" t="s">
-        <v>712</v>
+        <v>695</v>
       </c>
       <c r="K25" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L25" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M25" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N25" t="s">
-        <v>748</v>
+        <v>826</v>
       </c>
       <c r="P25" t="s">
-        <v>761</v>
+        <v>856</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>911</v>
       </c>
       <c r="S25" t="s">
-        <v>876</v>
+        <v>963</v>
       </c>
       <c r="T25" t="s">
-        <v>952</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="D26" t="s">
-        <v>245</v>
+        <v>274</v>
       </c>
       <c r="E26" t="s">
-        <v>282</v>
+        <v>314</v>
       </c>
       <c r="F26" t="s">
-        <v>375</v>
+        <v>409</v>
       </c>
       <c r="G26" t="s">
-        <v>435</v>
+        <v>481</v>
       </c>
       <c r="H26" t="s">
-        <v>536</v>
+        <v>601</v>
       </c>
       <c r="I26" t="s">
-        <v>623</v>
+        <v>689</v>
       </c>
       <c r="J26" t="s">
-        <v>707</v>
+        <v>695</v>
       </c>
       <c r="K26" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L26" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M26" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N26" t="s">
-        <v>751</v>
+        <v>831</v>
       </c>
       <c r="P26" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>834</v>
+        <v>857</v>
       </c>
       <c r="S26" t="s">
-        <v>877</v>
+        <v>964</v>
       </c>
       <c r="T26" t="s">
-        <v>953</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D27" t="s">
-        <v>250</v>
+        <v>274</v>
       </c>
       <c r="E27" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="F27" t="s">
-        <v>376</v>
+        <v>421</v>
       </c>
       <c r="G27" t="s">
-        <v>427</v>
+        <v>461</v>
       </c>
       <c r="H27" t="s">
-        <v>427</v>
+        <v>602</v>
       </c>
       <c r="I27" t="s">
-        <v>624</v>
+        <v>690</v>
       </c>
       <c r="J27" t="s">
-        <v>713</v>
+        <v>695</v>
       </c>
       <c r="K27" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L27" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M27" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N27" t="s">
-        <v>753</v>
+        <v>830</v>
       </c>
       <c r="P27" t="s">
-        <v>763</v>
+        <v>858</v>
       </c>
       <c r="S27" t="s">
-        <v>878</v>
+        <v>965</v>
       </c>
       <c r="T27" t="s">
-        <v>954</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28" t="s">
-        <v>179</v>
+        <v>196</v>
       </c>
       <c r="D28" t="s">
-        <v>249</v>
+        <v>274</v>
       </c>
       <c r="E28" t="s">
-        <v>276</v>
+        <v>315</v>
       </c>
       <c r="F28" t="s">
-        <v>370</v>
+        <v>422</v>
       </c>
       <c r="G28" t="s">
-        <v>436</v>
+        <v>482</v>
       </c>
       <c r="H28" t="s">
-        <v>436</v>
+        <v>603</v>
       </c>
       <c r="I28" t="s">
-        <v>625</v>
+        <v>690</v>
       </c>
       <c r="J28" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="K28" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L28" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M28" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N28" t="s">
-        <v>750</v>
+        <v>831</v>
       </c>
       <c r="P28" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>857</v>
       </c>
       <c r="S28" t="s">
-        <v>879</v>
+        <v>966</v>
       </c>
       <c r="T28" t="s">
-        <v>955</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
       <c r="D29" t="s">
-        <v>253</v>
+        <v>274</v>
       </c>
       <c r="E29" t="s">
-        <v>284</v>
+        <v>316</v>
       </c>
       <c r="F29" t="s">
-        <v>377</v>
+        <v>423</v>
       </c>
       <c r="G29" t="s">
-        <v>437</v>
+        <v>483</v>
       </c>
       <c r="H29" t="s">
-        <v>537</v>
+        <v>604</v>
       </c>
       <c r="I29" t="s">
-        <v>626</v>
+        <v>690</v>
       </c>
       <c r="J29" t="s">
-        <v>633</v>
+        <v>695</v>
       </c>
       <c r="K29" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L29" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M29" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N29" t="s">
-        <v>750</v>
+        <v>832</v>
       </c>
       <c r="P29" t="s">
-        <v>777</v>
-[...5 lines deleted...]
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="S29" t="s">
-        <v>880</v>
+        <v>965</v>
       </c>
       <c r="T29" t="s">
-        <v>956</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D30" t="s">
-        <v>253</v>
+        <v>283</v>
       </c>
       <c r="E30" t="s">
-        <v>284</v>
+        <v>317</v>
       </c>
       <c r="F30" t="s">
-        <v>377</v>
+        <v>424</v>
       </c>
       <c r="G30" t="s">
-        <v>438</v>
+        <v>484</v>
       </c>
       <c r="H30" t="s">
-        <v>538</v>
+        <v>605</v>
       </c>
       <c r="I30" t="s">
-        <v>626</v>
+        <v>691</v>
       </c>
       <c r="J30" t="s">
-        <v>714</v>
+        <v>783</v>
       </c>
       <c r="K30" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L30" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M30" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N30" t="s">
-        <v>750</v>
+        <v>831</v>
       </c>
       <c r="P30" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-        <v>881</v>
+        <v>855</v>
       </c>
       <c r="T30" t="s">
-        <v>957</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D31" t="s">
-        <v>243</v>
+        <v>283</v>
       </c>
       <c r="E31" t="s">
-        <v>285</v>
+        <v>318</v>
       </c>
       <c r="F31" t="s">
-        <v>361</v>
+        <v>425</v>
       </c>
       <c r="G31" t="s">
-        <v>439</v>
+        <v>485</v>
       </c>
       <c r="H31" t="s">
-        <v>439</v>
+        <v>606</v>
       </c>
       <c r="I31" t="s">
-        <v>627</v>
+        <v>691</v>
       </c>
       <c r="J31" t="s">
-        <v>705</v>
+        <v>783</v>
       </c>
       <c r="K31" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L31" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M31" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N31" t="s">
-        <v>750</v>
+        <v>831</v>
       </c>
       <c r="P31" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>882</v>
+        <v>855</v>
       </c>
       <c r="T31" t="s">
-        <v>958</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="D32" t="s">
-        <v>249</v>
+        <v>273</v>
       </c>
       <c r="E32" t="s">
-        <v>286</v>
+        <v>319</v>
       </c>
       <c r="F32" t="s">
-        <v>370</v>
+        <v>420</v>
       </c>
       <c r="G32" t="s">
-        <v>440</v>
+        <v>486</v>
       </c>
       <c r="H32" t="s">
-        <v>440</v>
+        <v>486</v>
       </c>
       <c r="I32" t="s">
-        <v>614</v>
+        <v>677</v>
       </c>
       <c r="J32" t="s">
-        <v>613</v>
+        <v>784</v>
       </c>
       <c r="K32" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L32" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M32" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N32" t="s">
-        <v>750</v>
+        <v>829</v>
       </c>
       <c r="P32" t="s">
-        <v>760</v>
+        <v>853</v>
       </c>
       <c r="T32" t="s">
-        <v>959</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="D33" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="E33" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="F33" t="s">
-        <v>361</v>
+        <v>426</v>
       </c>
       <c r="G33" t="s">
-        <v>441</v>
+        <v>487</v>
       </c>
       <c r="H33" t="s">
-        <v>441</v>
+        <v>521</v>
       </c>
       <c r="I33" t="s">
-        <v>628</v>
+        <v>692</v>
       </c>
       <c r="J33" t="s">
-        <v>705</v>
+        <v>785</v>
       </c>
       <c r="K33" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L33" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M33" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N33" t="s">
-        <v>748</v>
+        <v>829</v>
       </c>
       <c r="P33" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>883</v>
+        <v>853</v>
       </c>
       <c r="T33" t="s">
-        <v>960</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="D34" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="E34" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="F34" t="s">
-        <v>361</v>
+        <v>426</v>
       </c>
       <c r="G34" t="s">
-        <v>442</v>
+        <v>488</v>
       </c>
       <c r="H34" t="s">
-        <v>539</v>
+        <v>488</v>
       </c>
       <c r="I34" t="s">
-        <v>629</v>
+        <v>693</v>
       </c>
       <c r="J34" t="s">
-        <v>705</v>
+        <v>786</v>
       </c>
       <c r="K34" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L34" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M34" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N34" t="s">
-        <v>748</v>
+        <v>829</v>
       </c>
       <c r="P34" t="s">
-        <v>781</v>
-[...2 lines deleted...]
-        <v>884</v>
+        <v>859</v>
       </c>
       <c r="T34" t="s">
-        <v>961</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="D35" t="s">
-        <v>249</v>
+        <v>273</v>
       </c>
       <c r="E35" t="s">
-        <v>276</v>
+        <v>296</v>
       </c>
       <c r="F35" t="s">
-        <v>370</v>
+        <v>406</v>
       </c>
       <c r="G35" t="s">
-        <v>429</v>
+        <v>489</v>
       </c>
       <c r="H35" t="s">
-        <v>540</v>
+        <v>489</v>
       </c>
       <c r="I35" t="s">
-        <v>630</v>
+        <v>676</v>
       </c>
       <c r="J35" t="s">
-        <v>633</v>
+        <v>787</v>
       </c>
       <c r="K35" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L35" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M35" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N35" t="s">
-        <v>748</v>
+        <v>832</v>
       </c>
       <c r="P35" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>853</v>
       </c>
       <c r="T35" t="s">
-        <v>962</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="D36" t="s">
-        <v>254</v>
+        <v>273</v>
       </c>
       <c r="E36" t="s">
-        <v>286</v>
+        <v>320</v>
       </c>
       <c r="F36" t="s">
-        <v>368</v>
+        <v>426</v>
       </c>
       <c r="G36" t="s">
-        <v>443</v>
+        <v>490</v>
       </c>
       <c r="H36" t="s">
-        <v>443</v>
+        <v>490</v>
       </c>
       <c r="I36" t="s">
-        <v>631</v>
+        <v>694</v>
       </c>
       <c r="J36" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="K36" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L36" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M36" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N36" t="s">
-        <v>752</v>
+        <v>829</v>
       </c>
       <c r="P36" t="s">
-        <v>783</v>
-[...5 lines deleted...]
-        <v>886</v>
+        <v>859</v>
       </c>
       <c r="T36" t="s">
-        <v>963</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="D37" t="s">
-        <v>254</v>
+        <v>274</v>
       </c>
       <c r="E37" t="s">
-        <v>289</v>
+        <v>316</v>
       </c>
       <c r="F37" t="s">
-        <v>368</v>
+        <v>409</v>
       </c>
       <c r="G37" t="s">
-        <v>444</v>
+        <v>483</v>
       </c>
       <c r="H37" t="s">
-        <v>541</v>
+        <v>483</v>
       </c>
       <c r="I37" t="s">
-        <v>632</v>
+        <v>677</v>
       </c>
       <c r="J37" t="s">
-        <v>715</v>
+        <v>788</v>
       </c>
       <c r="K37" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L37" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M37" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N37" t="s">
-        <v>752</v>
+        <v>831</v>
       </c>
       <c r="P37" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-        <v>887</v>
+        <v>855</v>
       </c>
       <c r="T37" t="s">
-        <v>964</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" t="s">
         <v>56</v>
       </c>
       <c r="B38" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="D38" t="s">
-        <v>246</v>
+        <v>273</v>
       </c>
       <c r="E38" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="F38" t="s">
-        <v>378</v>
+        <v>406</v>
       </c>
       <c r="G38" t="s">
-        <v>427</v>
+        <v>491</v>
       </c>
       <c r="H38" t="s">
-        <v>427</v>
+        <v>491</v>
       </c>
       <c r="I38" t="s">
-        <v>633</v>
+        <v>695</v>
       </c>
       <c r="J38" t="s">
-        <v>716</v>
+        <v>677</v>
       </c>
       <c r="K38" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L38" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M38" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N38" t="s">
-        <v>753</v>
+        <v>832</v>
       </c>
       <c r="P38" t="s">
-        <v>781</v>
+        <v>853</v>
       </c>
       <c r="T38" t="s">
-        <v>965</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="D39" t="s">
-        <v>247</v>
+        <v>282</v>
       </c>
       <c r="E39" t="s">
-        <v>291</v>
+        <v>321</v>
       </c>
       <c r="F39" t="s">
-        <v>379</v>
+        <v>427</v>
       </c>
       <c r="G39" t="s">
-        <v>445</v>
+        <v>492</v>
       </c>
       <c r="H39" t="s">
-        <v>445</v>
+        <v>607</v>
       </c>
       <c r="I39" t="s">
-        <v>622</v>
+        <v>677</v>
       </c>
       <c r="J39" t="s">
-        <v>717</v>
+        <v>789</v>
       </c>
       <c r="K39" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L39" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M39" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N39" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>755</v>
+        <v>830</v>
       </c>
       <c r="P39" t="s">
-        <v>761</v>
+        <v>860</v>
+      </c>
+      <c r="R39" t="s">
+        <v>925</v>
       </c>
       <c r="T39" t="s">
-        <v>966</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="D40" t="s">
-        <v>249</v>
+        <v>284</v>
       </c>
       <c r="E40" t="s">
-        <v>292</v>
+        <v>322</v>
       </c>
       <c r="F40" t="s">
-        <v>375</v>
+        <v>428</v>
       </c>
       <c r="G40" t="s">
-        <v>446</v>
+        <v>493</v>
       </c>
       <c r="H40" t="s">
-        <v>542</v>
+        <v>493</v>
       </c>
       <c r="I40" t="s">
-        <v>634</v>
+        <v>696</v>
+      </c>
+      <c r="J40" t="s">
+        <v>790</v>
       </c>
       <c r="K40" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L40" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M40" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N40" t="s">
-        <v>748</v>
+        <v>830</v>
       </c>
       <c r="P40" t="s">
-        <v>784</v>
-[...5 lines deleted...]
-        <v>888</v>
+        <v>855</v>
       </c>
       <c r="T40" t="s">
-        <v>967</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="D41" t="s">
-        <v>249</v>
+        <v>273</v>
       </c>
       <c r="E41" t="s">
-        <v>293</v>
+        <v>320</v>
       </c>
       <c r="F41" t="s">
-        <v>370</v>
+        <v>426</v>
       </c>
       <c r="G41" t="s">
-        <v>440</v>
+        <v>494</v>
       </c>
       <c r="H41" t="s">
-        <v>543</v>
+        <v>494</v>
       </c>
       <c r="I41" t="s">
-        <v>635</v>
+        <v>697</v>
+      </c>
+      <c r="J41" t="s">
+        <v>791</v>
       </c>
       <c r="K41" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L41" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M41" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N41" t="s">
-        <v>748</v>
+        <v>829</v>
       </c>
       <c r="P41" t="s">
-        <v>784</v>
-[...5 lines deleted...]
-        <v>889</v>
+        <v>855</v>
       </c>
       <c r="T41" t="s">
-        <v>968</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="D42" t="s">
-        <v>249</v>
+        <v>273</v>
       </c>
       <c r="E42" t="s">
-        <v>294</v>
+        <v>323</v>
       </c>
       <c r="F42" t="s">
-        <v>380</v>
+        <v>420</v>
       </c>
       <c r="G42" t="s">
-        <v>447</v>
+        <v>495</v>
       </c>
       <c r="H42" t="s">
-        <v>544</v>
+        <v>495</v>
       </c>
       <c r="I42" t="s">
-        <v>634</v>
+        <v>697</v>
+      </c>
+      <c r="J42" t="s">
+        <v>694</v>
       </c>
       <c r="K42" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L42" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M42" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N42" t="s">
-        <v>749</v>
+        <v>826</v>
       </c>
       <c r="P42" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>890</v>
+        <v>861</v>
+      </c>
+      <c r="R42" t="s">
+        <v>930</v>
       </c>
       <c r="T42" t="s">
-        <v>969</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="D43" t="s">
-        <v>247</v>
+        <v>276</v>
       </c>
       <c r="E43" t="s">
-        <v>295</v>
+        <v>310</v>
       </c>
       <c r="F43" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
       <c r="G43" t="s">
-        <v>448</v>
+        <v>496</v>
       </c>
       <c r="H43" t="s">
-        <v>545</v>
+        <v>608</v>
       </c>
       <c r="I43" t="s">
-        <v>636</v>
+        <v>698</v>
       </c>
       <c r="J43" t="s">
-        <v>718</v>
+        <v>777</v>
       </c>
       <c r="K43" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L43" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M43" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N43" t="s">
-        <v>749</v>
+        <v>831</v>
+      </c>
+      <c r="P43" t="s">
+        <v>840</v>
       </c>
       <c r="S43" t="s">
-        <v>891</v>
+        <v>967</v>
       </c>
       <c r="T43" t="s">
-        <v>970</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="D44" t="s">
-        <v>247</v>
+        <v>282</v>
       </c>
       <c r="E44" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="F44" t="s">
-        <v>381</v>
+        <v>420</v>
       </c>
       <c r="G44" t="s">
-        <v>449</v>
+        <v>497</v>
       </c>
       <c r="H44" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="I44" t="s">
-        <v>637</v>
+        <v>697</v>
       </c>
       <c r="J44" t="s">
-        <v>719</v>
+        <v>777</v>
       </c>
       <c r="K44" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L44" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M44" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N44" t="s">
-        <v>746</v>
+        <v>829</v>
       </c>
       <c r="P44" t="s">
-        <v>786</v>
-[...5 lines deleted...]
-        <v>892</v>
+        <v>853</v>
       </c>
       <c r="T44" t="s">
-        <v>971</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="A45" t="s">
         <v>63</v>
       </c>
       <c r="B45" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="D45" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="E45" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="F45" t="s">
-        <v>361</v>
+        <v>426</v>
       </c>
       <c r="G45" t="s">
-        <v>450</v>
+        <v>498</v>
       </c>
       <c r="H45" t="s">
-        <v>450</v>
+        <v>498</v>
       </c>
       <c r="I45" t="s">
-        <v>638</v>
+        <v>699</v>
       </c>
       <c r="K45" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L45" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M45" t="s">
-        <v>745</v>
+        <v>824</v>
       </c>
       <c r="N45" t="s">
-        <v>748</v>
+        <v>829</v>
       </c>
       <c r="P45" t="s">
-        <v>787</v>
+        <v>862</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>912</v>
       </c>
       <c r="R45" t="s">
-        <v>845</v>
+        <v>931</v>
       </c>
       <c r="S45" t="s">
-        <v>893</v>
+        <v>968</v>
       </c>
       <c r="T45" t="s">
-        <v>972</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46" t="s">
-        <v>158</v>
+        <v>209</v>
       </c>
       <c r="D46" t="s">
-        <v>245</v>
+        <v>284</v>
       </c>
       <c r="E46" t="s">
-        <v>298</v>
+        <v>325</v>
       </c>
       <c r="F46" t="s">
-        <v>375</v>
+        <v>428</v>
       </c>
       <c r="G46" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="H46" t="s">
-        <v>547</v>
+        <v>499</v>
       </c>
       <c r="I46" t="s">
-        <v>639</v>
+        <v>700</v>
       </c>
       <c r="J46" t="s">
-        <v>720</v>
+        <v>676</v>
       </c>
       <c r="K46" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L46" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M46" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N46" t="s">
-        <v>750</v>
+        <v>833</v>
       </c>
       <c r="P46" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>863</v>
+      </c>
+      <c r="S46" t="s">
+        <v>969</v>
       </c>
       <c r="T46" t="s">
-        <v>973</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
       <c r="D47" t="s">
-        <v>242</v>
+        <v>273</v>
       </c>
       <c r="E47" t="s">
-        <v>299</v>
+        <v>323</v>
       </c>
       <c r="F47" t="s">
-        <v>360</v>
+        <v>420</v>
       </c>
       <c r="G47" t="s">
-        <v>452</v>
+        <v>487</v>
       </c>
       <c r="H47" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="I47" t="s">
-        <v>633</v>
+        <v>701</v>
       </c>
       <c r="J47" t="s">
-        <v>721</v>
+        <v>691</v>
       </c>
       <c r="K47" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L47" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M47" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N47" t="s">
-        <v>747</v>
+        <v>829</v>
       </c>
       <c r="P47" t="s">
-        <v>789</v>
+        <v>864</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>913</v>
       </c>
       <c r="T47" t="s">
-        <v>974</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48" t="s">
-        <v>158</v>
+        <v>211</v>
       </c>
       <c r="D48" t="s">
-        <v>253</v>
+        <v>282</v>
       </c>
       <c r="E48" t="s">
-        <v>300</v>
+        <v>326</v>
       </c>
       <c r="F48" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="G48" t="s">
-        <v>427</v>
+        <v>500</v>
       </c>
       <c r="H48" t="s">
-        <v>427</v>
+        <v>500</v>
       </c>
       <c r="I48" t="s">
-        <v>639</v>
+        <v>702</v>
       </c>
       <c r="J48" t="s">
-        <v>699</v>
+        <v>792</v>
       </c>
       <c r="K48" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L48" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M48" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N48" t="s">
-        <v>753</v>
+        <v>826</v>
       </c>
       <c r="P48" t="s">
-        <v>761</v>
+        <v>865</v>
+      </c>
+      <c r="S48" t="s">
+        <v>970</v>
       </c>
       <c r="T48" t="s">
-        <v>975</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49" t="s">
-        <v>158</v>
+        <v>212</v>
       </c>
       <c r="D49" t="s">
-        <v>242</v>
+        <v>284</v>
       </c>
       <c r="E49" t="s">
-        <v>301</v>
+        <v>327</v>
       </c>
       <c r="F49" t="s">
-        <v>360</v>
+        <v>429</v>
       </c>
       <c r="G49" t="s">
-        <v>453</v>
+        <v>501</v>
       </c>
       <c r="H49" t="s">
-        <v>548</v>
+        <v>569</v>
       </c>
       <c r="I49" t="s">
-        <v>640</v>
+        <v>703</v>
       </c>
       <c r="J49" t="s">
-        <v>722</v>
+        <v>780</v>
       </c>
       <c r="K49" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L49" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M49" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N49" t="s">
-        <v>749</v>
+        <v>833</v>
       </c>
       <c r="P49" t="s">
-        <v>790</v>
+        <v>866</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>914</v>
+      </c>
+      <c r="R49" t="s">
+        <v>914</v>
+      </c>
+      <c r="S49" t="s">
+        <v>971</v>
       </c>
       <c r="T49" t="s">
-        <v>976</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="D50" t="s">
-        <v>247</v>
+        <v>282</v>
       </c>
       <c r="E50" t="s">
-        <v>302</v>
+        <v>328</v>
       </c>
       <c r="F50" t="s">
-        <v>383</v>
+        <v>413</v>
       </c>
       <c r="G50" t="s">
-        <v>454</v>
+        <v>502</v>
       </c>
       <c r="H50" t="s">
-        <v>549</v>
+        <v>502</v>
       </c>
       <c r="I50" t="s">
-        <v>638</v>
+        <v>704</v>
       </c>
       <c r="J50" t="s">
-        <v>723</v>
+        <v>793</v>
       </c>
       <c r="K50" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L50" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M50" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N50" t="s">
-        <v>749</v>
+        <v>830</v>
       </c>
       <c r="P50" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>977</v>
+        <v>867</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="D51" t="s">
-        <v>242</v>
+        <v>285</v>
       </c>
       <c r="E51" t="s">
-        <v>286</v>
+        <v>329</v>
       </c>
       <c r="F51" t="s">
-        <v>384</v>
+        <v>430</v>
       </c>
       <c r="G51" t="s">
-        <v>427</v>
+        <v>503</v>
       </c>
       <c r="H51" t="s">
-        <v>427</v>
+        <v>609</v>
       </c>
       <c r="I51" t="s">
-        <v>612</v>
+        <v>705</v>
       </c>
       <c r="J51" t="s">
-        <v>722</v>
+        <v>794</v>
       </c>
       <c r="K51" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L51" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M51" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N51" t="s">
-        <v>753</v>
+        <v>826</v>
       </c>
       <c r="P51" t="s">
-        <v>761</v>
+        <v>868</v>
+      </c>
+      <c r="R51" t="s">
+        <v>932</v>
+      </c>
+      <c r="S51" t="s">
+        <v>972</v>
       </c>
       <c r="T51" t="s">
-        <v>978</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52" t="s">
-        <v>158</v>
+        <v>214</v>
       </c>
       <c r="D52" t="s">
-        <v>242</v>
+        <v>276</v>
       </c>
       <c r="E52" t="s">
-        <v>262</v>
+        <v>312</v>
       </c>
       <c r="F52" t="s">
-        <v>360</v>
+        <v>420</v>
       </c>
       <c r="G52" t="s">
-        <v>455</v>
+        <v>504</v>
       </c>
       <c r="H52" t="s">
-        <v>550</v>
+        <v>610</v>
       </c>
       <c r="I52" t="s">
-        <v>641</v>
+        <v>704</v>
       </c>
       <c r="J52" t="s">
-        <v>722</v>
+        <v>795</v>
       </c>
       <c r="K52" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L52" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M52" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N52" t="s">
-        <v>746</v>
+        <v>826</v>
       </c>
       <c r="P52" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>869</v>
       </c>
       <c r="T52" t="s">
-        <v>979</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53" t="s">
-        <v>197</v>
+        <v>215</v>
       </c>
       <c r="D53" t="s">
-        <v>255</v>
+        <v>280</v>
       </c>
       <c r="E53" t="s">
-        <v>303</v>
+        <v>330</v>
       </c>
       <c r="F53" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="G53" t="s">
-        <v>456</v>
+        <v>505</v>
       </c>
       <c r="H53" t="s">
-        <v>456</v>
+        <v>611</v>
       </c>
       <c r="I53" t="s">
-        <v>642</v>
+        <v>698</v>
+      </c>
+      <c r="J53" t="s">
+        <v>796</v>
       </c>
       <c r="K53" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L53" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M53" t="s">
-        <v>744</v>
+        <v>825</v>
       </c>
       <c r="N53" t="s">
-        <v>750</v>
+        <v>832</v>
       </c>
       <c r="P53" t="s">
-        <v>761</v>
+        <v>853</v>
+      </c>
+      <c r="S53" t="s">
+        <v>973</v>
       </c>
       <c r="T53" t="s">
-        <v>980</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="D54" t="s">
-        <v>255</v>
+        <v>276</v>
       </c>
       <c r="E54" t="s">
-        <v>304</v>
+        <v>331</v>
       </c>
       <c r="F54" t="s">
-        <v>386</v>
+        <v>420</v>
       </c>
       <c r="G54" t="s">
-        <v>457</v>
+        <v>506</v>
       </c>
       <c r="H54" t="s">
-        <v>457</v>
+        <v>612</v>
       </c>
       <c r="I54" t="s">
-        <v>643</v>
+        <v>685</v>
+      </c>
+      <c r="J54" t="s">
+        <v>777</v>
       </c>
       <c r="K54" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L54" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M54" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N54" t="s">
-        <v>746</v>
+        <v>832</v>
       </c>
       <c r="P54" t="s">
-        <v>761</v>
+        <v>855</v>
       </c>
       <c r="T54" t="s">
-        <v>981</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="D55" t="s">
-        <v>243</v>
+        <v>274</v>
       </c>
       <c r="E55" t="s">
-        <v>305</v>
+        <v>320</v>
       </c>
       <c r="F55" t="s">
-        <v>361</v>
+        <v>409</v>
       </c>
       <c r="G55" t="s">
-        <v>458</v>
+        <v>507</v>
       </c>
       <c r="H55" t="s">
-        <v>551</v>
+        <v>507</v>
       </c>
       <c r="I55" t="s">
-        <v>644</v>
+        <v>685</v>
       </c>
       <c r="J55" t="s">
-        <v>711</v>
+        <v>797</v>
       </c>
       <c r="K55" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L55" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M55" t="s">
-        <v>744</v>
+        <v>824</v>
       </c>
       <c r="N55" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>831</v>
       </c>
       <c r="P55" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>894</v>
+        <v>853</v>
+      </c>
+      <c r="R55" t="s">
+        <v>933</v>
       </c>
       <c r="T55" t="s">
-        <v>982</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="D56" t="s">
-        <v>242</v>
+        <v>274</v>
       </c>
       <c r="E56" t="s">
-        <v>286</v>
+        <v>320</v>
       </c>
       <c r="F56" t="s">
-        <v>387</v>
+        <v>409</v>
       </c>
       <c r="G56" t="s">
-        <v>427</v>
+        <v>508</v>
       </c>
       <c r="H56" t="s">
-        <v>427</v>
+        <v>508</v>
       </c>
       <c r="I56" t="s">
-        <v>641</v>
+        <v>706</v>
       </c>
       <c r="J56" t="s">
-        <v>722</v>
+        <v>797</v>
       </c>
       <c r="K56" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L56" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M56" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N56" t="s">
-        <v>753</v>
+        <v>830</v>
       </c>
       <c r="P56" t="s">
-        <v>792</v>
+        <v>853</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>915</v>
       </c>
       <c r="R56" t="s">
-        <v>851</v>
-[...2 lines deleted...]
-        <v>895</v>
+        <v>915</v>
       </c>
       <c r="T56" t="s">
-        <v>983</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="D57" t="s">
-        <v>242</v>
+        <v>273</v>
       </c>
       <c r="E57" t="s">
-        <v>274</v>
+        <v>319</v>
       </c>
       <c r="F57" t="s">
-        <v>388</v>
+        <v>426</v>
       </c>
       <c r="G57" t="s">
-        <v>427</v>
+        <v>509</v>
       </c>
       <c r="H57" t="s">
-        <v>427</v>
+        <v>509</v>
       </c>
       <c r="I57" t="s">
-        <v>641</v>
+        <v>707</v>
       </c>
       <c r="J57" t="s">
-        <v>722</v>
+        <v>798</v>
       </c>
       <c r="K57" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L57" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M57" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N57" t="s">
-        <v>753</v>
+        <v>829</v>
       </c>
       <c r="P57" t="s">
-        <v>792</v>
-[...5 lines deleted...]
-        <v>896</v>
+        <v>858</v>
       </c>
       <c r="T57" t="s">
-        <v>983</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="D58" t="s">
-        <v>249</v>
+        <v>282</v>
       </c>
       <c r="E58" t="s">
-        <v>306</v>
+        <v>332</v>
       </c>
       <c r="F58" t="s">
-        <v>370</v>
+        <v>413</v>
       </c>
       <c r="G58" t="s">
-        <v>459</v>
+        <v>510</v>
       </c>
       <c r="H58" t="s">
-        <v>552</v>
+        <v>613</v>
       </c>
       <c r="I58" t="s">
-        <v>633</v>
+        <v>706</v>
       </c>
       <c r="J58" t="s">
-        <v>706</v>
+        <v>676</v>
       </c>
       <c r="K58" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L58" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M58" t="s">
-        <v>745</v>
+        <v>825</v>
       </c>
       <c r="N58" t="s">
-        <v>748</v>
+        <v>831</v>
       </c>
       <c r="P58" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>855</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>916</v>
       </c>
       <c r="T58" t="s">
-        <v>984</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="D59" t="s">
-        <v>256</v>
+        <v>278</v>
       </c>
       <c r="E59" t="s">
-        <v>307</v>
+        <v>333</v>
       </c>
       <c r="F59" t="s">
-        <v>389</v>
+        <v>413</v>
       </c>
       <c r="G59" t="s">
-        <v>460</v>
+        <v>511</v>
       </c>
       <c r="H59" t="s">
-        <v>553</v>
+        <v>511</v>
       </c>
       <c r="I59" t="s">
-        <v>645</v>
+        <v>708</v>
       </c>
       <c r="J59" t="s">
-        <v>724</v>
+        <v>799</v>
       </c>
       <c r="K59" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L59" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M59" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N59" t="s">
-        <v>749</v>
+        <v>831</v>
       </c>
       <c r="P59" t="s">
-        <v>761</v>
+        <v>855</v>
       </c>
       <c r="T59" t="s">
-        <v>985</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="D60" t="s">
-        <v>252</v>
+        <v>273</v>
       </c>
       <c r="E60" t="s">
-        <v>308</v>
+        <v>334</v>
       </c>
       <c r="F60" t="s">
-        <v>374</v>
+        <v>406</v>
       </c>
       <c r="G60" t="s">
-        <v>461</v>
+        <v>512</v>
       </c>
       <c r="H60" t="s">
-        <v>554</v>
+        <v>528</v>
       </c>
       <c r="I60" t="s">
-        <v>646</v>
+        <v>709</v>
       </c>
       <c r="J60" t="s">
-        <v>725</v>
+        <v>800</v>
       </c>
       <c r="K60" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L60" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M60" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N60" t="s">
-        <v>747</v>
+        <v>826</v>
       </c>
       <c r="P60" t="s">
-        <v>793</v>
+        <v>840</v>
       </c>
       <c r="T60" t="s">
-        <v>986</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="D61" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="E61" t="s">
-        <v>309</v>
+        <v>294</v>
       </c>
       <c r="F61" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="G61" t="s">
-        <v>462</v>
+        <v>513</v>
       </c>
       <c r="H61" t="s">
-        <v>555</v>
+        <v>513</v>
       </c>
       <c r="I61" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>710</v>
       </c>
       <c r="K61" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L61" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M61" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N61" t="s">
-        <v>751</v>
+        <v>831</v>
       </c>
       <c r="P61" t="s">
-        <v>794</v>
+        <v>840</v>
       </c>
       <c r="S61" t="s">
-        <v>897</v>
+        <v>974</v>
       </c>
       <c r="T61" t="s">
-        <v>987</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="D62" t="s">
-        <v>257</v>
+        <v>274</v>
       </c>
       <c r="E62" t="s">
-        <v>310</v>
+        <v>335</v>
       </c>
       <c r="F62" t="s">
-        <v>370</v>
+        <v>409</v>
       </c>
       <c r="G62" t="s">
-        <v>463</v>
+        <v>514</v>
       </c>
       <c r="H62" t="s">
-        <v>463</v>
+        <v>515</v>
       </c>
       <c r="I62" t="s">
-        <v>646</v>
+        <v>711</v>
       </c>
       <c r="J62" t="s">
-        <v>727</v>
+        <v>788</v>
       </c>
       <c r="K62" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L62" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M62" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N62" t="s">
-        <v>750</v>
+        <v>830</v>
       </c>
       <c r="P62" t="s">
-        <v>795</v>
+        <v>855</v>
+      </c>
+      <c r="S62" t="s">
+        <v>975</v>
       </c>
       <c r="T62" t="s">
-        <v>988</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="A63" t="s">
         <v>81</v>
       </c>
       <c r="B63" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
       <c r="D63" t="s">
-        <v>253</v>
+        <v>274</v>
       </c>
       <c r="E63" t="s">
-        <v>311</v>
+        <v>335</v>
       </c>
       <c r="F63" t="s">
-        <v>375</v>
+        <v>409</v>
       </c>
       <c r="G63" t="s">
-        <v>464</v>
+        <v>515</v>
       </c>
       <c r="H63" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>614</v>
       </c>
       <c r="J63" t="s">
-        <v>712</v>
+        <v>788</v>
       </c>
       <c r="K63" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L63" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M63" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N63" t="s">
-        <v>751</v>
+        <v>833</v>
       </c>
       <c r="P63" t="s">
-        <v>796</v>
+        <v>855</v>
+      </c>
+      <c r="S63" t="s">
+        <v>976</v>
       </c>
       <c r="T63" t="s">
-        <v>989</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="A64" t="s">
         <v>82</v>
       </c>
       <c r="B64" t="s">
-        <v>206</v>
+        <v>183</v>
       </c>
       <c r="D64" t="s">
-        <v>244</v>
+        <v>274</v>
       </c>
       <c r="E64" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="F64" t="s">
-        <v>391</v>
+        <v>409</v>
       </c>
       <c r="G64" t="s">
-        <v>427</v>
+        <v>516</v>
       </c>
       <c r="H64" t="s">
-        <v>556</v>
+        <v>516</v>
       </c>
       <c r="I64" t="s">
-        <v>641</v>
+        <v>712</v>
       </c>
       <c r="J64" t="s">
-        <v>722</v>
+        <v>797</v>
       </c>
       <c r="K64" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L64" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M64" t="s">
-        <v>745</v>
+        <v>824</v>
       </c>
       <c r="N64" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-        <v>757</v>
+        <v>833</v>
       </c>
       <c r="P64" t="s">
-        <v>797</v>
+        <v>870</v>
       </c>
       <c r="R64" t="s">
-        <v>846</v>
+        <v>934</v>
+      </c>
+      <c r="S64" t="s">
+        <v>977</v>
       </c>
       <c r="T64" t="s">
-        <v>990</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="A65" t="s">
         <v>83</v>
       </c>
       <c r="B65" t="s">
-        <v>207</v>
+        <v>183</v>
       </c>
       <c r="D65" t="s">
-        <v>253</v>
+        <v>274</v>
       </c>
       <c r="E65" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="F65" t="s">
-        <v>375</v>
+        <v>431</v>
       </c>
       <c r="G65" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="H65" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="I65" t="s">
-        <v>648</v>
+        <v>713</v>
       </c>
       <c r="J65" t="s">
-        <v>712</v>
+        <v>797</v>
       </c>
       <c r="K65" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L65" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M65" t="s">
-        <v>745</v>
+        <v>824</v>
       </c>
       <c r="N65" t="s">
-        <v>751</v>
+        <v>827</v>
       </c>
       <c r="P65" t="s">
-        <v>760</v>
+        <v>871</v>
+      </c>
+      <c r="S65" t="s">
+        <v>978</v>
       </c>
       <c r="T65" t="s">
-        <v>991</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="A66" t="s">
         <v>84</v>
       </c>
       <c r="B66" t="s">
-        <v>208</v>
+        <v>183</v>
       </c>
       <c r="D66" t="s">
-        <v>245</v>
+        <v>274</v>
       </c>
       <c r="E66" t="s">
-        <v>313</v>
+        <v>336</v>
       </c>
       <c r="F66" t="s">
-        <v>375</v>
+        <v>409</v>
       </c>
       <c r="G66" t="s">
-        <v>465</v>
+        <v>517</v>
       </c>
       <c r="H66" t="s">
-        <v>557</v>
+        <v>615</v>
       </c>
       <c r="I66" t="s">
-        <v>649</v>
+        <v>714</v>
       </c>
       <c r="J66" t="s">
-        <v>728</v>
+        <v>797</v>
       </c>
       <c r="K66" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L66" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M66" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N66" t="s">
-        <v>751</v>
+        <v>830</v>
       </c>
       <c r="P66" t="s">
-        <v>798</v>
+        <v>872</v>
+      </c>
+      <c r="R66" t="s">
+        <v>935</v>
+      </c>
+      <c r="S66" t="s">
+        <v>979</v>
       </c>
       <c r="T66" t="s">
-        <v>992</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="A67" t="s">
         <v>85</v>
       </c>
       <c r="B67" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="D67" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
       <c r="E67" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="F67" t="s">
-        <v>360</v>
+        <v>409</v>
       </c>
       <c r="G67" t="s">
-        <v>466</v>
+        <v>518</v>
       </c>
       <c r="H67" t="s">
-        <v>558</v>
+        <v>518</v>
       </c>
       <c r="I67" t="s">
-        <v>650</v>
+        <v>715</v>
       </c>
       <c r="J67" t="s">
-        <v>729</v>
+        <v>797</v>
       </c>
       <c r="K67" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L67" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M67" t="s">
-        <v>745</v>
+        <v>824</v>
       </c>
       <c r="N67" t="s">
-        <v>749</v>
+        <v>830</v>
       </c>
       <c r="P67" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>898</v>
+        <v>853</v>
       </c>
       <c r="T67" t="s">
-        <v>993</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="A68" t="s">
         <v>86</v>
       </c>
       <c r="B68" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="D68" t="s">
-        <v>253</v>
+        <v>273</v>
       </c>
       <c r="E68" t="s">
-        <v>315</v>
+        <v>296</v>
       </c>
       <c r="F68" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
       <c r="G68" t="s">
-        <v>427</v>
+        <v>519</v>
       </c>
       <c r="H68" t="s">
-        <v>427</v>
+        <v>519</v>
       </c>
       <c r="I68" t="s">
-        <v>648</v>
+        <v>716</v>
       </c>
       <c r="J68" t="s">
-        <v>730</v>
+        <v>676</v>
       </c>
       <c r="K68" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L68" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M68" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N68" t="s">
-        <v>753</v>
+        <v>832</v>
       </c>
       <c r="P68" t="s">
-        <v>800</v>
-[...5 lines deleted...]
-        <v>853</v>
+        <v>859</v>
       </c>
       <c r="T68" t="s">
-        <v>994</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="A69" t="s">
         <v>87</v>
       </c>
       <c r="B69" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="D69" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="E69" t="s">
-        <v>263</v>
+        <v>337</v>
       </c>
       <c r="F69" t="s">
-        <v>361</v>
+        <v>420</v>
       </c>
       <c r="G69" t="s">
-        <v>467</v>
+        <v>520</v>
       </c>
       <c r="H69" t="s">
-        <v>467</v>
+        <v>530</v>
       </c>
       <c r="I69" t="s">
-        <v>651</v>
+        <v>709</v>
       </c>
       <c r="J69" t="s">
-        <v>699</v>
+        <v>800</v>
       </c>
       <c r="K69" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L69" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M69" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N69" t="s">
-        <v>751</v>
+        <v>826</v>
       </c>
       <c r="P69" t="s">
-        <v>801</v>
+        <v>840</v>
       </c>
       <c r="T69" t="s">
-        <v>995</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="A70" t="s">
         <v>88</v>
       </c>
       <c r="B70" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="D70" t="s">
-        <v>254</v>
+        <v>273</v>
       </c>
       <c r="E70" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="F70" t="s">
-        <v>368</v>
+        <v>406</v>
       </c>
       <c r="G70" t="s">
-        <v>468</v>
+        <v>521</v>
       </c>
       <c r="H70" t="s">
-        <v>559</v>
+        <v>460</v>
       </c>
       <c r="I70" t="s">
-        <v>631</v>
+        <v>717</v>
       </c>
       <c r="J70" t="s">
-        <v>711</v>
+        <v>801</v>
       </c>
       <c r="K70" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L70" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M70" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N70" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>826</v>
       </c>
       <c r="P70" t="s">
-        <v>761</v>
+        <v>873</v>
       </c>
       <c r="S70" t="s">
-        <v>899</v>
+        <v>980</v>
       </c>
       <c r="T70" t="s">
-        <v>996</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="A71" t="s">
         <v>89</v>
       </c>
       <c r="B71" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="D71" t="s">
-        <v>246</v>
+        <v>278</v>
       </c>
       <c r="E71" t="s">
-        <v>285</v>
+        <v>338</v>
       </c>
       <c r="F71" t="s">
-        <v>393</v>
+        <v>413</v>
       </c>
       <c r="G71" t="s">
-        <v>427</v>
+        <v>522</v>
       </c>
       <c r="H71" t="s">
-        <v>427</v>
+        <v>522</v>
       </c>
       <c r="I71" t="s">
-        <v>652</v>
+        <v>718</v>
       </c>
       <c r="J71" t="s">
-        <v>731</v>
+        <v>802</v>
       </c>
       <c r="K71" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L71" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M71" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N71" t="s">
-        <v>753</v>
-[...5 lines deleted...]
-        <v>997</v>
+        <v>833</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="A72" t="s">
         <v>90</v>
       </c>
       <c r="B72" t="s">
-        <v>168</v>
+        <v>188</v>
       </c>
       <c r="D72" t="s">
-        <v>258</v>
+        <v>281</v>
       </c>
       <c r="E72" t="s">
-        <v>317</v>
+        <v>339</v>
       </c>
       <c r="F72" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="G72" t="s">
-        <v>469</v>
+        <v>523</v>
       </c>
       <c r="H72" t="s">
-        <v>560</v>
+        <v>616</v>
       </c>
       <c r="I72" t="s">
-        <v>627</v>
+        <v>719</v>
       </c>
       <c r="J72" t="s">
-        <v>729</v>
+        <v>791</v>
       </c>
       <c r="K72" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L72" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M72" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N72" t="s">
-        <v>749</v>
+        <v>828</v>
       </c>
       <c r="P72" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>829</v>
+        <v>840</v>
+      </c>
+      <c r="R72" t="s">
+        <v>936</v>
       </c>
       <c r="S72" t="s">
-        <v>900</v>
+        <v>981</v>
       </c>
       <c r="T72" t="s">
-        <v>998</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="A73" t="s">
         <v>91</v>
       </c>
       <c r="B73" t="s">
-        <v>159</v>
+        <v>227</v>
       </c>
       <c r="D73" t="s">
-        <v>252</v>
+        <v>283</v>
       </c>
       <c r="E73" t="s">
-        <v>308</v>
+        <v>340</v>
       </c>
       <c r="F73" t="s">
-        <v>374</v>
+        <v>424</v>
       </c>
       <c r="G73" t="s">
-        <v>470</v>
+        <v>524</v>
       </c>
       <c r="H73" t="s">
-        <v>561</v>
+        <v>617</v>
       </c>
       <c r="I73" t="s">
-        <v>611</v>
+        <v>720</v>
       </c>
       <c r="J73" t="s">
-        <v>705</v>
+        <v>777</v>
       </c>
       <c r="K73" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L73" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M73" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N73" t="s">
-        <v>746</v>
+        <v>833</v>
       </c>
       <c r="P73" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>874</v>
       </c>
       <c r="S73" t="s">
-        <v>901</v>
+        <v>982</v>
       </c>
       <c r="T73" t="s">
-        <v>999</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="A74" t="s">
         <v>92</v>
       </c>
       <c r="B74" t="s">
-        <v>158</v>
+        <v>228</v>
       </c>
       <c r="D74" t="s">
-        <v>252</v>
+        <v>280</v>
       </c>
       <c r="E74" t="s">
-        <v>318</v>
+        <v>341</v>
       </c>
       <c r="F74" t="s">
-        <v>361</v>
+        <v>409</v>
       </c>
       <c r="G74" t="s">
-        <v>471</v>
+        <v>525</v>
       </c>
       <c r="H74" t="s">
-        <v>562</v>
+        <v>525</v>
       </c>
       <c r="I74" t="s">
-        <v>611</v>
+        <v>671</v>
       </c>
       <c r="J74" t="s">
-        <v>699</v>
+        <v>803</v>
       </c>
       <c r="K74" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L74" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M74" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N74" t="s">
-        <v>751</v>
+        <v>830</v>
       </c>
       <c r="P74" t="s">
-        <v>802</v>
-[...5 lines deleted...]
-        <v>902</v>
+        <v>875</v>
       </c>
       <c r="T74" t="s">
-        <v>1000</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="A75" t="s">
         <v>93</v>
       </c>
       <c r="B75" t="s">
-        <v>158</v>
+        <v>229</v>
       </c>
       <c r="D75" t="s">
-        <v>252</v>
+        <v>280</v>
       </c>
       <c r="E75" t="s">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="F75" t="s">
-        <v>361</v>
+        <v>432</v>
       </c>
       <c r="G75" t="s">
-        <v>472</v>
+        <v>526</v>
       </c>
       <c r="H75" t="s">
-        <v>563</v>
+        <v>526</v>
       </c>
       <c r="I75" t="s">
-        <v>653</v>
+        <v>671</v>
       </c>
       <c r="J75" t="s">
-        <v>699</v>
+        <v>791</v>
       </c>
       <c r="K75" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L75" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M75" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N75" t="s">
-        <v>751</v>
+        <v>829</v>
       </c>
       <c r="P75" t="s">
-        <v>803</v>
-[...5 lines deleted...]
-        <v>902</v>
+        <v>875</v>
       </c>
       <c r="T75" t="s">
-        <v>1000</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="A76" t="s">
         <v>94</v>
       </c>
       <c r="B76" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="D76" t="s">
-        <v>252</v>
+        <v>280</v>
       </c>
       <c r="E76" t="s">
-        <v>320</v>
+        <v>343</v>
       </c>
       <c r="F76" t="s">
-        <v>374</v>
+        <v>409</v>
       </c>
       <c r="G76" t="s">
-        <v>473</v>
+        <v>527</v>
       </c>
       <c r="H76" t="s">
-        <v>564</v>
+        <v>527</v>
       </c>
       <c r="I76" t="s">
-        <v>654</v>
+        <v>671</v>
       </c>
       <c r="J76" t="s">
-        <v>732</v>
+        <v>791</v>
       </c>
       <c r="K76" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L76" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M76" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N76" t="s">
-        <v>749</v>
+        <v>833</v>
       </c>
       <c r="P76" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-        <v>903</v>
+        <v>875</v>
       </c>
       <c r="T76" t="s">
-        <v>1001</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="A77" t="s">
         <v>95</v>
       </c>
       <c r="B77" t="s">
-        <v>202</v>
+        <v>230</v>
       </c>
       <c r="D77" t="s">
-        <v>252</v>
+        <v>273</v>
       </c>
       <c r="E77" t="s">
-        <v>321</v>
+        <v>344</v>
       </c>
       <c r="F77" t="s">
-        <v>374</v>
+        <v>406</v>
       </c>
       <c r="G77" t="s">
-        <v>461</v>
+        <v>528</v>
       </c>
       <c r="H77" t="s">
-        <v>475</v>
+        <v>512</v>
       </c>
       <c r="I77" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>721</v>
       </c>
       <c r="K77" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L77" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M77" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N77" t="s">
-        <v>749</v>
+        <v>832</v>
       </c>
       <c r="P77" t="s">
-        <v>793</v>
+        <v>876</v>
+      </c>
+      <c r="R77" t="s">
+        <v>925</v>
       </c>
       <c r="S77" t="s">
-        <v>904</v>
+        <v>983</v>
       </c>
       <c r="T77" t="s">
-        <v>1002</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="A78" t="s">
         <v>96</v>
       </c>
       <c r="B78" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="D78" t="s">
-        <v>252</v>
+        <v>273</v>
       </c>
       <c r="E78" t="s">
-        <v>280</v>
+        <v>345</v>
       </c>
       <c r="F78" t="s">
-        <v>374</v>
+        <v>433</v>
       </c>
       <c r="G78" t="s">
-        <v>474</v>
+        <v>529</v>
       </c>
       <c r="H78" t="s">
-        <v>535</v>
+        <v>618</v>
       </c>
       <c r="I78" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>722</v>
       </c>
       <c r="K78" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L78" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M78" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N78" t="s">
-        <v>749</v>
+        <v>831</v>
       </c>
       <c r="P78" t="s">
-        <v>760</v>
+        <v>858</v>
       </c>
       <c r="S78" t="s">
-        <v>905</v>
+        <v>984</v>
       </c>
       <c r="T78" t="s">
-        <v>1003</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="A79" t="s">
         <v>97</v>
       </c>
       <c r="B79" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="D79" t="s">
-        <v>252</v>
+        <v>273</v>
       </c>
       <c r="E79" t="s">
-        <v>280</v>
+        <v>346</v>
       </c>
       <c r="F79" t="s">
-        <v>374</v>
+        <v>420</v>
       </c>
       <c r="G79" t="s">
-        <v>475</v>
+        <v>530</v>
       </c>
       <c r="H79" t="s">
-        <v>433</v>
+        <v>619</v>
       </c>
       <c r="I79" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>722</v>
       </c>
       <c r="K79" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L79" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M79" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N79" t="s">
-        <v>749</v>
+        <v>832</v>
       </c>
       <c r="P79" t="s">
-        <v>760</v>
+        <v>876</v>
+      </c>
+      <c r="R79" t="s">
+        <v>925</v>
       </c>
       <c r="S79" t="s">
-        <v>905</v>
+        <v>985</v>
       </c>
       <c r="T79" t="s">
-        <v>1004</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="A80" t="s">
         <v>98</v>
       </c>
       <c r="B80" t="s">
-        <v>193</v>
+        <v>231</v>
       </c>
       <c r="D80" t="s">
-        <v>249</v>
+        <v>280</v>
       </c>
       <c r="E80" t="s">
-        <v>276</v>
+        <v>347</v>
       </c>
       <c r="F80" t="s">
-        <v>395</v>
+        <v>430</v>
       </c>
       <c r="G80" t="s">
-        <v>476</v>
+        <v>531</v>
       </c>
       <c r="H80" t="s">
-        <v>476</v>
+        <v>620</v>
       </c>
       <c r="I80" t="s">
-        <v>657</v>
+        <v>723</v>
+      </c>
+      <c r="J80" t="s">
+        <v>777</v>
       </c>
       <c r="K80" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L80" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M80" t="s">
-        <v>743</v>
+        <v>825</v>
       </c>
       <c r="N80" t="s">
-        <v>750</v>
+        <v>832</v>
+      </c>
+      <c r="O80" t="s">
+        <v>836</v>
       </c>
       <c r="P80" t="s">
-        <v>804</v>
-[...5 lines deleted...]
-        <v>855</v>
+        <v>877</v>
       </c>
       <c r="S80" t="s">
-        <v>906</v>
+        <v>986</v>
       </c>
       <c r="T80" t="s">
-        <v>1005</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="A81" t="s">
         <v>99</v>
       </c>
       <c r="B81" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="D81" t="s">
-        <v>245</v>
+        <v>276</v>
       </c>
       <c r="E81" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="F81" t="s">
-        <v>364</v>
+        <v>420</v>
       </c>
       <c r="G81" t="s">
-        <v>477</v>
+        <v>532</v>
       </c>
       <c r="H81" t="s">
-        <v>565</v>
+        <v>532</v>
       </c>
       <c r="I81" t="s">
-        <v>658</v>
+        <v>724</v>
       </c>
       <c r="J81" t="s">
-        <v>706</v>
+        <v>804</v>
       </c>
       <c r="K81" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L81" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M81" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N81" t="s">
-        <v>746</v>
+        <v>829</v>
       </c>
       <c r="P81" t="s">
-        <v>798</v>
+        <v>853</v>
       </c>
       <c r="T81" t="s">
-        <v>1006</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="A82" t="s">
         <v>100</v>
       </c>
       <c r="B82" t="s">
-        <v>215</v>
+        <v>233</v>
       </c>
       <c r="D82" t="s">
-        <v>245</v>
+        <v>278</v>
       </c>
       <c r="E82" t="s">
-        <v>323</v>
+        <v>348</v>
       </c>
       <c r="F82" t="s">
-        <v>364</v>
+        <v>413</v>
       </c>
       <c r="G82" t="s">
-        <v>478</v>
+        <v>533</v>
       </c>
       <c r="H82" t="s">
-        <v>566</v>
+        <v>534</v>
       </c>
       <c r="I82" t="s">
-        <v>658</v>
+        <v>725</v>
       </c>
       <c r="J82" t="s">
-        <v>706</v>
+        <v>805</v>
       </c>
       <c r="K82" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L82" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M82" t="s">
-        <v>744</v>
+        <v>825</v>
       </c>
       <c r="N82" t="s">
-        <v>746</v>
+        <v>831</v>
       </c>
       <c r="P82" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>878</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>916</v>
       </c>
       <c r="T82" t="s">
-        <v>1007</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="A83" t="s">
         <v>101</v>
       </c>
       <c r="B83" t="s">
-        <v>215</v>
+        <v>233</v>
       </c>
       <c r="D83" t="s">
-        <v>245</v>
+        <v>278</v>
       </c>
       <c r="E83" t="s">
-        <v>265</v>
+        <v>349</v>
       </c>
       <c r="F83" t="s">
-        <v>363</v>
+        <v>413</v>
       </c>
       <c r="G83" t="s">
-        <v>479</v>
+        <v>534</v>
       </c>
       <c r="H83" t="s">
-        <v>567</v>
+        <v>621</v>
       </c>
       <c r="I83" t="s">
-        <v>658</v>
+        <v>726</v>
       </c>
       <c r="J83" t="s">
-        <v>706</v>
+        <v>806</v>
       </c>
       <c r="K83" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L83" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M83" t="s">
-        <v>744</v>
+        <v>825</v>
       </c>
       <c r="N83" t="s">
-        <v>747</v>
+        <v>831</v>
       </c>
       <c r="P83" t="s">
-        <v>798</v>
+        <v>878</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>916</v>
       </c>
       <c r="T83" t="s">
-        <v>1007</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="A84" t="s">
         <v>102</v>
       </c>
       <c r="B84" t="s">
-        <v>216</v>
+        <v>196</v>
       </c>
       <c r="D84" t="s">
-        <v>252</v>
+        <v>274</v>
       </c>
       <c r="E84" t="s">
-        <v>324</v>
+        <v>350</v>
       </c>
       <c r="F84" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="G84" t="s">
-        <v>449</v>
+        <v>481</v>
       </c>
       <c r="H84" t="s">
-        <v>449</v>
+        <v>622</v>
       </c>
       <c r="I84" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="J84" t="s">
-        <v>733</v>
+        <v>797</v>
       </c>
       <c r="K84" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L84" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M84" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N84" t="s">
-        <v>749</v>
+        <v>831</v>
       </c>
       <c r="P84" t="s">
-        <v>805</v>
+        <v>857</v>
       </c>
       <c r="T84" t="s">
-        <v>1008</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="A85" t="s">
         <v>103</v>
       </c>
       <c r="B85" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="D85" t="s">
-        <v>250</v>
+        <v>286</v>
       </c>
       <c r="E85" t="s">
-        <v>325</v>
+        <v>351</v>
       </c>
       <c r="F85" t="s">
-        <v>372</v>
+        <v>423</v>
       </c>
       <c r="G85" t="s">
-        <v>480</v>
+        <v>535</v>
       </c>
       <c r="H85" t="s">
-        <v>568</v>
+        <v>623</v>
       </c>
       <c r="I85" t="s">
-        <v>660</v>
+        <v>728</v>
+      </c>
+      <c r="J85" t="s">
+        <v>807</v>
       </c>
       <c r="K85" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L85" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M85" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N85" t="s">
-        <v>751</v>
+        <v>826</v>
       </c>
       <c r="P85" t="s">
-        <v>774</v>
+        <v>879</v>
+      </c>
+      <c r="R85" t="s">
+        <v>937</v>
+      </c>
+      <c r="S85" t="s">
+        <v>987</v>
       </c>
       <c r="T85" t="s">
-        <v>1009</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="A86" t="s">
         <v>104</v>
       </c>
       <c r="B86" t="s">
-        <v>216</v>
+        <v>183</v>
       </c>
       <c r="D86" t="s">
-        <v>252</v>
+        <v>274</v>
       </c>
       <c r="E86" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="F86" t="s">
-        <v>396</v>
+        <v>434</v>
       </c>
       <c r="G86" t="s">
-        <v>481</v>
+        <v>461</v>
       </c>
       <c r="H86" t="s">
-        <v>481</v>
+        <v>461</v>
       </c>
       <c r="I86" t="s">
-        <v>658</v>
+        <v>729</v>
       </c>
       <c r="J86" t="s">
-        <v>701</v>
+        <v>797</v>
       </c>
       <c r="K86" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L86" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M86" t="s">
-        <v>745</v>
+        <v>824</v>
       </c>
       <c r="N86" t="s">
-        <v>749</v>
+        <v>827</v>
       </c>
       <c r="P86" t="s">
-        <v>805</v>
+        <v>853</v>
       </c>
       <c r="T86" t="s">
-        <v>1010</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="A87" t="s">
         <v>105</v>
       </c>
       <c r="B87" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="D87" t="s">
-        <v>244</v>
+        <v>279</v>
       </c>
       <c r="E87" t="s">
-        <v>312</v>
+        <v>352</v>
       </c>
       <c r="F87" t="s">
-        <v>385</v>
+        <v>435</v>
       </c>
       <c r="G87" t="s">
-        <v>482</v>
+        <v>461</v>
       </c>
       <c r="H87" t="s">
-        <v>569</v>
+        <v>624</v>
       </c>
       <c r="I87" t="s">
-        <v>660</v>
+        <v>730</v>
       </c>
       <c r="J87" t="s">
-        <v>713</v>
+        <v>791</v>
       </c>
       <c r="K87" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L87" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M87" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N87" t="s">
-        <v>748</v>
+        <v>831</v>
       </c>
       <c r="P87" t="s">
-        <v>806</v>
+        <v>840</v>
       </c>
       <c r="T87" t="s">
-        <v>1011</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="A88" t="s">
         <v>106</v>
       </c>
       <c r="B88" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="D88" t="s">
-        <v>242</v>
+        <v>279</v>
       </c>
       <c r="E88" t="s">
-        <v>299</v>
+        <v>353</v>
       </c>
       <c r="F88" t="s">
-        <v>360</v>
+        <v>411</v>
       </c>
       <c r="G88" t="s">
-        <v>483</v>
+        <v>536</v>
       </c>
       <c r="H88" t="s">
-        <v>570</v>
+        <v>625</v>
+      </c>
+      <c r="I88" t="s">
+        <v>730</v>
       </c>
       <c r="J88" t="s">
-        <v>699</v>
+        <v>791</v>
       </c>
       <c r="K88" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L88" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M88" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N88" t="s">
-        <v>746</v>
+        <v>826</v>
       </c>
       <c r="P88" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>907</v>
+        <v>840</v>
       </c>
       <c r="T88" t="s">
-        <v>1012</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="A89" t="s">
         <v>107</v>
       </c>
       <c r="B89" t="s">
-        <v>220</v>
+        <v>192</v>
       </c>
       <c r="D89" t="s">
-        <v>244</v>
+        <v>275</v>
       </c>
       <c r="E89" t="s">
-        <v>327</v>
+        <v>354</v>
       </c>
       <c r="F89" t="s">
-        <v>362</v>
+        <v>408</v>
       </c>
       <c r="G89" t="s">
-        <v>484</v>
+        <v>537</v>
       </c>
       <c r="H89" t="s">
-        <v>571</v>
+        <v>597</v>
       </c>
       <c r="I89" t="s">
-        <v>619</v>
+        <v>684</v>
       </c>
       <c r="J89" t="s">
-        <v>716</v>
+        <v>808</v>
       </c>
       <c r="K89" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L89" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M89" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N89" t="s">
-        <v>749</v>
+        <v>828</v>
       </c>
       <c r="P89" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>838</v>
+        <v>880</v>
       </c>
       <c r="T89" t="s">
-        <v>1013</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="A90" t="s">
         <v>108</v>
       </c>
       <c r="B90" t="s">
-        <v>221</v>
+        <v>183</v>
       </c>
       <c r="D90" t="s">
-        <v>247</v>
+        <v>274</v>
       </c>
       <c r="E90" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="F90" t="s">
-        <v>367</v>
+        <v>409</v>
       </c>
       <c r="G90" t="s">
-        <v>485</v>
+        <v>538</v>
       </c>
       <c r="H90" t="s">
-        <v>485</v>
+        <v>538</v>
       </c>
       <c r="I90" t="s">
-        <v>661</v>
+        <v>729</v>
+      </c>
+      <c r="J90" t="s">
+        <v>797</v>
       </c>
       <c r="K90" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L90" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M90" t="s">
-        <v>744</v>
+        <v>824</v>
       </c>
       <c r="N90" t="s">
-        <v>746</v>
+        <v>833</v>
       </c>
       <c r="P90" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="T90" t="s">
-        <v>1014</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="A91" t="s">
         <v>109</v>
       </c>
       <c r="B91" t="s">
-        <v>211</v>
+        <v>236</v>
       </c>
       <c r="D91" t="s">
-        <v>254</v>
+        <v>276</v>
       </c>
       <c r="E91" t="s">
-        <v>329</v>
+        <v>355</v>
       </c>
       <c r="F91" t="s">
-        <v>368</v>
+        <v>418</v>
       </c>
       <c r="G91" t="s">
-        <v>486</v>
+        <v>539</v>
       </c>
       <c r="H91" t="s">
-        <v>572</v>
+        <v>626</v>
       </c>
       <c r="I91" t="s">
-        <v>662</v>
+        <v>731</v>
       </c>
       <c r="J91" t="s">
-        <v>699</v>
+        <v>808</v>
       </c>
       <c r="K91" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L91" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M91" t="s">
-        <v>745</v>
+        <v>825</v>
       </c>
       <c r="N91" t="s">
-        <v>752</v>
+        <v>830</v>
       </c>
       <c r="P91" t="s">
-        <v>761</v>
+        <v>881</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>917</v>
       </c>
       <c r="R91" t="s">
-        <v>856</v>
+        <v>917</v>
       </c>
       <c r="S91" t="s">
-        <v>908</v>
+        <v>988</v>
       </c>
       <c r="T91" t="s">
-        <v>1015</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="A92" t="s">
         <v>110</v>
       </c>
       <c r="B92" t="s">
-        <v>168</v>
+        <v>237</v>
       </c>
       <c r="D92" t="s">
-        <v>247</v>
+        <v>275</v>
       </c>
       <c r="E92" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="F92" t="s">
-        <v>367</v>
+        <v>408</v>
       </c>
       <c r="G92" t="s">
-        <v>487</v>
+        <v>540</v>
       </c>
       <c r="H92" t="s">
-        <v>513</v>
+        <v>540</v>
       </c>
       <c r="I92" t="s">
-        <v>663</v>
+        <v>732</v>
       </c>
       <c r="J92" t="s">
-        <v>723</v>
+        <v>777</v>
       </c>
       <c r="K92" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L92" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M92" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N92" t="s">
-        <v>749</v>
+        <v>828</v>
       </c>
       <c r="P92" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>909</v>
+        <v>840</v>
+      </c>
+      <c r="R92" t="s">
+        <v>938</v>
       </c>
       <c r="T92" t="s">
-        <v>1016</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="A93" t="s">
         <v>111</v>
       </c>
       <c r="B93" t="s">
-        <v>158</v>
+        <v>196</v>
       </c>
       <c r="D93" t="s">
-        <v>247</v>
+        <v>274</v>
       </c>
       <c r="E93" t="s">
-        <v>331</v>
+        <v>356</v>
       </c>
       <c r="F93" t="s">
-        <v>360</v>
+        <v>409</v>
       </c>
       <c r="G93" t="s">
-        <v>488</v>
+        <v>541</v>
       </c>
       <c r="H93" t="s">
-        <v>573</v>
+        <v>627</v>
       </c>
       <c r="I93" t="s">
-        <v>664</v>
+        <v>733</v>
       </c>
       <c r="J93" t="s">
-        <v>734</v>
+        <v>797</v>
       </c>
       <c r="K93" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L93" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M93" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N93" t="s">
-        <v>749</v>
+        <v>830</v>
       </c>
       <c r="P93" t="s">
-        <v>793</v>
+        <v>882</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>918</v>
+      </c>
+      <c r="R93" t="s">
+        <v>918</v>
       </c>
       <c r="S93" t="s">
-        <v>910</v>
+        <v>989</v>
       </c>
       <c r="T93" t="s">
-        <v>1017</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="A94" t="s">
         <v>112</v>
       </c>
       <c r="B94" t="s">
-        <v>222</v>
+        <v>196</v>
       </c>
       <c r="D94" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="E94" t="s">
-        <v>332</v>
+        <v>357</v>
       </c>
       <c r="F94" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="G94" t="s">
-        <v>427</v>
+        <v>542</v>
       </c>
       <c r="H94" t="s">
-        <v>427</v>
+        <v>561</v>
       </c>
       <c r="I94" t="s">
-        <v>665</v>
+        <v>734</v>
       </c>
       <c r="J94" t="s">
-        <v>735</v>
+        <v>797</v>
       </c>
       <c r="K94" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L94" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M94" t="s">
-        <v>743</v>
+        <v>824</v>
       </c>
       <c r="N94" t="s">
-        <v>753</v>
+        <v>831</v>
       </c>
       <c r="P94" t="s">
-        <v>774</v>
+        <v>883</v>
       </c>
       <c r="S94" t="s">
-        <v>911</v>
+        <v>990</v>
       </c>
       <c r="T94" t="s">
-        <v>1018</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="A95" t="s">
         <v>113</v>
       </c>
       <c r="B95" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="D95" t="s">
-        <v>259</v>
+        <v>279</v>
       </c>
       <c r="E95" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="F95" t="s">
-        <v>398</v>
+        <v>436</v>
       </c>
       <c r="G95" t="s">
-        <v>489</v>
+        <v>461</v>
       </c>
       <c r="H95" t="s">
-        <v>489</v>
+        <v>461</v>
       </c>
       <c r="I95" t="s">
-        <v>666</v>
+        <v>735</v>
       </c>
       <c r="J95" t="s">
-        <v>613</v>
+        <v>809</v>
       </c>
       <c r="K95" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L95" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M95" t="s">
-        <v>745</v>
+        <v>824</v>
       </c>
       <c r="N95" t="s">
-        <v>750</v>
+        <v>827</v>
       </c>
       <c r="P95" t="s">
-        <v>809</v>
+        <v>884</v>
+      </c>
+      <c r="R95" t="s">
+        <v>924</v>
+      </c>
+      <c r="S95" t="s">
+        <v>991</v>
       </c>
       <c r="T95" t="s">
-        <v>1019</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="A96" t="s">
         <v>114</v>
       </c>
       <c r="B96" t="s">
-        <v>158</v>
+        <v>239</v>
       </c>
       <c r="D96" t="s">
-        <v>242</v>
+        <v>279</v>
       </c>
       <c r="E96" t="s">
-        <v>334</v>
+        <v>358</v>
       </c>
       <c r="F96" t="s">
-        <v>360</v>
+        <v>411</v>
       </c>
       <c r="G96" t="s">
-        <v>490</v>
+        <v>543</v>
       </c>
       <c r="H96" t="s">
-        <v>574</v>
+        <v>543</v>
       </c>
       <c r="I96" t="s">
-        <v>625</v>
+        <v>735</v>
       </c>
       <c r="J96" t="s">
-        <v>699</v>
+        <v>809</v>
       </c>
       <c r="K96" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L96" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M96" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N96" t="s">
-        <v>747</v>
+        <v>829</v>
       </c>
       <c r="P96" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>884</v>
+      </c>
+      <c r="S96" t="s">
+        <v>991</v>
       </c>
       <c r="T96" t="s">
-        <v>1020</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="A97" t="s">
         <v>115</v>
       </c>
       <c r="B97" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="D97" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
       <c r="E97" t="s">
-        <v>335</v>
+        <v>359</v>
       </c>
       <c r="F97" t="s">
-        <v>399</v>
+        <v>437</v>
       </c>
       <c r="G97" t="s">
-        <v>491</v>
+        <v>461</v>
       </c>
       <c r="H97" t="s">
-        <v>575</v>
+        <v>461</v>
       </c>
       <c r="I97" t="s">
-        <v>667</v>
+        <v>736</v>
+      </c>
+      <c r="J97" t="s">
+        <v>796</v>
       </c>
       <c r="K97" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L97" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M97" t="s">
-        <v>745</v>
+        <v>824</v>
       </c>
       <c r="N97" t="s">
-        <v>746</v>
+        <v>827</v>
       </c>
       <c r="P97" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>849</v>
+      </c>
+      <c r="S97" t="s">
+        <v>992</v>
       </c>
       <c r="T97" t="s">
-        <v>1021</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="A98" t="s">
         <v>116</v>
       </c>
       <c r="B98" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="D98" t="s">
-        <v>256</v>
+        <v>280</v>
       </c>
       <c r="E98" t="s">
-        <v>336</v>
+        <v>360</v>
       </c>
       <c r="F98" t="s">
-        <v>374</v>
+        <v>430</v>
       </c>
       <c r="G98" t="s">
-        <v>492</v>
+        <v>544</v>
       </c>
       <c r="H98" t="s">
-        <v>576</v>
+        <v>544</v>
       </c>
       <c r="I98" t="s">
-        <v>668</v>
+        <v>737</v>
       </c>
       <c r="J98" t="s">
-        <v>736</v>
+        <v>777</v>
       </c>
       <c r="K98" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L98" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M98" t="s">
-        <v>745</v>
+        <v>825</v>
       </c>
       <c r="N98" t="s">
-        <v>746</v>
+        <v>829</v>
       </c>
       <c r="P98" t="s">
-        <v>761</v>
+        <v>885</v>
+      </c>
+      <c r="S98" t="s">
+        <v>993</v>
       </c>
       <c r="T98" t="s">
-        <v>1022</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="A99" t="s">
         <v>117</v>
       </c>
       <c r="B99" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="D99" t="s">
-        <v>245</v>
+        <v>280</v>
       </c>
       <c r="E99" t="s">
-        <v>266</v>
+        <v>361</v>
       </c>
       <c r="F99" t="s">
-        <v>364</v>
+        <v>430</v>
       </c>
       <c r="G99" t="s">
-        <v>493</v>
+        <v>545</v>
       </c>
       <c r="H99" t="s">
-        <v>577</v>
+        <v>545</v>
       </c>
       <c r="I99" t="s">
-        <v>669</v>
+        <v>738</v>
       </c>
       <c r="J99" t="s">
-        <v>737</v>
+        <v>777</v>
       </c>
       <c r="K99" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L99" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M99" t="s">
-        <v>744</v>
+        <v>825</v>
       </c>
       <c r="N99" t="s">
-        <v>746</v>
+        <v>832</v>
       </c>
       <c r="P99" t="s">
-        <v>811</v>
-[...5 lines deleted...]
-        <v>840</v>
+        <v>886</v>
+      </c>
+      <c r="S99" t="s">
+        <v>994</v>
       </c>
       <c r="T99" t="s">
-        <v>1023</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="A100" t="s">
         <v>118</v>
       </c>
       <c r="B100" t="s">
-        <v>158</v>
+        <v>242</v>
       </c>
       <c r="D100" t="s">
-        <v>249</v>
+        <v>280</v>
       </c>
       <c r="E100" t="s">
-        <v>337</v>
+        <v>362</v>
       </c>
       <c r="F100" t="s">
-        <v>370</v>
+        <v>430</v>
       </c>
       <c r="G100" t="s">
-        <v>440</v>
+        <v>546</v>
       </c>
       <c r="H100" t="s">
-        <v>543</v>
+        <v>628</v>
       </c>
       <c r="I100" t="s">
-        <v>670</v>
+        <v>739</v>
       </c>
       <c r="J100" t="s">
-        <v>705</v>
+        <v>777</v>
       </c>
       <c r="K100" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L100" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M100" t="s">
-        <v>745</v>
+        <v>825</v>
       </c>
       <c r="N100" t="s">
-        <v>751</v>
+        <v>832</v>
       </c>
       <c r="P100" t="s">
-        <v>812</v>
+        <v>887</v>
+      </c>
+      <c r="S100" t="s">
+        <v>995</v>
       </c>
       <c r="T100" t="s">
-        <v>1024</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="A101" t="s">
         <v>119</v>
       </c>
       <c r="B101" t="s">
-        <v>158</v>
+        <v>243</v>
       </c>
       <c r="D101" t="s">
-        <v>249</v>
+        <v>281</v>
       </c>
       <c r="E101" t="s">
-        <v>292</v>
+        <v>319</v>
       </c>
       <c r="F101" t="s">
-        <v>375</v>
+        <v>408</v>
       </c>
       <c r="G101" t="s">
-        <v>446</v>
+        <v>547</v>
       </c>
       <c r="H101" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="I101" t="s">
-        <v>671</v>
+        <v>681</v>
       </c>
       <c r="J101" t="s">
-        <v>705</v>
+        <v>777</v>
       </c>
       <c r="K101" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L101" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M101" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N101" t="s">
-        <v>751</v>
+        <v>828</v>
       </c>
       <c r="P101" t="s">
-        <v>785</v>
+        <v>888</v>
+      </c>
+      <c r="R101" t="s">
+        <v>939</v>
       </c>
       <c r="S101" t="s">
-        <v>912</v>
+        <v>996</v>
       </c>
       <c r="T101" t="s">
-        <v>1025</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="A102" t="s">
         <v>120</v>
       </c>
       <c r="B102" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="D102" t="s">
-        <v>245</v>
+        <v>281</v>
       </c>
       <c r="E102" t="s">
-        <v>322</v>
+        <v>363</v>
       </c>
       <c r="F102" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="G102" t="s">
-        <v>494</v>
+        <v>548</v>
       </c>
       <c r="H102" t="s">
-        <v>494</v>
+        <v>629</v>
       </c>
       <c r="I102" t="s">
-        <v>670</v>
+        <v>740</v>
+      </c>
+      <c r="J102" t="s">
+        <v>791</v>
       </c>
       <c r="K102" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L102" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M102" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N102" t="s">
-        <v>751</v>
+        <v>828</v>
       </c>
       <c r="P102" t="s">
-        <v>763</v>
-[...5 lines deleted...]
-        <v>842</v>
+        <v>849</v>
+      </c>
+      <c r="S102" t="s">
+        <v>997</v>
       </c>
       <c r="T102" t="s">
-        <v>1026</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="A103" t="s">
         <v>121</v>
       </c>
       <c r="B103" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="D103" t="s">
-        <v>256</v>
+        <v>286</v>
       </c>
       <c r="E103" t="s">
-        <v>338</v>
+        <v>364</v>
       </c>
       <c r="F103" t="s">
-        <v>390</v>
+        <v>438</v>
       </c>
       <c r="G103" t="s">
-        <v>495</v>
+        <v>461</v>
       </c>
       <c r="H103" t="s">
-        <v>578</v>
+        <v>461</v>
       </c>
       <c r="I103" t="s">
-        <v>672</v>
+        <v>711</v>
       </c>
       <c r="J103" t="s">
-        <v>715</v>
+        <v>788</v>
       </c>
       <c r="K103" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L103" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M103" t="s">
-        <v>743</v>
+        <v>824</v>
       </c>
       <c r="N103" t="s">
-        <v>751</v>
+        <v>827</v>
       </c>
       <c r="P103" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>913</v>
+        <v>887</v>
       </c>
       <c r="T103" t="s">
-        <v>1027</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="A104" t="s">
         <v>122</v>
       </c>
       <c r="B104" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
       <c r="D104" t="s">
-        <v>242</v>
+        <v>278</v>
       </c>
       <c r="E104" t="s">
-        <v>339</v>
+        <v>365</v>
       </c>
       <c r="F104" t="s">
-        <v>360</v>
+        <v>439</v>
       </c>
       <c r="G104" t="s">
-        <v>496</v>
+        <v>549</v>
       </c>
       <c r="H104" t="s">
-        <v>579</v>
+        <v>613</v>
       </c>
       <c r="I104" t="s">
-        <v>673</v>
+        <v>741</v>
       </c>
       <c r="J104" t="s">
-        <v>715</v>
+        <v>810</v>
       </c>
       <c r="K104" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L104" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M104" t="s">
-        <v>745</v>
+        <v>825</v>
       </c>
       <c r="N104" t="s">
-        <v>749</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>831</v>
+      </c>
+      <c r="S104" t="s">
+        <v>998</v>
       </c>
       <c r="T104" t="s">
-        <v>1028</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="A105" t="s">
         <v>123</v>
       </c>
       <c r="B105" t="s">
-        <v>204</v>
+        <v>183</v>
       </c>
       <c r="D105" t="s">
-        <v>254</v>
+        <v>276</v>
       </c>
       <c r="E105" t="s">
-        <v>278</v>
+        <v>366</v>
       </c>
       <c r="F105" t="s">
-        <v>368</v>
+        <v>420</v>
       </c>
       <c r="G105" t="s">
-        <v>497</v>
+        <v>550</v>
       </c>
       <c r="H105" t="s">
-        <v>497</v>
+        <v>630</v>
       </c>
       <c r="I105" t="s">
-        <v>674</v>
+        <v>742</v>
       </c>
       <c r="J105" t="s">
-        <v>738</v>
+        <v>811</v>
       </c>
       <c r="K105" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L105" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M105" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N105" t="s">
-        <v>754</v>
+        <v>829</v>
       </c>
       <c r="P105" t="s">
-        <v>763</v>
+        <v>889</v>
+      </c>
+      <c r="R105" t="s">
+        <v>925</v>
       </c>
       <c r="T105" t="s">
-        <v>1029</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="A106" t="s">
         <v>124</v>
       </c>
       <c r="B106" t="s">
-        <v>229</v>
+        <v>183</v>
       </c>
       <c r="D106" t="s">
-        <v>242</v>
+        <v>274</v>
       </c>
       <c r="E106" t="s">
-        <v>340</v>
+        <v>367</v>
       </c>
       <c r="F106" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="G106" t="s">
-        <v>431</v>
+        <v>551</v>
       </c>
       <c r="H106" t="s">
-        <v>580</v>
+        <v>631</v>
       </c>
       <c r="I106" t="s">
-        <v>675</v>
+        <v>743</v>
       </c>
       <c r="J106" t="s">
-        <v>715</v>
+        <v>812</v>
       </c>
       <c r="K106" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L106" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M106" t="s">
-        <v>745</v>
+        <v>824</v>
       </c>
       <c r="N106" t="s">
-        <v>749</v>
+        <v>831</v>
       </c>
       <c r="P106" t="s">
-        <v>814</v>
-[...5 lines deleted...]
-        <v>914</v>
+        <v>872</v>
       </c>
       <c r="T106" t="s">
-        <v>1030</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="A107" t="s">
         <v>125</v>
       </c>
       <c r="B107" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="D107" t="s">
-        <v>243</v>
+        <v>278</v>
       </c>
       <c r="E107" t="s">
-        <v>341</v>
+        <v>368</v>
       </c>
       <c r="F107" t="s">
-        <v>381</v>
+        <v>440</v>
       </c>
       <c r="G107" t="s">
-        <v>498</v>
+        <v>552</v>
       </c>
       <c r="H107" t="s">
-        <v>498</v>
+        <v>632</v>
       </c>
       <c r="I107" t="s">
-        <v>676</v>
+        <v>744</v>
+      </c>
+      <c r="J107" t="s">
+        <v>813</v>
       </c>
       <c r="K107" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L107" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M107" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N107" t="s">
-        <v>746</v>
+        <v>831</v>
       </c>
       <c r="P107" t="s">
-        <v>815</v>
-[...5 lines deleted...]
-        <v>915</v>
+        <v>853</v>
       </c>
       <c r="T107" t="s">
-        <v>1031</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="A108" t="s">
         <v>126</v>
       </c>
       <c r="B108" t="s">
-        <v>231</v>
+        <v>248</v>
       </c>
       <c r="D108" t="s">
-        <v>245</v>
+        <v>274</v>
       </c>
       <c r="E108" t="s">
-        <v>342</v>
+        <v>319</v>
       </c>
       <c r="F108" t="s">
-        <v>364</v>
+        <v>441</v>
       </c>
       <c r="G108" t="s">
-        <v>499</v>
+        <v>461</v>
       </c>
       <c r="H108" t="s">
-        <v>581</v>
+        <v>461</v>
       </c>
       <c r="I108" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="J108" t="s">
-        <v>715</v>
+        <v>812</v>
       </c>
       <c r="K108" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L108" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M108" t="s">
-        <v>744</v>
+        <v>824</v>
       </c>
       <c r="N108" t="s">
-        <v>746</v>
+        <v>827</v>
       </c>
       <c r="P108" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>916</v>
+        <v>840</v>
       </c>
       <c r="T108" t="s">
-        <v>1032</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="A109" t="s">
         <v>127</v>
       </c>
       <c r="B109" t="s">
-        <v>231</v>
+        <v>183</v>
       </c>
       <c r="D109" t="s">
-        <v>245</v>
+        <v>274</v>
       </c>
       <c r="E109" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="F109" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="G109" t="s">
-        <v>427</v>
+        <v>553</v>
       </c>
       <c r="H109" t="s">
-        <v>582</v>
+        <v>633</v>
       </c>
       <c r="I109" t="s">
-        <v>678</v>
+        <v>745</v>
       </c>
       <c r="J109" t="s">
-        <v>715</v>
+        <v>812</v>
       </c>
       <c r="K109" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L109" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M109" t="s">
-        <v>744</v>
+        <v>824</v>
       </c>
       <c r="N109" t="s">
-        <v>748</v>
+        <v>833</v>
       </c>
       <c r="P109" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>916</v>
+        <v>872</v>
+      </c>
+      <c r="R109" t="s">
+        <v>940</v>
       </c>
       <c r="T109" t="s">
-        <v>1032</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="A110" t="s">
         <v>128</v>
       </c>
       <c r="B110" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="D110" t="s">
-        <v>245</v>
+        <v>287</v>
       </c>
       <c r="E110" t="s">
-        <v>343</v>
+        <v>369</v>
       </c>
       <c r="F110" t="s">
-        <v>400</v>
+        <v>442</v>
       </c>
       <c r="G110" t="s">
-        <v>500</v>
+        <v>554</v>
       </c>
       <c r="H110" t="s">
-        <v>583</v>
+        <v>554</v>
       </c>
       <c r="I110" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>715</v>
+        <v>746</v>
       </c>
       <c r="K110" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L110" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M110" t="s">
-        <v>744</v>
+        <v>825</v>
       </c>
       <c r="N110" t="s">
-        <v>748</v>
+        <v>829</v>
       </c>
       <c r="P110" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>917</v>
+        <v>840</v>
       </c>
       <c r="T110" t="s">
-        <v>1032</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="A111" t="s">
         <v>129</v>
       </c>
       <c r="B111" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="D111" t="s">
-        <v>245</v>
+        <v>287</v>
       </c>
       <c r="E111" t="s">
-        <v>344</v>
+        <v>370</v>
       </c>
       <c r="F111" t="s">
-        <v>403</v>
+        <v>443</v>
       </c>
       <c r="G111" t="s">
-        <v>427</v>
+        <v>555</v>
       </c>
       <c r="H111" t="s">
-        <v>584</v>
+        <v>555</v>
       </c>
       <c r="I111" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-        <v>715</v>
+        <v>747</v>
       </c>
       <c r="K111" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L111" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M111" t="s">
-        <v>744</v>
+        <v>825</v>
       </c>
       <c r="N111" t="s">
-        <v>748</v>
+        <v>833</v>
       </c>
       <c r="P111" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>917</v>
+        <v>840</v>
       </c>
       <c r="T111" t="s">
-        <v>1032</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="A112" t="s">
         <v>130</v>
       </c>
       <c r="B112" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="D112" t="s">
-        <v>245</v>
+        <v>274</v>
       </c>
       <c r="E112" t="s">
-        <v>345</v>
+        <v>319</v>
       </c>
       <c r="F112" t="s">
-        <v>363</v>
+        <v>444</v>
       </c>
       <c r="G112" t="s">
-        <v>501</v>
+        <v>461</v>
       </c>
       <c r="H112" t="s">
-        <v>585</v>
+        <v>461</v>
       </c>
       <c r="I112" t="s">
-        <v>677</v>
+        <v>745</v>
       </c>
       <c r="J112" t="s">
-        <v>715</v>
+        <v>812</v>
       </c>
       <c r="K112" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L112" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M112" t="s">
-        <v>744</v>
+        <v>824</v>
       </c>
       <c r="N112" t="s">
-        <v>746</v>
+        <v>827</v>
       </c>
       <c r="P112" t="s">
-        <v>813</v>
+        <v>890</v>
+      </c>
+      <c r="R112" t="s">
+        <v>941</v>
       </c>
       <c r="S112" t="s">
-        <v>917</v>
+        <v>999</v>
       </c>
       <c r="T112" t="s">
-        <v>1032</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="A113" t="s">
         <v>131</v>
       </c>
       <c r="B113" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="D113" t="s">
-        <v>245</v>
+        <v>274</v>
       </c>
       <c r="E113" t="s">
-        <v>265</v>
+        <v>294</v>
       </c>
       <c r="F113" t="s">
-        <v>404</v>
+        <v>445</v>
       </c>
       <c r="G113" t="s">
-        <v>427</v>
+        <v>461</v>
       </c>
       <c r="H113" t="s">
-        <v>586</v>
+        <v>461</v>
       </c>
       <c r="I113" t="s">
-        <v>677</v>
+        <v>745</v>
       </c>
       <c r="J113" t="s">
-        <v>715</v>
+        <v>812</v>
       </c>
       <c r="K113" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L113" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M113" t="s">
-        <v>744</v>
+        <v>824</v>
       </c>
       <c r="N113" t="s">
-        <v>748</v>
+        <v>827</v>
       </c>
       <c r="P113" t="s">
-        <v>813</v>
+        <v>890</v>
+      </c>
+      <c r="R113" t="s">
+        <v>942</v>
       </c>
       <c r="S113" t="s">
-        <v>917</v>
+        <v>1000</v>
       </c>
       <c r="T113" t="s">
-        <v>1032</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="A114" t="s">
         <v>132</v>
       </c>
       <c r="B114" t="s">
-        <v>158</v>
+        <v>250</v>
       </c>
       <c r="D114" t="s">
-        <v>242</v>
+        <v>273</v>
       </c>
       <c r="E114" t="s">
-        <v>274</v>
+        <v>371</v>
       </c>
       <c r="F114" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="G114" t="s">
-        <v>427</v>
+        <v>556</v>
       </c>
       <c r="H114" t="s">
-        <v>427</v>
+        <v>634</v>
       </c>
       <c r="I114" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="J114" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="K114" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L114" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M114" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N114" t="s">
-        <v>753</v>
+        <v>832</v>
       </c>
       <c r="P114" t="s">
-        <v>816</v>
+        <v>853</v>
+      </c>
+      <c r="R114" t="s">
+        <v>924</v>
       </c>
       <c r="T114" t="s">
-        <v>1033</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="A115" t="s">
         <v>133</v>
       </c>
       <c r="B115" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="D115" t="s">
-        <v>252</v>
+        <v>288</v>
       </c>
       <c r="E115" t="s">
-        <v>346</v>
+        <v>372</v>
       </c>
       <c r="F115" t="s">
-        <v>396</v>
+        <v>446</v>
       </c>
       <c r="G115" t="s">
-        <v>502</v>
+        <v>557</v>
       </c>
       <c r="H115" t="s">
-        <v>587</v>
+        <v>635</v>
       </c>
       <c r="I115" t="s">
-        <v>681</v>
+        <v>748</v>
       </c>
       <c r="J115" t="s">
-        <v>606</v>
+        <v>814</v>
       </c>
       <c r="K115" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L115" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M115" t="s">
-        <v>745</v>
+        <v>825</v>
       </c>
       <c r="N115" t="s">
-        <v>746</v>
+        <v>831</v>
       </c>
       <c r="P115" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>918</v>
+        <v>840</v>
       </c>
       <c r="T115" t="s">
-        <v>1034</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="A116" t="s">
         <v>134</v>
       </c>
       <c r="B116" t="s">
-        <v>159</v>
+        <v>252</v>
       </c>
       <c r="D116" t="s">
-        <v>252</v>
+        <v>285</v>
       </c>
       <c r="E116" t="s">
-        <v>291</v>
+        <v>373</v>
       </c>
       <c r="F116" t="s">
-        <v>374</v>
+        <v>447</v>
       </c>
       <c r="G116" t="s">
-        <v>503</v>
+        <v>558</v>
       </c>
       <c r="H116" t="s">
-        <v>588</v>
+        <v>636</v>
       </c>
       <c r="I116" t="s">
-        <v>682</v>
+        <v>749</v>
       </c>
       <c r="J116" t="s">
-        <v>614</v>
+        <v>789</v>
       </c>
       <c r="K116" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L116" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M116" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N116" t="s">
-        <v>749</v>
+        <v>830</v>
       </c>
       <c r="P116" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>844</v>
       </c>
       <c r="T116" t="s">
-        <v>1035</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="A117" t="s">
         <v>135</v>
       </c>
       <c r="B117" t="s">
-        <v>233</v>
+        <v>253</v>
       </c>
       <c r="D117" t="s">
-        <v>252</v>
+        <v>288</v>
       </c>
       <c r="E117" t="s">
-        <v>291</v>
+        <v>374</v>
       </c>
       <c r="F117" t="s">
-        <v>374</v>
+        <v>448</v>
       </c>
       <c r="G117" t="s">
-        <v>503</v>
+        <v>559</v>
       </c>
       <c r="H117" t="s">
-        <v>588</v>
+        <v>637</v>
       </c>
       <c r="I117" t="s">
-        <v>682</v>
+        <v>750</v>
       </c>
       <c r="J117" t="s">
-        <v>614</v>
+        <v>815</v>
       </c>
       <c r="K117" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L117" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M117" t="s">
-        <v>745</v>
+        <v>825</v>
       </c>
       <c r="N117" t="s">
-        <v>749</v>
+        <v>826</v>
       </c>
       <c r="P117" t="s">
-        <v>817</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>891</v>
       </c>
       <c r="S117" t="s">
-        <v>920</v>
+        <v>1001</v>
       </c>
       <c r="T117" t="s">
-        <v>1036</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="A118" t="s">
         <v>136</v>
       </c>
       <c r="B118" t="s">
-        <v>234</v>
+        <v>254</v>
       </c>
       <c r="D118" t="s">
-        <v>251</v>
+        <v>289</v>
       </c>
       <c r="E118" t="s">
-        <v>347</v>
+        <v>375</v>
       </c>
       <c r="F118" t="s">
         <v>406</v>
       </c>
       <c r="G118" t="s">
-        <v>504</v>
+        <v>560</v>
       </c>
       <c r="H118" t="s">
-        <v>472</v>
+        <v>560</v>
       </c>
       <c r="I118" t="s">
-        <v>683</v>
+        <v>749</v>
       </c>
       <c r="J118" t="s">
-        <v>715</v>
+        <v>787</v>
       </c>
       <c r="K118" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L118" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M118" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N118" t="s">
-        <v>749</v>
+        <v>829</v>
       </c>
       <c r="P118" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>892</v>
       </c>
       <c r="T118" t="s">
-        <v>1037</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="A119" t="s">
         <v>137</v>
       </c>
       <c r="B119" t="s">
-        <v>235</v>
+        <v>255</v>
       </c>
       <c r="D119" t="s">
-        <v>244</v>
+        <v>284</v>
       </c>
       <c r="E119" t="s">
-        <v>348</v>
+        <v>376</v>
       </c>
       <c r="F119" t="s">
-        <v>362</v>
+        <v>449</v>
       </c>
       <c r="G119" t="s">
-        <v>505</v>
+        <v>461</v>
       </c>
       <c r="H119" t="s">
-        <v>505</v>
+        <v>638</v>
       </c>
       <c r="I119" t="s">
-        <v>684</v>
+        <v>745</v>
       </c>
       <c r="J119" t="s">
-        <v>699</v>
+        <v>812</v>
       </c>
       <c r="K119" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L119" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M119" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N119" t="s">
-        <v>746</v>
+        <v>826</v>
+      </c>
+      <c r="O119" t="s">
+        <v>837</v>
       </c>
       <c r="P119" t="s">
-        <v>819</v>
+        <v>893</v>
+      </c>
+      <c r="R119" t="s">
+        <v>925</v>
       </c>
       <c r="T119" t="s">
-        <v>1038</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="A120" t="s">
         <v>138</v>
       </c>
       <c r="B120" t="s">
-        <v>236</v>
+        <v>256</v>
       </c>
       <c r="D120" t="s">
-        <v>261</v>
+        <v>276</v>
       </c>
       <c r="E120" t="s">
-        <v>349</v>
+        <v>377</v>
       </c>
       <c r="F120" t="s">
-        <v>366</v>
+        <v>420</v>
       </c>
       <c r="G120" t="s">
-        <v>506</v>
+        <v>561</v>
       </c>
       <c r="H120" t="s">
-        <v>589</v>
+        <v>639</v>
       </c>
       <c r="I120" t="s">
-        <v>685</v>
+        <v>751</v>
       </c>
       <c r="J120" t="s">
-        <v>739</v>
+        <v>778</v>
       </c>
       <c r="K120" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L120" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M120" t="s">
-        <v>745</v>
+        <v>825</v>
       </c>
       <c r="N120" t="s">
-        <v>751</v>
+        <v>826</v>
       </c>
       <c r="P120" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="T120" t="s">
-        <v>1039</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="A121" t="s">
         <v>139</v>
       </c>
       <c r="B121" t="s">
-        <v>159</v>
+        <v>196</v>
       </c>
       <c r="D121" t="s">
-        <v>256</v>
+        <v>277</v>
       </c>
       <c r="E121" t="s">
-        <v>350</v>
+        <v>378</v>
       </c>
       <c r="F121" t="s">
-        <v>374</v>
+        <v>409</v>
       </c>
       <c r="G121" t="s">
-        <v>507</v>
+        <v>562</v>
       </c>
       <c r="H121" t="s">
-        <v>590</v>
+        <v>640</v>
       </c>
       <c r="I121" t="s">
-        <v>686</v>
+        <v>752</v>
       </c>
       <c r="J121" t="s">
-        <v>710</v>
+        <v>780</v>
       </c>
       <c r="K121" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L121" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M121" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N121" t="s">
-        <v>746</v>
+        <v>831</v>
+      </c>
+      <c r="P121" t="s">
+        <v>894</v>
       </c>
       <c r="S121" t="s">
-        <v>921</v>
+        <v>1002</v>
       </c>
       <c r="T121" t="s">
-        <v>1040</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="A122" t="s">
         <v>140</v>
       </c>
       <c r="B122" t="s">
-        <v>224</v>
+        <v>257</v>
       </c>
       <c r="D122" t="s">
-        <v>260</v>
+        <v>282</v>
       </c>
       <c r="E122" t="s">
-        <v>335</v>
+        <v>379</v>
       </c>
       <c r="F122" t="s">
-        <v>407</v>
+        <v>450</v>
       </c>
       <c r="G122" t="s">
-        <v>427</v>
+        <v>461</v>
       </c>
       <c r="H122" t="s">
-        <v>591</v>
+        <v>461</v>
       </c>
       <c r="I122" t="s">
-        <v>667</v>
+        <v>702</v>
+      </c>
+      <c r="J122" t="s">
+        <v>816</v>
       </c>
       <c r="K122" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L122" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M122" t="s">
-        <v>745</v>
+        <v>824</v>
       </c>
       <c r="N122" t="s">
-        <v>751</v>
+        <v>827</v>
       </c>
       <c r="P122" t="s">
-        <v>810</v>
+        <v>875</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>919</v>
       </c>
       <c r="R122" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>943</v>
       </c>
       <c r="T122" t="s">
-        <v>1041</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="A123" t="s">
         <v>141</v>
       </c>
       <c r="B123" t="s">
-        <v>159</v>
+        <v>196</v>
       </c>
       <c r="D123" t="s">
-        <v>252</v>
+        <v>277</v>
       </c>
       <c r="E123" t="s">
-        <v>291</v>
+        <v>380</v>
       </c>
       <c r="F123" t="s">
-        <v>374</v>
+        <v>451</v>
       </c>
       <c r="G123" t="s">
-        <v>508</v>
+        <v>563</v>
       </c>
       <c r="H123" t="s">
-        <v>592</v>
+        <v>641</v>
       </c>
       <c r="I123" t="s">
-        <v>687</v>
+        <v>737</v>
       </c>
       <c r="J123" t="s">
-        <v>708</v>
+        <v>780</v>
       </c>
       <c r="K123" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L123" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M123" t="s">
-        <v>745</v>
+        <v>825</v>
       </c>
       <c r="N123" t="s">
-        <v>749</v>
+        <v>831</v>
       </c>
       <c r="P123" t="s">
-        <v>774</v>
+        <v>894</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>917</v>
       </c>
       <c r="S123" t="s">
-        <v>923</v>
+        <v>1003</v>
       </c>
       <c r="T123" t="s">
-        <v>1042</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="A124" t="s">
         <v>142</v>
       </c>
       <c r="B124" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="D124" t="s">
-        <v>242</v>
+        <v>285</v>
       </c>
       <c r="E124" t="s">
-        <v>351</v>
+        <v>373</v>
       </c>
       <c r="F124" t="s">
-        <v>360</v>
+        <v>447</v>
       </c>
       <c r="G124" t="s">
-        <v>509</v>
+        <v>564</v>
       </c>
       <c r="H124" t="s">
-        <v>525</v>
+        <v>642</v>
       </c>
       <c r="I124" t="s">
-        <v>688</v>
+        <v>726</v>
       </c>
       <c r="J124" t="s">
-        <v>699</v>
+        <v>777</v>
       </c>
       <c r="K124" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L124" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M124" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N124" t="s">
-        <v>746</v>
+        <v>833</v>
       </c>
       <c r="P124" t="s">
-        <v>821</v>
+        <v>845</v>
       </c>
       <c r="R124" t="s">
-        <v>857</v>
+        <v>924</v>
+      </c>
+      <c r="S124" t="s">
+        <v>1004</v>
       </c>
       <c r="T124" t="s">
-        <v>1043</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="A125" t="s">
         <v>143</v>
       </c>
       <c r="B125" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="D125" t="s">
-        <v>256</v>
+        <v>285</v>
       </c>
       <c r="E125" t="s">
-        <v>352</v>
+        <v>381</v>
       </c>
       <c r="F125" t="s">
-        <v>408</v>
+        <v>447</v>
       </c>
       <c r="G125" t="s">
-        <v>510</v>
+        <v>565</v>
       </c>
       <c r="H125" t="s">
-        <v>593</v>
+        <v>643</v>
       </c>
       <c r="I125" t="s">
-        <v>689</v>
+        <v>753</v>
       </c>
       <c r="J125" t="s">
-        <v>726</v>
+        <v>801</v>
       </c>
       <c r="K125" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L125" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M125" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N125" t="s">
-        <v>751</v>
+        <v>831</v>
       </c>
       <c r="P125" t="s">
-        <v>763</v>
+        <v>844</v>
+      </c>
+      <c r="S125" t="s">
+        <v>1005</v>
       </c>
       <c r="T125" t="s">
-        <v>1044</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="A126" t="s">
         <v>144</v>
       </c>
       <c r="B126" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="D126" t="s">
-        <v>243</v>
+        <v>285</v>
       </c>
       <c r="E126" t="s">
-        <v>353</v>
+        <v>382</v>
       </c>
       <c r="F126" t="s">
-        <v>361</v>
+        <v>447</v>
       </c>
       <c r="G126" t="s">
-        <v>511</v>
+        <v>558</v>
       </c>
       <c r="H126" t="s">
-        <v>594</v>
+        <v>567</v>
       </c>
       <c r="I126" t="s">
-        <v>690</v>
+        <v>754</v>
       </c>
       <c r="J126" t="s">
-        <v>715</v>
+        <v>777</v>
       </c>
       <c r="K126" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L126" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M126" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N126" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>759</v>
+        <v>831</v>
       </c>
       <c r="P126" t="s">
-        <v>822</v>
+        <v>844</v>
       </c>
       <c r="S126" t="s">
-        <v>924</v>
+        <v>1006</v>
       </c>
       <c r="T126" t="s">
-        <v>1045</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="A127" t="s">
         <v>145</v>
       </c>
       <c r="B127" t="s">
-        <v>222</v>
+        <v>259</v>
       </c>
       <c r="D127" t="s">
-        <v>242</v>
+        <v>285</v>
       </c>
       <c r="E127" t="s">
-        <v>262</v>
+        <v>383</v>
       </c>
       <c r="F127" t="s">
-        <v>409</v>
+        <v>447</v>
       </c>
       <c r="G127" t="s">
-        <v>427</v>
+        <v>566</v>
       </c>
       <c r="H127" t="s">
-        <v>427</v>
+        <v>644</v>
       </c>
       <c r="I127" t="s">
-        <v>691</v>
+        <v>755</v>
       </c>
       <c r="J127" t="s">
-        <v>740</v>
+        <v>777</v>
       </c>
       <c r="K127" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L127" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M127" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N127" t="s">
-        <v>753</v>
+        <v>831</v>
       </c>
       <c r="P127" t="s">
-        <v>823</v>
+        <v>853</v>
+      </c>
+      <c r="S127" t="s">
+        <v>1007</v>
       </c>
       <c r="T127" t="s">
-        <v>1046</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="A128" t="s">
         <v>146</v>
       </c>
       <c r="B128" t="s">
-        <v>203</v>
+        <v>259</v>
       </c>
       <c r="D128" t="s">
-        <v>258</v>
+        <v>285</v>
       </c>
       <c r="E128" t="s">
-        <v>354</v>
+        <v>383</v>
       </c>
       <c r="F128" t="s">
-        <v>410</v>
+        <v>447</v>
       </c>
       <c r="G128" t="s">
-        <v>512</v>
+        <v>567</v>
       </c>
       <c r="H128" t="s">
-        <v>595</v>
+        <v>645</v>
       </c>
       <c r="I128" t="s">
-        <v>692</v>
+        <v>755</v>
       </c>
       <c r="J128" t="s">
-        <v>713</v>
+        <v>777</v>
       </c>
       <c r="K128" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L128" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M128" t="s">
-        <v>744</v>
+        <v>823</v>
       </c>
       <c r="N128" t="s">
-        <v>751</v>
+        <v>831</v>
       </c>
       <c r="P128" t="s">
-        <v>824</v>
-[...5 lines deleted...]
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="S128" t="s">
-        <v>925</v>
+        <v>1007</v>
       </c>
       <c r="T128" t="s">
-        <v>1047</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="A129" t="s">
         <v>147</v>
       </c>
       <c r="B129" t="s">
-        <v>168</v>
+        <v>260</v>
       </c>
       <c r="D129" t="s">
-        <v>247</v>
+        <v>284</v>
       </c>
       <c r="E129" t="s">
-        <v>355</v>
+        <v>376</v>
       </c>
       <c r="F129" t="s">
-        <v>367</v>
+        <v>442</v>
       </c>
       <c r="G129" t="s">
-        <v>513</v>
+        <v>568</v>
       </c>
       <c r="H129" t="s">
-        <v>596</v>
+        <v>646</v>
       </c>
       <c r="I129" t="s">
-        <v>663</v>
+        <v>678</v>
       </c>
       <c r="J129" t="s">
-        <v>723</v>
+        <v>796</v>
       </c>
       <c r="K129" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L129" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M129" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N129" t="s">
-        <v>749</v>
+        <v>832</v>
       </c>
       <c r="P129" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>926</v>
+        <v>895</v>
       </c>
       <c r="T129" t="s">
-        <v>1016</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="A130" t="s">
         <v>148</v>
       </c>
       <c r="B130" t="s">
-        <v>168</v>
+        <v>261</v>
       </c>
       <c r="D130" t="s">
-        <v>247</v>
+        <v>284</v>
       </c>
       <c r="E130" t="s">
-        <v>356</v>
+        <v>384</v>
       </c>
       <c r="F130" t="s">
-        <v>367</v>
+        <v>428</v>
       </c>
       <c r="G130" t="s">
-        <v>514</v>
+        <v>569</v>
       </c>
       <c r="H130" t="s">
-        <v>597</v>
+        <v>647</v>
       </c>
       <c r="I130" t="s">
-        <v>663</v>
+        <v>735</v>
       </c>
       <c r="J130" t="s">
-        <v>723</v>
+        <v>788</v>
       </c>
       <c r="K130" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L130" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M130" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N130" t="s">
-        <v>749</v>
+        <v>831</v>
       </c>
       <c r="P130" t="s">
-        <v>808</v>
+        <v>853</v>
       </c>
       <c r="Q130" t="s">
-        <v>839</v>
-[...2 lines deleted...]
-        <v>926</v>
+        <v>920</v>
       </c>
       <c r="T130" t="s">
-        <v>1016</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="A131" t="s">
         <v>149</v>
       </c>
       <c r="B131" t="s">
-        <v>168</v>
+        <v>196</v>
       </c>
       <c r="D131" t="s">
-        <v>247</v>
+        <v>278</v>
       </c>
       <c r="E131" t="s">
-        <v>357</v>
+        <v>385</v>
       </c>
       <c r="F131" t="s">
-        <v>367</v>
+        <v>413</v>
       </c>
       <c r="G131" t="s">
-        <v>515</v>
+        <v>570</v>
       </c>
       <c r="H131" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="I131" t="s">
-        <v>663</v>
+        <v>756</v>
       </c>
       <c r="J131" t="s">
-        <v>723</v>
+        <v>813</v>
       </c>
       <c r="K131" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L131" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M131" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N131" t="s">
-        <v>749</v>
+        <v>831</v>
       </c>
       <c r="P131" t="s">
-        <v>808</v>
+        <v>896</v>
       </c>
       <c r="Q131" t="s">
-        <v>839</v>
+        <v>921</v>
       </c>
       <c r="S131" t="s">
-        <v>926</v>
+        <v>1008</v>
       </c>
       <c r="T131" t="s">
-        <v>1016</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="A132" t="s">
         <v>150</v>
       </c>
       <c r="B132" t="s">
-        <v>239</v>
+        <v>262</v>
       </c>
       <c r="D132" t="s">
-        <v>248</v>
+        <v>290</v>
       </c>
       <c r="E132" t="s">
-        <v>286</v>
+        <v>386</v>
       </c>
       <c r="F132" t="s">
-        <v>368</v>
+        <v>452</v>
       </c>
       <c r="G132" t="s">
-        <v>516</v>
+        <v>571</v>
       </c>
       <c r="H132" t="s">
-        <v>599</v>
+        <v>648</v>
       </c>
       <c r="I132" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>757</v>
       </c>
       <c r="K132" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L132" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M132" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N132" t="s">
-        <v>752</v>
+        <v>833</v>
       </c>
       <c r="P132" t="s">
-        <v>825</v>
+        <v>897</v>
+      </c>
+      <c r="R132" t="s">
+        <v>944</v>
       </c>
       <c r="T132" t="s">
-        <v>1048</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="A133" t="s">
         <v>151</v>
       </c>
       <c r="B133" t="s">
-        <v>158</v>
+        <v>263</v>
       </c>
       <c r="D133" t="s">
-        <v>242</v>
+        <v>288</v>
       </c>
       <c r="E133" t="s">
-        <v>262</v>
+        <v>387</v>
       </c>
       <c r="F133" t="s">
-        <v>360</v>
+        <v>447</v>
       </c>
       <c r="G133" t="s">
-        <v>517</v>
+        <v>572</v>
       </c>
       <c r="H133" t="s">
-        <v>517</v>
+        <v>649</v>
       </c>
       <c r="I133" t="s">
-        <v>694</v>
+        <v>758</v>
       </c>
       <c r="J133" t="s">
-        <v>699</v>
+        <v>817</v>
       </c>
       <c r="K133" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L133" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M133" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N133" t="s">
-        <v>746</v>
+        <v>833</v>
       </c>
       <c r="P133" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>840</v>
       </c>
       <c r="T133" t="s">
-        <v>1049</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="A134" t="s">
         <v>152</v>
       </c>
       <c r="B134" t="s">
-        <v>240</v>
+        <v>182</v>
       </c>
       <c r="D134" t="s">
-        <v>242</v>
+        <v>276</v>
       </c>
       <c r="E134" t="s">
-        <v>274</v>
+        <v>355</v>
       </c>
       <c r="F134" t="s">
-        <v>360</v>
+        <v>418</v>
       </c>
       <c r="G134" t="s">
-        <v>518</v>
+        <v>573</v>
       </c>
       <c r="H134" t="s">
-        <v>518</v>
+        <v>650</v>
       </c>
       <c r="I134" t="s">
-        <v>694</v>
+        <v>759</v>
       </c>
       <c r="J134" t="s">
-        <v>699</v>
+        <v>792</v>
       </c>
       <c r="K134" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L134" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M134" t="s">
-        <v>743</v>
+        <v>825</v>
       </c>
       <c r="N134" t="s">
-        <v>747</v>
+        <v>833</v>
       </c>
       <c r="P134" t="s">
-        <v>827</v>
+        <v>898</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>922</v>
       </c>
       <c r="R134" t="s">
-        <v>865</v>
+        <v>922</v>
       </c>
       <c r="T134" t="s">
-        <v>1050</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="A135" t="s">
         <v>153</v>
       </c>
       <c r="B135" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="D135" t="s">
-        <v>242</v>
+        <v>273</v>
       </c>
       <c r="E135" t="s">
-        <v>358</v>
+        <v>388</v>
       </c>
       <c r="F135" t="s">
-        <v>360</v>
+        <v>406</v>
       </c>
       <c r="G135" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="H135" t="s">
-        <v>600</v>
+        <v>512</v>
       </c>
       <c r="I135" t="s">
-        <v>695</v>
+        <v>682</v>
       </c>
       <c r="J135" t="s">
-        <v>613</v>
+        <v>777</v>
       </c>
       <c r="K135" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L135" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M135" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N135" t="s">
-        <v>749</v>
+        <v>826</v>
       </c>
       <c r="P135" t="s">
-        <v>828</v>
-[...2 lines deleted...]
-        <v>927</v>
+        <v>861</v>
       </c>
       <c r="T135" t="s">
-        <v>1051</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="A136" t="s">
         <v>154</v>
       </c>
       <c r="B136" t="s">
-        <v>241</v>
+        <v>183</v>
       </c>
       <c r="D136" t="s">
-        <v>242</v>
+        <v>273</v>
       </c>
       <c r="E136" t="s">
-        <v>274</v>
+        <v>389</v>
       </c>
       <c r="F136" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="G136" t="s">
-        <v>427</v>
+        <v>530</v>
       </c>
       <c r="H136" t="s">
-        <v>601</v>
+        <v>619</v>
       </c>
       <c r="I136" t="s">
-        <v>696</v>
+        <v>760</v>
       </c>
       <c r="J136" t="s">
-        <v>613</v>
+        <v>777</v>
       </c>
       <c r="K136" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L136" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M136" t="s">
-        <v>745</v>
+        <v>825</v>
       </c>
       <c r="N136" t="s">
-        <v>747</v>
+        <v>826</v>
       </c>
       <c r="P136" t="s">
-        <v>785</v>
+        <v>858</v>
+      </c>
+      <c r="S136" t="s">
+        <v>1009</v>
       </c>
       <c r="T136" t="s">
-        <v>1052</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="A137" t="s">
         <v>155</v>
       </c>
       <c r="B137" t="s">
-        <v>168</v>
+        <v>264</v>
       </c>
       <c r="D137" t="s">
-        <v>242</v>
+        <v>288</v>
       </c>
       <c r="E137" t="s">
-        <v>262</v>
+        <v>390</v>
       </c>
       <c r="F137" t="s">
-        <v>366</v>
+        <v>448</v>
       </c>
       <c r="G137" t="s">
-        <v>520</v>
+        <v>574</v>
       </c>
       <c r="H137" t="s">
-        <v>602</v>
+        <v>651</v>
       </c>
       <c r="I137" t="s">
-        <v>696</v>
+        <v>761</v>
       </c>
       <c r="J137" t="s">
-        <v>613</v>
+        <v>791</v>
       </c>
       <c r="K137" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L137" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M137" t="s">
-        <v>745</v>
+        <v>824</v>
       </c>
       <c r="N137" t="s">
-        <v>748</v>
+        <v>826</v>
       </c>
       <c r="P137" t="s">
-        <v>828</v>
+        <v>845</v>
+      </c>
+      <c r="S137" t="s">
+        <v>1010</v>
       </c>
       <c r="T137" t="s">
-        <v>1053</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="A138" t="s">
         <v>156</v>
       </c>
       <c r="B138" t="s">
-        <v>168</v>
+        <v>265</v>
       </c>
       <c r="D138" t="s">
-        <v>242</v>
+        <v>274</v>
       </c>
       <c r="E138" t="s">
-        <v>359</v>
+        <v>391</v>
       </c>
       <c r="F138" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="G138" t="s">
-        <v>521</v>
+        <v>575</v>
       </c>
       <c r="H138" t="s">
-        <v>603</v>
+        <v>652</v>
       </c>
       <c r="I138" t="s">
-        <v>696</v>
+        <v>762</v>
       </c>
       <c r="J138" t="s">
-        <v>613</v>
+        <v>791</v>
       </c>
       <c r="K138" t="s">
-        <v>741</v>
+        <v>821</v>
       </c>
       <c r="L138" t="s">
-        <v>742</v>
+        <v>822</v>
       </c>
       <c r="M138" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="N138" t="s">
-        <v>749</v>
+        <v>831</v>
       </c>
       <c r="P138" t="s">
-        <v>828</v>
-[...2 lines deleted...]
-        <v>928</v>
+        <v>899</v>
       </c>
       <c r="T138" t="s">
-        <v>1054</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="A139" t="s">
         <v>157</v>
       </c>
       <c r="B139" t="s">
+        <v>254</v>
+      </c>
+      <c r="D139" t="s">
+        <v>281</v>
+      </c>
+      <c r="E139" t="s">
+        <v>358</v>
+      </c>
+      <c r="F139" t="s">
+        <v>408</v>
+      </c>
+      <c r="G139" t="s">
+        <v>576</v>
+      </c>
+      <c r="H139" t="s">
+        <v>576</v>
+      </c>
+      <c r="I139" t="s">
+        <v>763</v>
+      </c>
+      <c r="J139" t="s">
+        <v>818</v>
+      </c>
+      <c r="K139" t="s">
+        <v>821</v>
+      </c>
+      <c r="L139" t="s">
+        <v>822</v>
+      </c>
+      <c r="M139" t="s">
+        <v>824</v>
+      </c>
+      <c r="N139" t="s">
+        <v>834</v>
+      </c>
+      <c r="P139" t="s">
+        <v>849</v>
+      </c>
+      <c r="T139" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="140" spans="1:20">
+      <c r="A140" t="s">
+        <v>158</v>
+      </c>
+      <c r="B140" t="s">
+        <v>265</v>
+      </c>
+      <c r="D140" t="s">
+        <v>274</v>
+      </c>
+      <c r="E140" t="s">
+        <v>392</v>
+      </c>
+      <c r="F140" t="s">
+        <v>422</v>
+      </c>
+      <c r="G140" t="s">
+        <v>543</v>
+      </c>
+      <c r="H140" t="s">
+        <v>653</v>
+      </c>
+      <c r="I140" t="s">
+        <v>764</v>
+      </c>
+      <c r="J140" t="s">
+        <v>791</v>
+      </c>
+      <c r="K140" t="s">
+        <v>821</v>
+      </c>
+      <c r="L140" t="s">
+        <v>822</v>
+      </c>
+      <c r="M140" t="s">
+        <v>823</v>
+      </c>
+      <c r="N140" t="s">
+        <v>831</v>
+      </c>
+      <c r="P140" t="s">
+        <v>900</v>
+      </c>
+      <c r="R140" t="s">
+        <v>945</v>
+      </c>
+      <c r="S140" t="s">
+        <v>1011</v>
+      </c>
+      <c r="T140" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="141" spans="1:20">
+      <c r="A141" t="s">
+        <v>159</v>
+      </c>
+      <c r="B141" t="s">
+        <v>266</v>
+      </c>
+      <c r="D141" t="s">
+        <v>276</v>
+      </c>
+      <c r="E141" t="s">
+        <v>393</v>
+      </c>
+      <c r="F141" t="s">
+        <v>418</v>
+      </c>
+      <c r="G141" t="s">
+        <v>577</v>
+      </c>
+      <c r="H141" t="s">
+        <v>654</v>
+      </c>
+      <c r="I141" t="s">
+        <v>765</v>
+      </c>
+      <c r="J141" t="s">
+        <v>791</v>
+      </c>
+      <c r="K141" t="s">
+        <v>821</v>
+      </c>
+      <c r="L141" t="s">
+        <v>822</v>
+      </c>
+      <c r="M141" t="s">
+        <v>825</v>
+      </c>
+      <c r="N141" t="s">
+        <v>833</v>
+      </c>
+      <c r="P141" t="s">
+        <v>899</v>
+      </c>
+      <c r="S141" t="s">
+        <v>1012</v>
+      </c>
+      <c r="T141" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="142" spans="1:20">
+      <c r="A142" t="s">
+        <v>160</v>
+      </c>
+      <c r="B142" t="s">
+        <v>266</v>
+      </c>
+      <c r="D142" t="s">
+        <v>276</v>
+      </c>
+      <c r="E142" t="s">
+        <v>311</v>
+      </c>
+      <c r="F142" t="s">
+        <v>453</v>
+      </c>
+      <c r="G142" t="s">
+        <v>461</v>
+      </c>
+      <c r="H142" t="s">
+        <v>655</v>
+      </c>
+      <c r="I142" t="s">
+        <v>766</v>
+      </c>
+      <c r="J142" t="s">
+        <v>791</v>
+      </c>
+      <c r="K142" t="s">
+        <v>821</v>
+      </c>
+      <c r="L142" t="s">
+        <v>822</v>
+      </c>
+      <c r="M142" t="s">
+        <v>825</v>
+      </c>
+      <c r="N142" t="s">
+        <v>832</v>
+      </c>
+      <c r="P142" t="s">
+        <v>899</v>
+      </c>
+      <c r="S142" t="s">
+        <v>1012</v>
+      </c>
+      <c r="T142" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="143" spans="1:20">
+      <c r="A143" t="s">
+        <v>161</v>
+      </c>
+      <c r="B143" t="s">
+        <v>266</v>
+      </c>
+      <c r="D143" t="s">
+        <v>276</v>
+      </c>
+      <c r="E143" t="s">
+        <v>394</v>
+      </c>
+      <c r="F143" t="s">
+        <v>415</v>
+      </c>
+      <c r="G143" t="s">
+        <v>578</v>
+      </c>
+      <c r="H143" t="s">
+        <v>656</v>
+      </c>
+      <c r="I143" t="s">
+        <v>767</v>
+      </c>
+      <c r="J143" t="s">
+        <v>791</v>
+      </c>
+      <c r="K143" t="s">
+        <v>821</v>
+      </c>
+      <c r="L143" t="s">
+        <v>822</v>
+      </c>
+      <c r="M143" t="s">
+        <v>825</v>
+      </c>
+      <c r="N143" t="s">
+        <v>832</v>
+      </c>
+      <c r="P143" t="s">
+        <v>899</v>
+      </c>
+      <c r="S143" t="s">
+        <v>1013</v>
+      </c>
+      <c r="T143" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="144" spans="1:20">
+      <c r="A144" t="s">
+        <v>162</v>
+      </c>
+      <c r="B144" t="s">
+        <v>266</v>
+      </c>
+      <c r="D144" t="s">
+        <v>276</v>
+      </c>
+      <c r="E144" t="s">
+        <v>395</v>
+      </c>
+      <c r="F144" t="s">
+        <v>454</v>
+      </c>
+      <c r="G144" t="s">
+        <v>461</v>
+      </c>
+      <c r="H144" t="s">
+        <v>657</v>
+      </c>
+      <c r="I144" t="s">
+        <v>765</v>
+      </c>
+      <c r="J144" t="s">
+        <v>791</v>
+      </c>
+      <c r="K144" t="s">
+        <v>821</v>
+      </c>
+      <c r="L144" t="s">
+        <v>822</v>
+      </c>
+      <c r="M144" t="s">
+        <v>825</v>
+      </c>
+      <c r="N144" t="s">
+        <v>832</v>
+      </c>
+      <c r="P144" t="s">
+        <v>899</v>
+      </c>
+      <c r="S144" t="s">
+        <v>1013</v>
+      </c>
+      <c r="T144" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="145" spans="1:20">
+      <c r="A145" t="s">
+        <v>163</v>
+      </c>
+      <c r="B145" t="s">
+        <v>266</v>
+      </c>
+      <c r="D145" t="s">
+        <v>276</v>
+      </c>
+      <c r="E145" t="s">
+        <v>396</v>
+      </c>
+      <c r="F145" t="s">
+        <v>417</v>
+      </c>
+      <c r="G145" t="s">
+        <v>579</v>
+      </c>
+      <c r="H145" t="s">
+        <v>658</v>
+      </c>
+      <c r="I145" t="s">
+        <v>765</v>
+      </c>
+      <c r="J145" t="s">
+        <v>791</v>
+      </c>
+      <c r="K145" t="s">
+        <v>821</v>
+      </c>
+      <c r="L145" t="s">
+        <v>822</v>
+      </c>
+      <c r="M145" t="s">
+        <v>825</v>
+      </c>
+      <c r="N145" t="s">
+        <v>833</v>
+      </c>
+      <c r="P145" t="s">
+        <v>899</v>
+      </c>
+      <c r="S145" t="s">
+        <v>1013</v>
+      </c>
+      <c r="T145" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="146" spans="1:20">
+      <c r="A146" t="s">
+        <v>164</v>
+      </c>
+      <c r="B146" t="s">
+        <v>266</v>
+      </c>
+      <c r="D146" t="s">
+        <v>276</v>
+      </c>
+      <c r="E146" t="s">
+        <v>310</v>
+      </c>
+      <c r="F146" t="s">
+        <v>455</v>
+      </c>
+      <c r="G146" t="s">
+        <v>461</v>
+      </c>
+      <c r="H146" t="s">
+        <v>659</v>
+      </c>
+      <c r="I146" t="s">
+        <v>765</v>
+      </c>
+      <c r="J146" t="s">
+        <v>791</v>
+      </c>
+      <c r="K146" t="s">
+        <v>821</v>
+      </c>
+      <c r="L146" t="s">
+        <v>822</v>
+      </c>
+      <c r="M146" t="s">
+        <v>825</v>
+      </c>
+      <c r="N146" t="s">
+        <v>832</v>
+      </c>
+      <c r="P146" t="s">
+        <v>899</v>
+      </c>
+      <c r="S146" t="s">
+        <v>1013</v>
+      </c>
+      <c r="T146" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="147" spans="1:20">
+      <c r="A147" t="s">
+        <v>165</v>
+      </c>
+      <c r="B147" t="s">
+        <v>267</v>
+      </c>
+      <c r="D147" t="s">
+        <v>283</v>
+      </c>
+      <c r="E147" t="s">
+        <v>397</v>
+      </c>
+      <c r="F147" t="s">
+        <v>425</v>
+      </c>
+      <c r="G147" t="s">
+        <v>580</v>
+      </c>
+      <c r="H147" t="s">
+        <v>503</v>
+      </c>
+      <c r="I147" t="s">
+        <v>768</v>
+      </c>
+      <c r="J147" t="s">
+        <v>791</v>
+      </c>
+      <c r="K147" t="s">
+        <v>821</v>
+      </c>
+      <c r="L147" t="s">
+        <v>822</v>
+      </c>
+      <c r="M147" t="s">
+        <v>823</v>
+      </c>
+      <c r="N147" t="s">
+        <v>831</v>
+      </c>
+      <c r="P147" t="s">
+        <v>901</v>
+      </c>
+      <c r="R147" t="s">
+        <v>946</v>
+      </c>
+      <c r="T147" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="148" spans="1:20">
+      <c r="A148" t="s">
+        <v>166</v>
+      </c>
+      <c r="B148" t="s">
+        <v>268</v>
+      </c>
+      <c r="D148" t="s">
+        <v>291</v>
+      </c>
+      <c r="E148" t="s">
+        <v>398</v>
+      </c>
+      <c r="F148" t="s">
+        <v>423</v>
+      </c>
+      <c r="G148" t="s">
+        <v>581</v>
+      </c>
+      <c r="H148" t="s">
+        <v>660</v>
+      </c>
+      <c r="I148" t="s">
+        <v>769</v>
+      </c>
+      <c r="J148" t="s">
+        <v>819</v>
+      </c>
+      <c r="K148" t="s">
+        <v>821</v>
+      </c>
+      <c r="L148" t="s">
+        <v>822</v>
+      </c>
+      <c r="M148" t="s">
+        <v>823</v>
+      </c>
+      <c r="N148" t="s">
+        <v>826</v>
+      </c>
+      <c r="P148" t="s">
+        <v>902</v>
+      </c>
+      <c r="R148" t="s">
+        <v>947</v>
+      </c>
+      <c r="T148" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="149" spans="1:20">
+      <c r="A149" t="s">
+        <v>167</v>
+      </c>
+      <c r="B149" t="s">
+        <v>215</v>
+      </c>
+      <c r="D149" t="s">
+        <v>288</v>
+      </c>
+      <c r="E149" t="s">
+        <v>399</v>
+      </c>
+      <c r="F149" t="s">
+        <v>447</v>
+      </c>
+      <c r="G149" t="s">
+        <v>582</v>
+      </c>
+      <c r="H149" t="s">
+        <v>661</v>
+      </c>
+      <c r="I149" t="s">
+        <v>770</v>
+      </c>
+      <c r="J149" t="s">
+        <v>809</v>
+      </c>
+      <c r="K149" t="s">
+        <v>821</v>
+      </c>
+      <c r="L149" t="s">
+        <v>822</v>
+      </c>
+      <c r="M149" t="s">
+        <v>823</v>
+      </c>
+      <c r="N149" t="s">
+        <v>833</v>
+      </c>
+      <c r="S149" t="s">
+        <v>1014</v>
+      </c>
+      <c r="T149" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="150" spans="1:20">
+      <c r="A150" t="s">
         <v>168</v>
       </c>
-      <c r="D139" t="s">
-[...2 lines deleted...]
-      <c r="E139" t="s">
+      <c r="B150" t="s">
+        <v>262</v>
+      </c>
+      <c r="D150" t="s">
+        <v>290</v>
+      </c>
+      <c r="E150" t="s">
+        <v>386</v>
+      </c>
+      <c r="F150" t="s">
+        <v>456</v>
+      </c>
+      <c r="G150" t="s">
+        <v>461</v>
+      </c>
+      <c r="H150" t="s">
+        <v>662</v>
+      </c>
+      <c r="I150" t="s">
+        <v>757</v>
+      </c>
+      <c r="K150" t="s">
+        <v>821</v>
+      </c>
+      <c r="L150" t="s">
+        <v>822</v>
+      </c>
+      <c r="M150" t="s">
+        <v>823</v>
+      </c>
+      <c r="N150" t="s">
+        <v>826</v>
+      </c>
+      <c r="P150" t="s">
+        <v>897</v>
+      </c>
+      <c r="R150" t="s">
+        <v>948</v>
+      </c>
+      <c r="S150" t="s">
+        <v>1015</v>
+      </c>
+      <c r="T150" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="151" spans="1:20">
+      <c r="A151" t="s">
+        <v>169</v>
+      </c>
+      <c r="B151" t="s">
+        <v>269</v>
+      </c>
+      <c r="D151" t="s">
+        <v>288</v>
+      </c>
+      <c r="E151" t="s">
+        <v>400</v>
+      </c>
+      <c r="F151" t="s">
+        <v>457</v>
+      </c>
+      <c r="G151" t="s">
+        <v>583</v>
+      </c>
+      <c r="H151" t="s">
+        <v>663</v>
+      </c>
+      <c r="I151" t="s">
+        <v>771</v>
+      </c>
+      <c r="J151" t="s">
+        <v>815</v>
+      </c>
+      <c r="K151" t="s">
+        <v>821</v>
+      </c>
+      <c r="L151" t="s">
+        <v>822</v>
+      </c>
+      <c r="M151" t="s">
+        <v>825</v>
+      </c>
+      <c r="N151" t="s">
+        <v>826</v>
+      </c>
+      <c r="P151" t="s">
+        <v>849</v>
+      </c>
+      <c r="T151" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="152" spans="1:20">
+      <c r="A152" t="s">
+        <v>170</v>
+      </c>
+      <c r="B152" t="s">
+        <v>270</v>
+      </c>
+      <c r="D152" t="s">
+        <v>280</v>
+      </c>
+      <c r="E152" t="s">
+        <v>401</v>
+      </c>
+      <c r="F152" t="s">
+        <v>430</v>
+      </c>
+      <c r="G152" t="s">
+        <v>584</v>
+      </c>
+      <c r="H152" t="s">
+        <v>664</v>
+      </c>
+      <c r="I152" t="s">
+        <v>772</v>
+      </c>
+      <c r="J152" t="s">
+        <v>791</v>
+      </c>
+      <c r="K152" t="s">
+        <v>821</v>
+      </c>
+      <c r="L152" t="s">
+        <v>822</v>
+      </c>
+      <c r="M152" t="s">
+        <v>825</v>
+      </c>
+      <c r="N152" t="s">
+        <v>832</v>
+      </c>
+      <c r="O152" t="s">
+        <v>838</v>
+      </c>
+      <c r="P152" t="s">
+        <v>903</v>
+      </c>
+      <c r="S152" t="s">
+        <v>1016</v>
+      </c>
+      <c r="T152" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="153" spans="1:20">
+      <c r="A153" t="s">
+        <v>171</v>
+      </c>
+      <c r="B153" t="s">
+        <v>271</v>
+      </c>
+      <c r="D153" t="s">
+        <v>274</v>
+      </c>
+      <c r="E153" t="s">
+        <v>316</v>
+      </c>
+      <c r="F153" t="s">
+        <v>458</v>
+      </c>
+      <c r="G153" t="s">
+        <v>461</v>
+      </c>
+      <c r="H153" t="s">
+        <v>461</v>
+      </c>
+      <c r="I153" t="s">
+        <v>773</v>
+      </c>
+      <c r="J153" t="s">
+        <v>820</v>
+      </c>
+      <c r="K153" t="s">
+        <v>821</v>
+      </c>
+      <c r="L153" t="s">
+        <v>822</v>
+      </c>
+      <c r="M153" t="s">
+        <v>824</v>
+      </c>
+      <c r="N153" t="s">
+        <v>827</v>
+      </c>
+      <c r="P153" t="s">
+        <v>904</v>
+      </c>
+      <c r="T153" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="154" spans="1:20">
+      <c r="A154" t="s">
+        <v>172</v>
+      </c>
+      <c r="B154" t="s">
+        <v>253</v>
+      </c>
+      <c r="D154" t="s">
+        <v>277</v>
+      </c>
+      <c r="E154" t="s">
+        <v>402</v>
+      </c>
+      <c r="F154" t="s">
+        <v>459</v>
+      </c>
+      <c r="G154" t="s">
+        <v>585</v>
+      </c>
+      <c r="H154" t="s">
+        <v>665</v>
+      </c>
+      <c r="I154" t="s">
+        <v>774</v>
+      </c>
+      <c r="J154" t="s">
+        <v>796</v>
+      </c>
+      <c r="K154" t="s">
+        <v>821</v>
+      </c>
+      <c r="L154" t="s">
+        <v>822</v>
+      </c>
+      <c r="M154" t="s">
+        <v>825</v>
+      </c>
+      <c r="N154" t="s">
+        <v>826</v>
+      </c>
+      <c r="P154" t="s">
+        <v>905</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>908</v>
+      </c>
+      <c r="R154" t="s">
+        <v>925</v>
+      </c>
+      <c r="S154" t="s">
+        <v>1017</v>
+      </c>
+      <c r="T154" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="155" spans="1:20">
+      <c r="A155" t="s">
+        <v>173</v>
+      </c>
+      <c r="B155" t="s">
+        <v>196</v>
+      </c>
+      <c r="D155" t="s">
+        <v>278</v>
+      </c>
+      <c r="E155" t="s">
+        <v>403</v>
+      </c>
+      <c r="F155" t="s">
+        <v>413</v>
+      </c>
+      <c r="G155" t="s">
+        <v>586</v>
+      </c>
+      <c r="H155" t="s">
+        <v>666</v>
+      </c>
+      <c r="I155" t="s">
+        <v>756</v>
+      </c>
+      <c r="J155" t="s">
+        <v>813</v>
+      </c>
+      <c r="K155" t="s">
+        <v>821</v>
+      </c>
+      <c r="L155" t="s">
+        <v>822</v>
+      </c>
+      <c r="M155" t="s">
+        <v>823</v>
+      </c>
+      <c r="N155" t="s">
+        <v>831</v>
+      </c>
+      <c r="P155" t="s">
+        <v>896</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>921</v>
+      </c>
+      <c r="S155" t="s">
+        <v>1018</v>
+      </c>
+      <c r="T155" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="156" spans="1:20">
+      <c r="A156" t="s">
+        <v>174</v>
+      </c>
+      <c r="B156" t="s">
+        <v>196</v>
+      </c>
+      <c r="D156" t="s">
+        <v>278</v>
+      </c>
+      <c r="E156" t="s">
+        <v>404</v>
+      </c>
+      <c r="F156" t="s">
+        <v>413</v>
+      </c>
+      <c r="G156" t="s">
+        <v>587</v>
+      </c>
+      <c r="H156" t="s">
+        <v>667</v>
+      </c>
+      <c r="I156" t="s">
+        <v>756</v>
+      </c>
+      <c r="J156" t="s">
+        <v>813</v>
+      </c>
+      <c r="K156" t="s">
+        <v>821</v>
+      </c>
+      <c r="L156" t="s">
+        <v>822</v>
+      </c>
+      <c r="M156" t="s">
+        <v>823</v>
+      </c>
+      <c r="N156" t="s">
+        <v>831</v>
+      </c>
+      <c r="P156" t="s">
+        <v>896</v>
+      </c>
+      <c r="Q156" t="s">
+        <v>921</v>
+      </c>
+      <c r="S156" t="s">
+        <v>1018</v>
+      </c>
+      <c r="T156" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="157" spans="1:20">
+      <c r="A157" t="s">
+        <v>175</v>
+      </c>
+      <c r="B157" t="s">
+        <v>196</v>
+      </c>
+      <c r="D157" t="s">
+        <v>278</v>
+      </c>
+      <c r="E157" t="s">
+        <v>405</v>
+      </c>
+      <c r="F157" t="s">
+        <v>413</v>
+      </c>
+      <c r="G157" t="s">
+        <v>588</v>
+      </c>
+      <c r="H157" t="s">
+        <v>668</v>
+      </c>
+      <c r="I157" t="s">
+        <v>756</v>
+      </c>
+      <c r="J157" t="s">
+        <v>813</v>
+      </c>
+      <c r="K157" t="s">
+        <v>821</v>
+      </c>
+      <c r="L157" t="s">
+        <v>822</v>
+      </c>
+      <c r="M157" t="s">
+        <v>823</v>
+      </c>
+      <c r="N157" t="s">
+        <v>831</v>
+      </c>
+      <c r="P157" t="s">
+        <v>896</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>921</v>
+      </c>
+      <c r="S157" t="s">
+        <v>1018</v>
+      </c>
+      <c r="T157" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="158" spans="1:20">
+      <c r="A158" t="s">
+        <v>176</v>
+      </c>
+      <c r="B158" t="s">
         <v>272</v>
       </c>
-      <c r="F139" t="s">
-[...36 lines deleted...]
-        <v>1055</v>
+      <c r="D158" t="s">
+        <v>275</v>
+      </c>
+      <c r="E158" t="s">
+        <v>319</v>
+      </c>
+      <c r="F158" t="s">
+        <v>408</v>
+      </c>
+      <c r="G158" t="s">
+        <v>589</v>
+      </c>
+      <c r="H158" t="s">
+        <v>669</v>
+      </c>
+      <c r="I158" t="s">
+        <v>775</v>
+      </c>
+      <c r="J158" t="s">
+        <v>816</v>
+      </c>
+      <c r="K158" t="s">
+        <v>821</v>
+      </c>
+      <c r="L158" t="s">
+        <v>822</v>
+      </c>
+      <c r="M158" t="s">
+        <v>823</v>
+      </c>
+      <c r="N158" t="s">
+        <v>828</v>
+      </c>
+      <c r="P158" t="s">
+        <v>906</v>
+      </c>
+      <c r="T158" t="s">
+        <v>1159</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>INTERVENÇÕES VIÁRIAS</vt:lpstr>